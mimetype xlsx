--- v0 (2026-02-06)
+++ v1 (2026-05-06)
@@ -54,4542 +54,4542 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Clayton Costa Rosa</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/698/-projeto_de_lei_no.000-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/698/-projeto_de_lei_no.000-2017.doc</t>
   </si>
   <si>
     <t>“Denomina Escolas Municipais do Campo, conforme especifica".</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marquinhos Santana</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/699/-projeto_de_lei_no.002-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/699/-projeto_de_lei_no.002-2017.doc</t>
   </si>
   <si>
     <t>“Denomina logradouro público que especifica”.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/700/-projeto_de_lei_no.003-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/700/-projeto_de_lei_no.003-2017.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização para abertura de crédito adicional especial, para inclusão de atividades orçamentárias para operacionalização da Secretaria Municipal de Natureza Extraordinária Especial de Projetos e Captação de Recursos e da Secretaria Municipal de Cultura, para desenvolvimento de suas respectivas ações, bem como procede alterações no Plano Plurianual 2014/2017 e na Lei de Diretrizes Orçamentárias 2017”.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/701/-projeto_de_lei_no.004-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/701/-projeto_de_lei_no.004-2017.doc</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.041, de 25 de junho de 2013, que “dispõe sobre a Estrutura Organizacional da Prefeitura Municipal de Rio Branco do Sul e dá outras providências”, para excluir a Cultura da Secretaria Municipal de Educação e criação da Secretaria Municipal de Cultura.”</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dicá Nalifico</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/702/-projeto_de_lei_no.005-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/702/-projeto_de_lei_no.005-2017.doc</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/703/-projeto_de_lei_no.006-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/703/-projeto_de_lei_no.006-2017.doc</t>
   </si>
   <si>
     <t>“Denomina logradouro publico que especifica”.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/704/-projeto_de_lei_no.007-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/704/-projeto_de_lei_no.007-2017.doc</t>
   </si>
   <si>
     <t>"Institui o Programa de Parcelamento de Débitos - PPD junto ao Município de Rio Branco do Sul, e dá outras providências."</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/705/-projeto_de_lei_no.008-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/705/-projeto_de_lei_no.008-2017.doc</t>
   </si>
   <si>
     <t>“Redefine a extensão de logradouros públicos que especifica”.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/706/-projeto_de_lei_no.010-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/706/-projeto_de_lei_no.010-2017.doc</t>
   </si>
   <si>
     <t>“Redefine a extensão de logradouro público que especifica”.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Zé de Angola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/707/-projeto_de_lei_no.011-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/707/-projeto_de_lei_no.011-2017.doc</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública Municipal, a “ASSOCIAÇÃO CASA DE REPOUSO JARDIM ALEGRE”, e dá outras providências”.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dinarte Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/708/-projeto_de_lei_no.012-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/708/-projeto_de_lei_no.012-2017.doc</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/709/-projeto_de_lei_no.013-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/709/-projeto_de_lei_no.013-2017.doc</t>
   </si>
   <si>
     <t>“Institui o Dia Municipal de Ação de Graças no âmbito do Município de Rio Branco do Sul”.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/710/-projeto_de_lei_no.014-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/710/-projeto_de_lei_no.014-2017.doc</t>
   </si>
   <si>
     <t>“Regulamenta a prestação de serviços públicos municipais de transporte coletivo, na forma do inc. V do art. 30 da Constituição Federal e consoante às normas gerais estipuladas pela Lei Federal de Concessões e Permissões de Serviços Públicos — Lei Federal 8.987/95, bem como regulamentando os arts. 8º., VI, "a" e 74, XIX, da Lei Orgânica do Município de Rio Branco do Sul — Estado do Paraná”.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Eleandro da Auto Escola, Joel Coutinho, Zé de Angola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/711/-projeto_de_lei_no.015-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/711/-projeto_de_lei_no.015-2017.doc</t>
   </si>
   <si>
     <t>Súmula: Altera o artigo 25 da Lei nº 1.118/2016, e o 9º da Lei nº 1.125/2016, conforme especifica.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/712/-projeto_de_lei_no.020-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/712/-projeto_de_lei_no.020-2017.doc</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/713/-projeto_de_lei_no.021-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/713/-projeto_de_lei_no.021-2017.doc</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/714/-projeto_de_lei_no.022-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/714/-projeto_de_lei_no.022-2017.doc</t>
   </si>
   <si>
     <t>Súmula: Cria, no quadro de pessoal da Câmara Municipal, o cargo de Controlador Interno, regulado pela Lei Municipal nº 968/2011.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/715/-projeto_de_lei_no.023-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/715/-projeto_de_lei_no.023-2017.doc</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/716/-projeto_de_lei_no.024-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/716/-projeto_de_lei_no.024-2017.doc</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/717/-projeto_de_lei_no.025-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/717/-projeto_de_lei_no.025-2017.doc</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/718/-projeto_de_lei_no.026-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/718/-projeto_de_lei_no.026-2017.doc</t>
   </si>
   <si>
     <t>“Institui o Programa "Porteira Adentro", para fomentar a agricultura familiar no Município de Rio Branco do Sul/PR”.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/719/-projeto_de_lei_no.027-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/719/-projeto_de_lei_no.027-2017.doc</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/720/-projeto_de_lei_no.028-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/720/-projeto_de_lei_no.028-2017.doc</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/721/-projeto_de_lei_no.029-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/721/-projeto_de_lei_no.029-2017.doc</t>
   </si>
   <si>
     <t>“Denomina Centro Municipal de Educação Infantil que especifica”.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/722/-projeto_de_lei_no.030-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/722/-projeto_de_lei_no.030-2017.doc</t>
   </si>
   <si>
     <t>“Institui o Plano Plurianual – PPA para o quadriênio 2018 - 2021”</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/723/-projeto_de_lei_no.031-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/723/-projeto_de_lei_no.031-2017.doc</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Rio Branco do Sul para o exercício financeiro de 2018".</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/724/-projeto_de_lei_no.032-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/724/-projeto_de_lei_no.032-2017.doc</t>
   </si>
   <si>
     <t>“Fixa o Décimo Terceiro Subsídio e o Abono de Férias ao Prefeito, Vice-Prefeito e Vereadores do Município de Rio Branco do Sul”.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/725/-projeto_de_lei_no.033-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/725/-projeto_de_lei_no.033-2017.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre o reajuste dos subsídios dos Conselheiros Tutelares, conforme disposto na Lei Municipal nº 1.095, de 21 de maio de 2015”.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/726/-projeto_de_lei_no.034-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/726/-projeto_de_lei_no.034-2017.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a eleição de Diretores e Vice-Diretores das Escolas da Rede Municipal de Ensino do Município de Rio Branco do Sul.”</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/727/-projeto_de_lei_no.035-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/727/-projeto_de_lei_no.035-2017.doc</t>
   </si>
   <si>
     <t>“Altera os incisos I, II e III do § 2º, os § 3º e § 4º, do art. 12 e acrescenta os incisos IV, V e VI no § 2º e acrescenta o § 5º e § 6º no art. 12, da Lei Municipal n° 982, de 19 de dezembro de 2011 – Estatuto e Plano de Carreira, Valorização e Salários do Magistério Público Municipal de Rio Branco do Sul, Paraná, para alterar a base de cálculo das gratificações concedidas para os Professores das Unidades Escolares e das gratificações no exercício de orientação e supervisão educacional para alterar a base de cálculo das gratificações concedidas para os Professores das Unidades Escolares e das gratificações no exercício de orientação e supervisão educacional.”</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/728/-projeto_de_lei_no.036-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/728/-projeto_de_lei_no.036-2017.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre o Imposto Sobre Serviços de Qualquer Natureza, atualizando a Lista de Serviços, instituída pela Lei Complementar Federal nº 116, de 31 de julho de 2003, alterada pela Lei Complementar Federal nº 157, de 29 de dezembro de 2016, regula a cobrança do Imposto Sobre Serviços de Qualquer Natureza, e dá outras providências.”</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Emerson Caxa</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/729/-projeto_de_lei_no.037-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/729/-projeto_de_lei_no.037-2017.doc</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/730/-projeto_de_lei_no.038-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/730/-projeto_de_lei_no.038-2017.doc</t>
   </si>
   <si>
     <t>“Denomina servidão de passagem que especifica”.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/731/-projeto_de_lei_no.039-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/731/-projeto_de_lei_no.039-2017.doc</t>
   </si>
   <si>
     <t>Súmula:_x000D_
 “Autoriza o Poder Executivo a realizar obras em imóveis recebidos de pessoas físicas e de pessoas jurídicas de direito público ou privado, a título de comodato, e dá outras providências.”</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/732/-projeto_de_lei_no.040-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/732/-projeto_de_lei_no.040-2017.doc</t>
   </si>
   <si>
     <t>Súmula:_x000D_
 “Altera o Anexo II, parte integrante da Lei Municipal nº 1.144, de 25 de agosto de 2017, que dá redação complementar a dispositivos da Lei Municipal nº 561, de 29 de outubro de 2001, da Lei Municipal nº 750, de 03 de dezembro de 2006, da Lei Municipal nº 850, de 25 de novembro de 2009 e da Lei Municipal nº 852, de 25 de novembro de 2009, que tratam do Quadro Efetivo de Servidores do Poder Executivo do Município de Rio Branco do Sul, e dá outras providências.”</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/733/-projeto_de_lei_no.041-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/733/-projeto_de_lei_no.041-2017.doc</t>
   </si>
   <si>
     <t>Súmula:_x000D_
 “Institui o Conselho Municipal de Saneamento Básico – CMSBA do Município de Rio Branco do Sul, e dá outras providências.”</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/734/-projeto_de_lei_no.043-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/734/-projeto_de_lei_no.043-2017.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 043/2017_x000D_
 Súmula:_x000D_
 “Altera o art. 152, da Lei Municipal nº 569, de 18 de dezembro de 2001, que Institui o Código Tributário do Município de Rio Branco do Sul e dá outras providências.”</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/735/-projeto_de_lei_no.044-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/735/-projeto_de_lei_no.044-2017.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 044/2017_x000D_
 Súmula:_x000D_
 “Delega competência para arrecadação da Taxa de Coleta de Lixo para a Companhia de Saneamento do Paraná – Sanepar, altera e revoga dispositivos da Lei Municipal nº 569, de 18 de dezembro de 2001, que Institui o Código Tributário do Município de Rio Branco do Sul e dá outras providências.”</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/736/projeto_de_lei_no.045-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/736/projeto_de_lei_no.045-2017.doc</t>
   </si>
   <si>
     <t>Súmula:_x000D_
 “Dispõe sobre o valor das obrigações das Requisições de Pequeno Valor - RPV, do Município de Rio Branco do Sul, para fins do disposto nos §§ 3º e 4º do art. 100 da Constituição Federal, e dá outras providências.”</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Clayton Costa Rosa, Joel Coutinho, Zé de Angola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/737/-projeto_de_lei_no.046-2017_2.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/737/-projeto_de_lei_no.046-2017_2.doc</t>
   </si>
   <si>
     <t>“Altera a denominação de logradouro público que especifica”.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/750/projeto_de_resolucao_no.001-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/750/projeto_de_resolucao_no.001-2017.doc</t>
   </si>
   <si>
     <t>Altera a redação do artigo 74 do Regimento Interno”.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/751/projeto_de_resolucao_no.002-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/751/projeto_de_resolucao_no.002-2017.doc</t>
   </si>
   <si>
     <t>Súmula: “Ratifica a Resolução nº.01/2017, que concede recomposição salarial de 14,82% aos servidores públicos ocupantes de cargos em comissão perante a Câmara Municipal”.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/752/projeto_de_resolucao_no.003-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/752/projeto_de_resolucao_no.003-2017.doc</t>
   </si>
   <si>
     <t>“Altera a redação dos parágrafos 1º e 2º artigo 188 do Regimento Interno”.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/753/projeto_de_resolucao_no.004-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/753/projeto_de_resolucao_no.004-2017.doc</t>
   </si>
   <si>
     <t>“Concede recomposição salarial de 18,52% aos servidores públicos ocupantes de cargos de carreira perante a Câmara Municipal”.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1/requerimento_no.001-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1/requerimento_no.001-2017.doc</t>
   </si>
   <si>
     <t>DELIBERAÇÃO DO PROJETO DE RESOLUÇÃO Nº.001/2017 QUE TRATA DA ALTERAÇÃO DO HORÁRIO DE REALIZAÇÃO DAS SESSÕES PLENÁRIAS ORDINÁRIAS.</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Clayton Costa Rosa, Dicá Nalifico, Dinarte Pedroso, Eleandro da Auto Escola, Emerson Caxa, Gen Johsson, Joel Coutinho, Marquinhos Santana, Miguel Abrão Neto, Zé de Angola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/4/requerimento_no.002-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/4/requerimento_no.002-2017.doc</t>
   </si>
   <si>
     <t>APRECIAÇÃO E DELIBERAÇÃO DO PROJETO DE LEI Nº.001/2017, DE AUTORIA DO EXECUTIVO MUNICIPAL, DE MODO QUE ALUDIDA MATÉRIA SEJA DELIBERADA EM UMA ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/5/requerimento_no.003-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/5/requerimento_no.003-2017.doc</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, O PATROLAMENTO E ENSAIBRAMENTO DE TODA A EXTENSÃO DA RUA SANTINA MARIA WOSCH.</t>
   </si>
   <si>
     <t>Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/6/requerimento_no.004-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/6/requerimento_no.004-2017.doc</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DA LOCALIDADE DE RIBEIRA DOS COSTAS.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/7/requerimento_no.005-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/7/requerimento_no.005-2017.doc</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE NO PRAZO LEGAL, ENCAMINHE A ESTA CASA, INFORMAÇÕES ACERCA DO DESTINO QUE SERÁ DADO AO ESPAÇO PÚBLICO LOCALIZADO AO LADO E AOS FUNDOS DO GINÁSIO DE ESPORTES JOSÉ PERCY MAYNARDES, NO BAIRRO VILA VELHA.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/8/requerimento_no.006-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/8/requerimento_no.006-2017.doc</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DA LOCALIDADE DE SÃO VICENTE.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/9/requerimento_no.007-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/9/requerimento_no.007-2017.doc</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE RECUPERAÇÃO DA PAVIMENTAÇÃO DA RUA MANOEL BANDEIRA, EM FRENTE AO Nº.477 - BAIRRO   NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/10/requerimento_no.008-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/10/requerimento_no.008-2017.doc</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO, DA RUA  SANTA CATARINA, BAIRRO - SANTA TERESINHA, PRÓXIMO AO SR.  EMERSON MARCENEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/11/requerimento_no.009-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/11/requerimento_no.009-2017.doc</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE RECUPERAÇÃO DE MEIO-FIO NA RUA  FRANCISCO GARCIA DE LIMA, Nº. 201 - BAIRRO  JARDIM GARCIA.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/12/requerimento_no.010-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/12/requerimento_no.010-2017.doc</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, EM FRENTE A RESIDÊNCIA DO SR. JOSÉ DA SILVA, NA RUA: MANOEL MULLER DE SIQUEIRA, N. 998, BAIRRO &amp;#8211;VILA SÃO PEDRO, PRÓXIMO AO SUPERMERCADO MATIAS.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/13/requerimento_no.011-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/13/requerimento_no.011-2017.doc</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE TAPA BURACOS NO BAIRRO  NATANÊA,  NAS RUAS: GERMANO PARCIORNIK,  DOM PEDRO II E  NATAN MILDER.</t>
   </si>
   <si>
     <t>Aroldo Bonfim</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/14/requerimento_no.012-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/14/requerimento_no.012-2017.doc</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS, QUE PROCEDA A SUBSTITUIÇÃO DA LÂMPADA QUE ENCONTRA-SE QUEIMADA, NO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA MACHADO DE ASSIS, EM FRENTE AO Nº.320, BAIRRO TACANIÇA DOS FALCÕES.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/15/requerimento_no.013-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/15/requerimento_no.013-2017.doc</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS, QUE EXECUTE O PATROLAMENTO E ENSAIBRAMENTO DA RUA JOÃO BATISTA ZEM, BAIRRO TACANIÇA DOS FALCÕES.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/16/requerimento_no.014-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/16/requerimento_no.014-2017.doc</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS, QUE EXECUTE A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS ANTONIO BONFIM DOS SANTOS E MANOEL MATOSO, BAIRRO MADRE.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/17/requerimento_no.015-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/17/requerimento_no.015-2017.doc</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO, DA RUA  SÃO PAULO, BAIRRO- SANTA TERESINHA, PRÓXIMO AO MERCADO CASTRO.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/18/requerimento_no.016-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/18/requerimento_no.016-2017.doc</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE ENCAMINHAR A ESTA CASA, INFORMAÇÕES COM RELAÇÃO A PROGRAMAÇÃO PARA O INICIO DAS OBRAS DE CONSTRUÇÃO DA SEGUNDA PISTA DA AVENIDA BRASIL, QUE LIGA A RUA GENEROSO MARQUES AO BAIRRO RANCHARIA.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/19/requerimento_no.017-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/19/requerimento_no.017-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, QUE PROCEDA NO SENTIDO DE EXECUTAR, COM A MAIOR BREVIDADE POSSÍVEL, SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO DAS ESTRADAS RURAIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/20/requerimento_no.018-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/20/requerimento_no.018-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE TAPA BURACOS NO BAIRRO DA VILA VELHA, NA RUA:  IRENE OSÓRIO MATIAS..</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/21/requerimento_no.019-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/21/requerimento_no.019-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE LIMPEZA DO LEITO DO RIO QUE CORTA O BAIRRO VILA VELHA, PRÓXIMO A RUA: IRENE OSÓRIO MATIAS ,BAIRRO DA VILA VELHA.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/22/requerimento_no.020-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/22/requerimento_no.020-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A ELABORAÇÃO DE ESTUDOS, OBJETIVANDO A REATIVAÇÃO DA SUB-PREFEITURA DE AÇUNGUI.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/23/requerimento_no.021-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/23/requerimento_no.021-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, QUE EXECUTE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA PRINCIPAL DA LOCALIDADE DE RIBEIRINHA E TAMBÉM DA ESTRADA QUE LIGA AREIAS DO ROSÁRIO A LOCALIDADE DE MARIANOS.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/24/requerimento_no.022-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/24/requerimento_no.022-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EM REGIME DE URGÊNCIA, PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, EM FRENTE A RESIDÊNCIA DO SR. TRAJANO RAMOS SOBRINHO, SITUADA NA RUA: NATAN MILDER N. 148, BAIRRO &amp;#8211; NATANÊA , PRÓXIMO AO UM TELEFONE  PUBLICO.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/25/requerimento_no.023-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/25/requerimento_no.023-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAS NO SENTIDO DE DETERMINAR A EXECUÇÃO DE SERVIÇOS DE REFORMA NO POSTO DE SAÚDE DA LOCALIDADE DA PINTA.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/26/requerimento_no.024-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/26/requerimento_no.024-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A EXECUÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA QUE LIGA A LOCALIDADE DE PINTA À LOCALIDADE DE CANTA GALO.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/27/requerimento_no.025-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/27/requerimento_no.025-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAS NO SENTIDO DE DETERMINAR A EXECUÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO DAS ESTRADAS DE ACESSO DA LOCALIDADE DA PINTA A PELADO E SANTANA.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/28/requerimento_no.026-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/28/requerimento_no.026-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A EXECUÇÃO DE OBRAS DE INSTALAÇÃO DE UMA NOVA REDE DE ABASTECIMENTO DE ÁGUA NA LOCALIDADE NA LOCALIDADE DE SÃO VICENTE.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/29/requerimento_no.027-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/29/requerimento_no.027-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR SERVIÇOS DE ROÇADA NO ENTORNO E INTERIOR DA PRAÇA SHINIKI KOYAMA, BAIRRO VILA VELHA.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/30/requerimento_no.028-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/30/requerimento_no.028-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAS NO SENTIDO DETERMINAR A SUBSTITUIÇÃO DAS LÂMPADAS QUE ENCONTRAM-SE QUEIMADAS, DO SISTEMA DE ILUMINAÇÃO PUBLICA DA LOCALIDADE DE PINTA.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/31/requerimento_no.029-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/31/requerimento_no.029-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAS NO SENTIDO DE DETERMINAR A SUBSTITUIÇÃO DAS LÂMPADAS QUE ENCONTRAM-SE QUEIMADAS DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA BORGES DE MEDEIROS, BAIRRO VILA VELHA.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/32/requerimento_no.030-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/32/requerimento_no.030-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A EXECUÇÃO DE SERVIÇOS DE REFORMA NA CANCHA DE AREIA DO BAIRRO JARDIM PARAISO.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/33/requerimento_no.031-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/33/requerimento_no.031-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A ELABORAÇÃO DE ESTUDOS, OBJETIVANDO A REATIVAÇÃO DO SISTEMA DE ROTATÓRIA NO ENTRONCAMENTO DAS RUAS: CEL. CARLOS PIOLI, DOMINGOS DE FARIA E PADRE RIBEIRO, EM FRENTE AO BANCO ITAÚ.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/34/requerimento_no.032-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/34/requerimento_no.032-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE ENCAMINHAR A ESTA CASA, NO PRAZO LEGAL, INFORMAÇÕES ACERCA DO NÃO CUMPRIMENTO DO DISPOSTO NA LEI MUNICIPAL Nº.850/2009, QUE TRATA DO PLANO DE CARGOS E SALÁRIOS DOS PROFISSIONAIS DA SAÚDE, NO QUE SE REFERE A PROGRESSÃO VERTICAL DE 3% (TRÊS POR CENTO) A CADA TRIÊNIO, BEM COMO A REPOSIÇÃO DO ÍNDICE INFLACIONÁRIO, GERALMENTE CONCEDIDO NO INÍCIO DE CADA ANO. _x000D_
                                                            SOMANDO, AS PERDAS SALARIAIS FICAM EM TORNO DE 30% (TRINTA POR CENTO).</t>
   </si>
   <si>
     <t>Eleandro da Auto Escola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/35/requerimento_no.033-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/35/requerimento_no.033-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA DETERMINADO À SECRETARIA DE OBRAS, QUE PROMOVA A RECUPERAÇÃO DA RUA ALO BRANDT, NO BAIRRO SÃO GABRIEL, NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/36/requerimento_no.034-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/36/requerimento_no.034-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA DETERMINADO À SECRETARIA DE OBRAS, QUE PROMOVA A RECUPERAÇÃO COM RECAPEAMENTO ASFÁLTICO DAS RUAS: PEDRO CORDEIRO E ANTÔNIO DE BARROS TEIXEIRA, NO BAIRRO JARDIM SÃO LUIZ, NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/37/requerimento_no.035-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/37/requerimento_no.035-2017.doc</t>
   </si>
   <si>
     <t>ENCAMINHADO EXPEDIENTE À DIRETORIA DA SANEPAR &amp;#8211; COMPANHIA DE SANEAMENTO DO PARANÁ, COBRANDO PROVIDÊNCIAS SOBRE AS CONSTANTES SITUAÇÕES DE &amp;#8220;PANE GERAL&amp;#8221; NO SISTEMA DE DISTRIBUIÇÃO DE ÁGUA NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/38/requerimento_no.036-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/38/requerimento_no.036-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE PROMOVER A RECOMPOSIÇÃO SALARIAL DA CATEGORIA DOS BOMBEIROS, BEM COMO MELHORIAS NA ALIMENTAÇÃO E MATERIAIS DE LIMPEZA.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/39/requerimento_no.037-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/39/requerimento_no.037-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA DETERMINADO A SECRETARIA MUNICIPAL DE OBRAS, QUE VIABILIZE O ASFALTAMENTO DA RUA BENJAMIM COSTA, NO BAIRRO NOSSA SENHORA DE FÁTIMA. ESTA RUA FAZ LIGAÇÃO ENTRE AS RUAS 7 DE ABRIL E ANTONIO ELIAS.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/40/requerimento_no.038-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/40/requerimento_no.038-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA DETERMINADO A SECRETARIA MUNICIPAL DE OBRAS, QUE VIABILIZE O PATROLAMENTO, ENSAIBRAMENTO E MANILHAMENTO DA RUA BRASILINO PEDROSO SIMÃO DOS SANTOS, NO BAIRRO MADRE.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/41/requerimento_no.039-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/41/requerimento_no.039-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS, QUE EXECUTE O PATROLAMENTO E ENSAIBRAMENTO DAS RUAS: BRACATINGA, ANGICO, ACÁCIAS, BAGUAÇU, ARAUCÁRIA, CEREJEIRA, AROEIRA, CAMBARA E TRAVESSA DAS BANANEIRAS, TODAS SITUADAS NO BAIRRO: VILA NODARI 2</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/42/requerimento_no.040-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/42/requerimento_no.040-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EM REGIME DE URGÊNCIA, PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, EM FRENTE A RESIDÊNCIA DO SRA.JOCELENE RIBEIRO, SITUADA À RUA : SETE DE ABRIL, N.85, BAIRRO : PAPANDUVA &amp;#8211; PRÓXIMO A PIZZARIA SHEKINAH.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/43/requerimento_no.041-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/43/requerimento_no.041-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EM REGIME DE URGÊNCIA, PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, COLOCANDO PLACAS DE SINALIZAÇÃO, EM FRENTE A RESIDÊNCIA DO SR. ALTAIR DE JESUS SANTOS, SITUADA À RUA : ANTONIO FIORESE,, BAIRRO &amp;#8211; VILA NODARI II , EM FRENTE A MERCADO NASCIMENTO.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/44/requerimento_no.042-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/44/requerimento_no.042-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE PROMOVA A REVITALIZAÇÃO DE TODA A EXTENSÃO DA RUA SETE DE ABRIL.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/45/requerimento_no.043-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/45/requerimento_no.043-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA DE SAÚDE, QUE PROCEDA A INSTALAÇÃO UMA UNIDADE DE SAÚDE NA LOCALIDADE DE BOQUEIRÃO DA SERRA.</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/46/requerimento_no.044-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/46/requerimento_no.044-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, A CONSTRUÇÃO DE UMA PISTA DE CAMINHADA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/47/requerimento_no.045-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/47/requerimento_no.045-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, A COMPRA E DISTRIBUIÇÃO DE UNIFORMES ESCOLARES PARA TODOS OS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/48/requerimento_no.046-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/48/requerimento_no.046-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE VIABILIZE O RETORNO DO PATRULHAMENTO DA POLÍCIA MILITAR NAS LOCALIDADES RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/49/requerimento_no.047-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/49/requerimento_no.047-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, O ASFALTAMENTO DOS BAIRROS TACANIÇA DOS COSTAS E SANTA CRUZ.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/50/requerimento_no.048-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/50/requerimento_no.048-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE EXECUTE O PATROLAMENTO DA ESTRADA DO TIGRE, BEM COMO A CONSTRUÇÃO DE BUEIROS PARA ESCOAR A ÁGUA DAS CHUVAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/51/requerimento_no.049-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/51/requerimento_no.049-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE PROMOVA A CONSTRUÇÃO DE MAIS UMA SALA DE AULA NA ESCOLA MUNICIPAL DA LOCALIDADE DA CAMPINA DOS PINTOS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/52/requerimento_no.050-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/52/requerimento_no.050-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE PROCEDA UMA REVISÃO DA ILUMINAÇÃO PÚBLICA EM TODO O PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/53/requerimento_no.051-2017_OZS5KYE.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/53/requerimento_no.051-2017_OZS5KYE.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE EXECUTE A PAVIMENTAÇÃO DA RUA ANTÔNIO BONFIM, LOCALIZADA NO BAIRRO MADRE.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/54/requerimento_no.052-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/54/requerimento_no.052-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA DE SAÚDE, QUE SEJA INSTALADO UMA UNIDADE DE SAÚDE NA LOCALIDADE DA TACANIÇA DOS FALCÕES.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/55/requerimento_no.053-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/55/requerimento_no.053-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINARA À SECRETARIA RESPONSÁVEL, QUE EXECUTE A MANUTENÇÃO DA MASSA ASFÁLTICA DA RUA OLAVO BILAC, NO BAIRRO VILA VELHA, MAIS ESPECIFICAMENTE NO TRECHO ENTRE OS NÚMEROS 178 E 321, ATRAVÉS DE UMA OPERAÇÃO TAPA-BURACOS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/56/requerimento_no.054-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/56/requerimento_no.054-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE DETERMINAR À SECRETARIA DE SAÚDE, QUE PROMOVA A INSTALAÇÃO DE UMA UNIDADE DE SAÚDE NA LOCALIDADE DA SANTA CRUZ.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/57/requerimento_no.055-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/57/requerimento_no.055-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS, QUE EXECUTE SERVIÇOS DE MANUTENÇÃO, LIMPEZA EM GERAL E ROÇADAS NO ACESSO E NO INTERIOR DO CEMITÉRIO DA LOCALIDADE DE BARRA DO JACARÉ.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/58/requerimento_no.056-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/58/requerimento_no.056-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DETERMINAR A SECRETARIA DE OBRAS, QUE EXECUTE UMA OPERAÇÃO TAPA BURACOS NA AVENIDA NOSSA SENHORA DO AMPARO, BAIRRO VILA RICARDA.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/59/requerimento_no.057-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/59/requerimento_no.057-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DETERMINAR A SECRETARIA DE OBRAS QUE PROCEDA NO SENTIDO DE INSTALAR UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, EM FRENTE AO Nº 555  DA AVENIDA NOSSA SENHORA DO AMPARO - BAIRRO VILA RICARDA.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/60/requerimento_no.058-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/60/requerimento_no.058-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO PODER EXECUTIVO, COM A EXTREMA URGÊNCIA, REABERTURA DO CENTRO CIRÚRGICO E DA MATERNIDADE DE MODO A VIABILIZAR OS PARTOS, NOS HOSPITAL MUNICIPAL DE RIO BRANCO DO SUL, E QUE TAMBÉM SEJA ESCLARECIDO O MOTIVO DO FECHAMENTO.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/61/requerimento_no.059-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/61/requerimento_no.059-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO PODER EXECUTIVO,  QUE PROVIDENCIE A CONSTRUÇÃO DE GALERIAS NO BUEIRO LOCALIZADO PRÓXIMO A RESIDÊNCIA DO SENHOR GUIDO, NA LOCALIDADE DA RIBEIRA.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/62/requerimento_no.060-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/62/requerimento_no.060-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA RESPONSÁVEL, QUE VIABILIZE A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO TACANIÇA DOS FALCÕES.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/63/requerimento_no.061-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/63/requerimento_no.061-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DO PATROLAMENTO E ENSAIBRAMENTO NAS RUAS, JOSÉ PEDROSO DOS SANTOS E ADÃO JUSTINO DE MATOS - BAIRRO SANTARIA.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/64/requerimento_no.062-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/64/requerimento_no.062-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DO PATROLAMENTO E ENSAIBRAMENTO DA RUA PRINCIPAL DO BAIRRO ALTO, TAMBÉM CONHECIDO POR SANTARIA 02.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/65/requerimento_no.063-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/65/requerimento_no.063-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, QUE PROCEDA NO SENTIDO DE EXECUTAR SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA DA RUA EURIDES MALTACA - BAIRRO, NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/66/requerimento_no.064-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/66/requerimento_no.064-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE RECUPERAÇÃO E SEJA DADO CONSTANTE MANUTENÇÃO DA ESTRADA DE ACESSO A LOCALIDADE CONHECIDA POR RIO COMPRIDO.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/67/requerimento_no.065-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/67/requerimento_no.065-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A UMA VERIFICAÇÃO E POSTERIOR EXECUÇÃO DOS SERVIÇOS QUE SE FIZEREM NECESSÁRIOS, DE MODO A VIABILIZAR O ATERRO DEFINITIVO DE UMA CRATERA QUE SURGIU NO TERRENO DA MORADORA SENHORA MARIA ESTELA, NA RUA: ALTAMIR ABRÃO Nº. 95 - VILA ABRÃO, PRÓXIMO AO TONIOLO.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/68/requerimento_no.066-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/68/requerimento_no.066-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE SEJA INSTITUÍDO O PROGRAMA RECUPERAÇÃO FISCAL (REFIS), CONFORME A LEI 839/2009. EM ANEXO.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/69/requerimento_no.067-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/69/requerimento_no.067-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, A EXECUÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA DA RUA ANTÔNIO BONFIM DOS SANTOS &amp;#8211; BAIRRO  MADRE -  PRÓXIMO  O MERCADO DO DEJAIR PEDROSO.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/70/requerimento_no.068-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/70/requerimento_no.068-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS É LIMPEZA NA  RUA: ISIDORO DE FREITAS, NO BAIRRO: NOSSA SRA. FÁTIMA, PRÓXIMO A OFICINA DO XERIFE.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/71/requerimento_no.069-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/71/requerimento_no.069-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFALTICA NA RUA: PASTOR ALTAIR ELIAS, BAIRRO: VILA ABRAÃO, PRÓXIMO A BORRACHARIA DO CISA.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/72/requerimento_no.070-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/72/requerimento_no.070-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA: JÚLIO ABRAÃO, BAIRRO: VILA ABRAÃO, PRÓXIMO A BORRACHARIA DO CISA.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/73/requerimento_no.071-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/73/requerimento_no.071-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE LIMPEZA E ROÇADA EM GERAL EM TODO PERÍMETRO URBANO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/74/requerimento_no.072-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/74/requerimento_no.072-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A CONFECÇÃO, A DEVIDA E ADEQUADA INSTALAÇÃO, EM LOCAL DE FÁCIL VISIBILIDADE,  DE UMA PLACA DE IDENTIFICAÇÃO,  COM NOME DO SENHOR  SHINICHI KOYAMA, JUNTO AO PRAÇA QUE LEVA O SEU NOME, NO BAIRRO DA VILA VELHA.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/75/requerimento_no.073-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/75/requerimento_no.073-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA ARAPONGAS, NO BAIRRO JARDIM ALBARANA.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/76/requerimento_no.074-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/76/requerimento_no.074-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA ZACARIAS TEIXEIRA ROCHA, NO BAIRRO JARDIM JOÃO MALTACA, ATRÁS DA CRECHE MARIA LUIZA.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/77/requerimento_no.075-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/77/requerimento_no.075-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE ENCAMINHAR A ESTA CASA, INFORMAÇÕES ACERCA DO MOTIVO PELO QUAL O BAIRRO VILA ABRÃO NÃO RECEBE OS SERVIÇOS DE UM AGENTE COMUNITÁRIO.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/78/requerimento_no.076-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/78/requerimento_no.076-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA, NA RUA PADRE VIEIRA, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/79/requerimento_no.077-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/79/requerimento_no.077-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A TROCA DA COBERTURA DO PONTO DE TÁXI, LOCALIZADO NA ESQUINA DAS RUAS HORACI SANTOS E CEL. CARLOS PIOLLI, CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/80/requerimento_no.078-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/80/requerimento_no.078-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, EM REGIME DE URGÊNCIA, A ELABORAÇÃO DE ESTUDOS, OBJETIVANDO A REATIVAÇÃO DE UM POÇO ARTESIANO, QUE FOI PERFURADO NA CHÁCARA QUE PERTENCEU AO DO EX PREFEITO DE RIO BRANCO DO SUL, ÁUREO GOMES DA SILVA, NA LOCALIDADE DE CANTA GALO.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/81/requerimento_no.079-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/81/requerimento_no.079-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA PRINCIPAL DE ACESSO À LOCALIDADE DE TEOTÔNIOS, BEM COMO A TROCA DE LÂMPADAS QUEIMADAS DO SISTEMA DE ILUMINAÇÃO PÚBLICA DAQUELA COMUNIDADE.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/82/requerimento_no.080-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/82/requerimento_no.080-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A TROCA DA LÂMPADA QUE ENCONTRA-SE QUEIMADA, NO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA : GERMANO LEÃO PACIORNIK, Nº. 307, PRÓXIMO À CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/83/requerimento_no.081-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/83/requerimento_no.081-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE A SECRETARIA RESPONSÁVEL, A EXECUÇÃO DE OBRAS DE  PAVIMENTAÇÃO DA RUA PAULO CEZAR BONFIM, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/84/requerimento_no.082-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/84/requerimento_no.082-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS  JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A REVISÃO E MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO EM TODO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento_no.083-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento_no.083-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADA A INTERCESSÃO DO SENHOR PREFEITO MUNICIPAL, JUNTO AO GOVERNO DO ESTADO, OBJETIVANDO OBRAS DE DUPLICAÇÃO DA RODOVIA DOS MINÉRIOS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento_no.084-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento_no.084-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE A SECRETARIA RESPONSÁVEL, QUE SE PROCEDA A COMPRA DE TRÊS NOVOS CAMINHÕES PARA COLETA DE LIXO.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/87/requerimento_no.085-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/87/requerimento_no.085-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE A SECRETARIA RESPONSÁVEL, QUE PROCEDA A PAVIMENTAÇÃO DA RUA ANTÔNIO FIOREZE, QUE DÁ ACESSO Á LOCALIDADE DA MINA DE FERRO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/88/requerimento_no.086-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/88/requerimento_no.086-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE PROCEDA A IMPLANTAÇÃO DE UMA ESCOLINHA DE FUTEBOL PARA AS CRIANÇAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/89/requerimento_no.087-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/89/requerimento_no.087-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE PROMOVA GESTÕES  JUNTO AO GOVERNO DE ESTADO, PARA QUE VIABILIZE A IMPLANTAÇÃO DE UMA PATRULHA RODOVIÁRIA PARA MANUTENÇÃO ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/90/requerimento_no.088-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/90/requerimento_no.088-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE PROMOVA GESTÕES JUNTO AO GOVERNO DE ESTADO E DETERMINE Á SECRETARIA RESPONSÁVEL, QUE PROMOVA CURSOS PROFISSIONALIZANTES PARA A COMUNIDADE.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/91/requerimento_no.089-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/91/requerimento_no.089-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE A SECRETARIA RESPONSÁVEL, QUE PROCEDA A PODA DAS ÁRVORES DE TODO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/92/requerimento_no.090-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/92/requerimento_no.090-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE PROCEDA A IMPLANTAÇÃO DE UMA CASA DE APOIO AOS IDOSOS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/93/requerimento_no.091-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/93/requerimento_no.091-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE PROCEDA A MANUTENÇÃO E CONSTRUÇÃO DE CALÇADAS NA ZONA URBANA DA CIDADE.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/94/requerimento_no.092-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/94/requerimento_no.092-2017.doc</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/95/requerimento_no.093-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/95/requerimento_no.093-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA DE OBRAS, QUE EXECUTE A PAVIMENTAÇÃO ASFÁLTICA DA RUA: JULIO ABRAHM, NO BAIRRO VILA ABRÃO.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/96/requerimento_no.094-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/96/requerimento_no.094-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, A PROVIDENCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA UMA SONDAGEM DE MODO A VERIFICAR  A SITUAÇÃO DA RESIDÊNCIA Nº.83, LOCALIZADA NA RUA: ALTAMIR ABRÃO -  BAIRRO: VILA ABRÃO, PROPRIEDADE DO SENHOR OENILSON MACHADO.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/97/requerimento_no.095-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/97/requerimento_no.095-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS, QUE PROCEDA A SUBSTITUIÇÃO DA LÂMPADA QUE ENCONTRA-SE QUEIMADA, NO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA RODRIGUES ALVES Nº 190, BAIRRO TACANIÇA DOS FALCÕES.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/98/requerimento_no.096-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/98/requerimento_no.096-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS, QUE EXECUTE OBRAS DE PAVIMENTAÇÃO TIPO ASFÁLTICA NA RUA: PERNAMBUCO -  BAIRRO: SANTO ANTONIO.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/99/requerimento_no.097-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/99/requerimento_no.097-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EM REGIME DE URGÊNCIA, PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, EM FRENTE A RESIDÊNCIA DO SR. ALCIONEI JESUS FARIAS, SITUADA NA RUA: SETE DE ABRIL, BAIRRO - VILA ABRAÃO , PRÓXIMO CASAS FARIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/100/requerimento_no.098-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/100/requerimento_no.098-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A INSTALAÇÃO DE  UM REDUTOR DE VELOCIDADE, NA RUA: ALTAMIR ABRÃO &amp;#8211; BAIRRO - VILA ABRÃO.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/101/requerimento_no.099-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/101/requerimento_no.099-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A REVITALIZAÇÃO DE UMA ÁREA DE LAZER LOCALIZADO NA RUA ANTÔNIO ELIAS, BAIRRO NOSSA SENHORA DE FÁTIMA</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/102/requerimento_no.100-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/102/requerimento_no.100-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DO PATROLAMENTO E ENSAIBRAMENTO NA RUA Nº.07 - BAIRRO VILA SÃO PEDRO .</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/103/requerimento_no.101-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/103/requerimento_no.101-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA MUNICIPAL DE OBRAS, A EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA DA RUA ANTÔNIO DE FREITAS FILHO, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Gen Johsson</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/104/requerimento_no.102-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/104/requerimento_no.102-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO, QUE DETERMINE AO ÓRGÃO COMPETENTE, PROVIDÊNCIAS PARA  A CONSTRUÇÃO DE UMA PONTE NA LOCALIDADE DO AÇUNGUI, PRÓXIMO A IGREJA ASSEMBLÉIA DE DEUS</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/105/requerimento_no.103-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/105/requerimento_no.103-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA: ELPÍDIO COSTA - BAIRRO:  JHONSSON,  PRÓXIMO AO SHOPPING CARDOSO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/106/requerimento_no.104-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/106/requerimento_no.104-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS, QUE EXECUTE A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS: BRACATINGA, ANGICO, ACÁCIAS, BAGUAÇU, ARAUCÁRIA, CEREJEIRA, AROEIRA, CAMBARA E TRAVESSA DAS BANANEIRAS, TODAS SITUADAS NO BAIRRO: VILA NODARI 2</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/107/requerimento_no.105-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/107/requerimento_no.105-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA CANÁRIO, BAIRRO JARDIM ALBARANA</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/108/requerimento_no.106-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/108/requerimento_no.106-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA PAU BRASIL, BAIRRO VILA NODARI 2.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/109/requerimento_no.107-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/109/requerimento_no.107-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA ALICE COSTA, BAIRRO VILA COSTA.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/110/requerimento_no.108-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/110/requerimento_no.108-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRA DE RECUPERAÇÃO DO ASFALTO, ENTRE AS RUAS: ISIDORO DE FREITAS E  PADRE ANTONIO VIEIRA, NO BAIRRO: NOSSA SENHORA DE FÁTIMA, PRÓXIMO A EMPRESA JAZ.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/111/requerimento_no.109-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/111/requerimento_no.109-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE RECUPERAÇÃO DO ASFALTO, OU ANTI-PÓ, NA RUA Nº.03 -  BAIRRO:  VILA COSTA, PRÓXIMO À CHÁCARA DO SADI COSTA.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/112/requerimento_no.110-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/112/requerimento_no.110-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE PROCEDA A MANUTENÇÃO, ATRAVÉS DO PATROLAMENTO, DA ESTRADA PRINCIPAL DA COMUNIDADE CAMPINA DOS PINTOS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/113/requerimento_no.111-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/113/requerimento_no.111-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE PROCEDA A MANUTENÇÃO, ATRAVÉS DO PATROLAMENTO, DA ESTRADA PRINCIPAL DE ACESSO ENTRE AS LOCALIDADES DE AREIA DO ROSÁRIO E AREIAS DA PIEDADE.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/114/requerimento_no.112-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/114/requerimento_no.112-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE PROMOVA A CONSTRUÇÃO DE ARQUIBANCADAS NO CAMPO DA MADRE.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/115/requerimento_no.113-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/115/requerimento_no.113-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA DETERMINADO À SECRETARIA DE OBRAS, QUE PROMOVA A EXECUÇÃO DE OBRAS DE MANILHAMENTO PARA ESCOAMENTO DE ESGOTO SANITÁRIO E DE ÁGUAS PLUVIAIS NA RUA DOS FERROVIÁRIOS, COM SAÍDA PARA A AVENIDA NOSSA SENHORA DO AMPARO, PASSANDO POR TERRENO DE PROPRIEDADE DO SR. ANTÔNIO BRANDT, NO BAIRRO VILA RICARDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/116/requerimento_no.114-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/116/requerimento_no.114-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE SANEAMENTO BÁSICO NA RUA JAMILE ELIAS TOSTO -  BAIRRO VILA COSTA 2.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/117/requerimento_no.115-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/117/requerimento_no.115-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA : EPITÁCIO PESSOA,  BAIRRO :  PAPANDUVA,  PRÓXIMO AO BARRACÃO DO JONAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/118/requerimento_no.116-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/118/requerimento_no.116-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE UMA REFORMA NA CANCHA DE AREIA LOCALIZADA NA RUA: FRANÇA EMÍDIO SOUZA, BAIRRO : JARDIM SÃO LUIS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/119/requerimento_no.117-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/119/requerimento_no.117-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROMOVA O TÉRMINO DAS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA DA RUA: RODOLFO CORDEIRO DOS SANTOS, BAIRRO JARDIM PARAÍSO.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/120/requerimento_no.118-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/120/requerimento_no.118-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROMOVA O TÉRMINO DAS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA DA RUA: AUGUSTO ELIAS DOS SANTOS, BAIRRO JARDIM PARAÍSO.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/121/requerimento_no.119-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/121/requerimento_no.119-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE MELHORIAS NA ESTRADA PRINCIPAL DA LOCALIDADE RURAL DE POÇO BONITO.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/122/requerimento_no.120-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/122/requerimento_no.120-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA PRINCIPAL QUE DÁ ACESSO A LOCALIDADE DE CORRIOLA DOS FRANÇA, PRÓXIMO A RESIDÊNCIA DO SENHOR JOAQUIM GÊNIO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/123/requerimento_no.121-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/123/requerimento_no.121-2017.doc</t>
   </si>
   <si>
     <t>ENCAMINHADO EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL, SOLICITANDO GESTÕES AO ÓRGÃO COMPETENTE PARA A IMPLANTAÇAO DE UM PONTO DE ÔNIBUS EM FRENTE A UNIDADE DE SAÚDE CENTRAL/CAPS, SENTIDO CURITIBA/RIO BRANCO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/124/requerimento_no.122-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/124/requerimento_no.122-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO DE DETERMINAR À SECRETARIA DE OBRAS, QUE EXECUTE O PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA QUE LIGA AS LOCALIDADES DE MINA DE FERRO A CAMPINA DOS PINTOS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/125/requerimento_no.123-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/125/requerimento_no.123-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO NA RUA: JOSÉ AMARO,  BAIRRO: NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/126/requerimento_no.124-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/126/requerimento_no.124-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE PROCEDA A MANUTENÇÃO DA FONTE DE ÁGUA, CONHECIDA POPULARMENTE COMO &amp;#8220;BICA D&amp;#8217;ÁGUA&amp;#8221;, UTILIZADA PELOS MORADORES DA LOCALIDADE DA &amp;#8220;LAVRINHA&amp;#8221;.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/127/requerimento_no.125-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/127/requerimento_no.125-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, QUE PROCEDA A INSTALAÇÃO DE COBERTURA NO PONTO DE ÔNIBUS LOCALIZADO NA RUA DOMINGOS DE FARIA, NO BAIRRO VILA VELHA, AO LADO DA ROTATÓRIA, PARA USO DA POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/128/requerimento_no.126-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/128/requerimento_no.126-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS,  QUE PROCEDA A EXECUÇÃO DE REFORMA DO POSTO DE SAÚDE DA LOCALIDADE DO JACARÉ.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/129/requerimento_no.127-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/129/requerimento_no.127-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA DE OBRAS, QUE PROCEDA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA E CONSTRUÇÃO DE CALÇADAS NA RUA QUE LIGA OS BAIRROS VILA VELHA A LA SANTA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/130/requerimento_no.128-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/130/requerimento_no.128-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A ELABORAÇÃO DE ESTUDOS, OBJETIVANDO VIABILIZAR A IMPLANTAÇÃO DE UM PROJETO, NOS MOLDES DA &amp;#8220;CARAVANA DA CIDADANIA&amp;#8221;,  QUE DISPONIBILIZE A NOSSA POPULAÇÃO, ACESSO DE MANEIRA GRATUITA, A DOCUMENTOS COMO CPF., RG. CARTEIRA DE TRABALHO, CERTIDÃO DE NASCIMENTO E OUTROS., E TAMBÉM ACESSO A PROCEDIMENTOS NAS ÁREAS DE SAÚDE, ASSISTÊNCIA SOCIAL E DEMAIS SERVIÇOS PRESTADOS PELAS SECRETARIAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/131/requerimento_no.129-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/131/requerimento_no.129-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA A MANUTENÇÃO NO LEITO DO RIO DO BAIRRO TACANIÇA DOS FALCÕES, ESPECIALMENTE COM ROÇADA DE SUAS LATERAIS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/132/requerimento_no.130-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/132/requerimento_no.130-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A ELABORAÇÃO DE ESTUDOS, OBJETIVANDO VIABILIZAR A IMPLANTAÇÃO DO PROJETO DE CASAMENTOS COLETIVOS, OU COMUNITÁRIOS, EM NOSSO MUNICÍPIO,</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/133/requerimento_no.131-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/133/requerimento_no.131-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A TROCA DE LÂMPADAS NO SISTEMA DE ILUMINAÇÃO PÚBLICA DA ESTRADA DO CAPIRUZINHO, NO TRECHO QUE LIGA O BAIRRO JARDIM RECORD A VILANODARI 2, PRÓXIMO À ESCOLA SHIRLENE.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/134/requerimento_no.132-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/134/requerimento_no.132-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A TROCA DE LÂMPADAS QUE ESTÃO QUEIMADAS DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA ANTONIO ELIAS,  BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/135/requerimento_no.133-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/135/requerimento_no.133-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA DETERMINADO À SECRETARIA MUNICIPAL DE OBRAS, QUE VIABILIZE A LIMPEZA (ROÇADA) NO PÁTIO DO CAIC., NA RUA AV. MANOEL MUELLER DE SIQUEIRA, NO BAIRRO VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/136/requerimento_no.134-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/136/requerimento_no.134-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE SEJAM FEITAS MELHORIAS (ENSAIBRAMENTO E MOTONIVELAGEM) NA RUA ANTÔNIO DE FREITAS FILHO, SITUADA NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/137/requerimento_no.135-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/137/requerimento_no.135-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EXECUTE MELHORIAS NA RUA PRINCIPAL DO LOTEAMENTO BRUNING, SITUADO NO BAIRRO DE SANTARIA. ALÉM DA MOTONIVELAGEM E ENSAIBRAMENTO, DEVEM SER TOMADAS MEDIDAS PARA QUE EM PERÍODOS DE CHUVAS, HAJA ESCOAMENTO DAS ÁGUAS PLUVIAIS, PARA QUE ASSIM AS CHUVAS NÃO VENHAM DANIFICAR A RUA.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/138/requerimento_no.136-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/138/requerimento_no.136-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE SEJA EMPREGADA UMA MELHOR CONSERVAÇÃO NA ESTRADA PRINCIPAL QUE LIGA O CENTRO DE RIO BRANCO DO SUL, ATÉ A LOCALIDADE DE PERNAMBUCO, COMEÇANDO NA MINA DE FERRO, PASSANDO PELA ROTATÓRIA E SEGUINDO ATÉ A COMUNIDADE FONTE DE MISERICÓRDIA.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/139/requerimento_no.137-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/139/requerimento_no.137-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO NA RUA: JOSÉ DE FREITAS FILHO, BAIRRO:  NOSSA SENHORA DE FÁTIMA,  PRÓXIMO AO BIÉ.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/140/requerimento_no.138-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/140/requerimento_no.138-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROMOVA GESTÕES JUNTO A AGÊNCIA DOS CORREIOS LOCAL, PARA QUE VOLTEM A EFETUAR A ENTREGA DE CORRESPONDÊNCIAS NA RUA: PEDRO CORDEIRO,  BAIRRO:  VILA ABRAÃO.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/141/requerimento_no.139-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/141/requerimento_no.139-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE VIABILIZE A COLOCAÇÃO DE UM CAMINHÃO DE AREIA DE PRAIA NAS CANCHAS DE AREIA DO  BOSQUE MUNICIPAL.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/142/requerimento_no.140-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/142/requerimento_no.140-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A TROCA DE LÂMPADAS  NA    RUA: SETE DE ABRIL, ESQUINA COM MANUEL MULLER DE SIQUEIRA, BAIRRO: MADRE, PRÓXIMO AO TREVO DAS PALMEIRINHAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/143/requerimento_no.141-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/143/requerimento_no.141-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO NA RUA: MARECHAL CANDIDO RONDON,   BAIRRO   PAPANDUVA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/144/requerimento_no.142-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/144/requerimento_no.142-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A LIMPEZA DE ENTULHOS JOGADOS NA RUA MARECHAL CÂNDIDO RONDON, BAIRRO PAPANDUVA.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/145/requerimento_no.143-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/145/requerimento_no.143-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A INSTALAÇÃO DE LUMINÁRIA COMPLETA NO SISTEMA DE ENERGIA ELÉTRICA DA ESTRADA PRINCIPAL DO TIGRE, PRÓXIMO A RESIDÊNCIA DO ANTÔNIO ARAÚJO.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/146/requerimento_no.144-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/146/requerimento_no.144-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO, QUE DETERMINE A SECRETARIA MUNICIPAL DE SAÚDE, QUE PROCEDA A REABERTURA DO POSTO DE SAÚDE DA LOCALIDADE DE RIBEIRINHA.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/147/requerimento_no.145-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/147/requerimento_no.145-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EXECUTE O PAROLAMENTO E ENSAIBRAMENTO DA ESTRADA DA RIBEIRA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/148/requerimento_no.146-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/148/requerimento_no.146-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS, QUE EM REGIME DE URGÊNCIA, EXECUTE A CONSTRUÇÃO DE UMA GALERIA NO RIO NA LOCALIDADE DA RIBEIRA E TAMBÉM PRÓXIMO A CASA DO SENHOR NECO.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/149/requerimento_no.147-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/149/requerimento_no.147-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EXECUTE OBRAS DE RESTAURAÇÃO DA PONTE NA LOCALIDADE DA RIBEIRA, DIVISA COM O MUNICÍPIO DO CERRO AZUL.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/150/requerimento_no.148-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/150/requerimento_no.148-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE MELHORIAS EM TODA EXTENSÃO DA ESTRADA DE ACESSO A LOCALIDADE DE CAPIRÚ DO SÃO PEDRINHO.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/151/requerimento_no.149-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/151/requerimento_no.149-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE JUNTO À SECRETARIA RESPONSÁVEL, QUE PROCEDA A COMPRA DE UMA MÁQUINA DE VARRIÇÃO, PARA LIMPEZA URBANA.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/152/requerimento_no.150-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/152/requerimento_no.150-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE SEJA FEITO PATROLAMENTO E ENSAIBRAMENTO EM TODAS AS RUAS DO BAIRRO SANTA TERESINHA.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/153/requerimento_no.151-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/153/requerimento_no.151-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE SEJA COLOCADO UM REDUTOR DE VELOCIDADE NA RUA GERMANO LEÃO PARCIORNIK, PRÓXIMO AO Nº.222.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/154/requerimento_no.152-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/154/requerimento_no.152-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE SEJA COLOCADO UMA HASTE DE ILUMINAÇÃO NA RUA NATAN MILDER, PRÓXIMO AO Nº285</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/155/requerimento_no.153-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/155/requerimento_no.153-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE  JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA A MANUTENÇÃO, ATRAVÉS DO PATROLAMENTO, DA ESTRADA PARALELA À ESTRADA PRINCIPAL DA LOCALIDADE DE AREIAS DA PIEDADE, QUE DÁ ACESSO À RESIDÊNCIA DO SR. SEBASTIÃO GUIMARÃES.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/156/requerimento_no.154-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/156/requerimento_no.154-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A CONSTRUÇÃO DE UM PORTAL NA ENTRADA DO MUNICÍPIO, NO INÍCIO DA AV. DERSON SANTANA COSTA.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/157/requerimento_no.155-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/157/requerimento_no.155-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO URGENTE DE UMA REFORMA, COM PINTURA E UMA ROÇADA EM GERAL, NO CAPS &amp;#8211;CENTRO ATENDIMENTO PSICO SOCIAL, NA  AVENIDA  DERÇO COSTA,  CENTRO.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/158/requerimento_no.156-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/158/requerimento_no.156-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE ENCAMINHAR A ESTA CASA, INFORMAÇÕES ACERCA DO MOTIVO PELO QUAL O ÓRGÃO DO INSTITUTO DE IDENTIFICAÇÃO DO PARANÁ, RESPONSÁVEL PELA EXPEDIÇÃO DE RG&amp;#8217;S, QUE ATUALMENTE ESTÁ INSTALADO NO INTERIOR DA PREFEITURA, NÃO ENCONTRA-SE EM FUNCIONAMENTO JÁ HÁ ALGUM TEMPO.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/159/requerimento_no.157-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/159/requerimento_no.157-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EXECUTE A LIMPEZA DA RUA CARLOS BRANDT, NO BAIRRO TIRIRICA, PRÓXIMO AO MERCADO CARDOSO.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/160/requerimento_no.158-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/160/requerimento_no.158-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE ESPORTES, QUE VIABILIZE A COLOCAÇÃO DE AREIA NA CANCHA AO LADO DO COLÉGIO DO BAIRRO TACANIÇA DOS FALCÕES.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/161/requerimento_no.159-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/161/requerimento_no.159-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EXECUTE SERVIÇOS DE ROÇADA E CONSERVAÇÃO DA RUA ANTONIO BONFIM DOS SANTOS, NO BAIRRO VILA SÃO PEDRO,  PRÓXIMO AO COLÉGIO CAIC.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/162/requerimento_no.160-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/162/requerimento_no.160-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A TRANSFERÊNCIA DE LOCAL, DA CAIXA D&amp;#8217;ÁGUA QUE ENCONTRA-SE INSTALADA EM TERRENO DE PROPRIEDADE  DA SRA. EDIR PINTO DOS SANTOS VIEIRA, NA LOCALIDADE DO CAPIRÚ DO BOA VISTA.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/163/requerimento_no.161-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/163/requerimento_no.161-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, QUE VIABILIZE A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, NA AVENIDA VEREADOR DERSON COSTA, ENTRONCAMENTO COM A RUA CEL.CARLOS PIOLI, PROXIMIDADES DA NEUSAFARMA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/164/requerimento_no.162-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/164/requerimento_no.162-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA A PAVIMENTAÇÃO, COM MASSA ASFÁLTICA, DO PÁTIO QUE ABRIGA VEÍCULOS APREENDIDOS E DE TODO ENTORNO DO PRÉDIO DA TERCEIRA COMPANHIA DO VIGÉSIMO SEGUNDO BATALHÃO DA POLÍCIA MILITAR DO PR.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/165/requerimento_no.163-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/165/requerimento_no.163-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA A CONSTRUÇÃO DE UMA CERCA DE CONTENÇÃO AO REDOR DO PÁTIO DE CARROS APREENDIDOS, BEM COMO DE TODAS AS INSTALAÇÕES DA TERCEIRA COMPANHIA DO VIGÉSIMO SEGUNDO BATALHÃO DA POLÍCIA MILITAR DO PR.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/166/requerimento_no.164-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/166/requerimento_no.164-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO AO ÓRGÃO RESPONSÁVEL, PARA QUE PROCEDA A MANUTENÇÃO OU SUBSTITUIÇÃO DO SUPER POSTE DE LUZ, SITUADO NA RUA NOSSA SENHORA DO AMPARO, Nº 77 NO BAIRRO VILA RICARDA.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/167/requerimento_no.165-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/167/requerimento_no.165-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A TROCA DE LÂMPADAS NA ESTRADA DA OLARIA, LOCALIDADE DE OLARIA , PRÓXIMO AO FORNO CARVÃO CHALEIRA.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/168/requerimento_no.166-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/168/requerimento_no.166-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS, É PRECISO FAZER PATROLAMENTO E ENSAIBRAMENTO NA LOCALIDADE DO CAPIRU DOS PIFANO,  NO  INTERIOR DA CIDADE, PASSANDO NEGO POLLI, PRIMEIRA ESTRADA À DIREITA.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/169/requerimento_no.167-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/169/requerimento_no.167-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DE ACESSO A LOCALIDADE DO CAPIRU DOS EPIFÂNIOS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/170/requerimento_no.168-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/170/requerimento_no.168-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SENHORA SECRETARIA MUNICIPAL DE SAÚDE, A ELABORAÇÃO DE ESTUDOS, ATRAVÉS DA VIGILÂNCIA SANITÁRIA, OBJETIVANDO VIABILIZAR UM PROJETO DE CONTROLE DE NATALIDADE DE CÃES DE RUA, ATRAVÉS DA ESTERILIZAÇÃO CIRÚRGICA (CASTRAÇÃO).</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/171/requerimento_no.169-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/171/requerimento_no.169-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A REABERTURA, EM CARÁTER EMERGENCIAL, DA FARMÁCIA POPULAR MUNICIPAL 24 HORAS, DE MODO QUE VOLTE A FUNCIONAR DE FATO 24 HORAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/172/requerimento_no.170-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/172/requerimento_no.170-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO RESPONSÁVEL, A MANUTENÇÃO DA ESCADARIA DA RUA RODOLFO COSTA DOS SANTOS, NO BAIRRO JARDIM PARAÍSO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/173/requerimento_no.171-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/173/requerimento_no.171-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE LIMPEZA DE ENTULHOS NA RUA PADRE VIEIRA, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/174/requerimento_no.172-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/174/requerimento_no.172-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A TROCA DE LÂMPADAS QUE ENCONTRAM-SE QUEIMADAS NO SISTEMA DE ILUMINAÇÃO PÚBLICA DO  BAIRRO ALTO, TAMBÉM CONHECIDO POR  SANTARIA 2.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/175/requerimento_no.173-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/175/requerimento_no.173-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A IMPLANTAÇÃO DE UM PONTO DE ÔNIBUS, COM COBERTURA, NA RODOVIA DOS MINÉRIOS, BAIRRO SANTARIA, EM FRENTE AO GINÁSIO DE ESPORTES KICHUTÃO, SENTIDO CURITIBA/RIO BRANCO.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/176/requerimento_no.174-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/176/requerimento_no.174-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A INSTALAÇÃO DE UM SISTEMA DE ILUMINAÇÃO PUBLICA, NA RODOVIA GERTRUDES MANGUER DA ROSA, NO TRECHO COMPREENDIDO ENTRE O ENTRONCAMENTO COM A RUA PADRE RIBEIRO E A ROTATÓRIA, NO ENTRONCAMENTO COM A RUA 7 DE ABRIL.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/177/requerimento_no.175-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/177/requerimento_no.175-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA MUNICIPAL DE SAÚDE, A ELABORAÇÃO DE ESTUDOS, OBJETIVANDO A IMPLANTAÇÃO DO PROGRAMA DE ATENDIMENTO MÉDICO NAS CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/178/requerimento_no.176-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/178/requerimento_no.176-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A REMOÇÃO DA LIXEIRA LOCALIZADA À RUA FRANÇA EMÍDIO SOUZA, ESQUINA COM A RUA AMÉRICO DE SOUZA, NO BAIRRO JARDIM SÃO LUIS, BEM COMO EXECUTAR OS SERVIÇOS DE LIMPEZA NA CANCHA E ROÇADA EM TODA A EXTENSÃO DO BAIRRO ACIMA MENCIONADO.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/179/requerimento_no.177-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/179/requerimento_no.177-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE SAÚDE, QUE VIABILIZE O RETORNO DO ATENDIMENTO DOMICILIAR A PACIENTES DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/180/requerimento_no.178-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/180/requerimento_no.178-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EXECUTE SERVIÇOS DE LIMPEZA E CONSERVAÇÃO DA CALÇADA DA AVENIDA NOSSA SENHORA AMPARO.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/181/requerimento_no.179-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/181/requerimento_no.179-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS QUE EXECUTE OBRAS DE CONSTRUÇÃO DE UMA TRAVESSIA ELEVADA NA RUA PADRE RIBEIRO, EM FRENTE A LOJA TINTAS MARIA.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/182/requerimento_no.180-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/182/requerimento_no.180-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS NA ILUMINAÇÃO PÚBLICA NA RUA CARLOS BRANDT</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/183/requerimento_no.181-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/183/requerimento_no.181-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS  JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A MANUTENÇÃO E SERVIÇOS DE  ROÇADA NA RUA ANTONIO FIOREZE, NO BAIRRO NODARI II.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/184/requerimento_no.182-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/184/requerimento_no.182-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA O ENVIO DE UM CAMINHÃO PIPA DE MODO A MOLHAR A RUA PRINCIPAL QUE DÁ ACESSO À LOCALIDADE DO RIO ABAIXO.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/185/requerimento_no.183-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/185/requerimento_no.183-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA DA RUAS: NºS. UM, DOIS , TRÊS E QUATRO,  BAIRRO : BAIRRO ALTO &amp;#8211; TAMBÉM CONHECIDO POR SANTARIA 2.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/186/requerimento_no.184-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/186/requerimento_no.184-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, MELHORIAS (ENSAIBRAMENTO E PATROLAMENTO) EM TODA EXTENSÃO DA ESTRADA PRINCIPAL QUE DÁ ACESSO A LOCALIDADE DO TAICI, NAS PROXIMIDADES DA REGIÃO RURAL DA PINTA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/187/requerimento_no.185-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/187/requerimento_no.185-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE ENCAMINHAR A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES:_x000D_
 1)	QUAL A REAL NECESSIDADE DA AQUISIÇÃO DE 25.000 (VINTE E CINCO MIL) TONELADAS DE SAIBRO BRITADO; 500 (QUINHENTAS) TONELADAS DE PÓ DE PEDRA; 750 (SETECENTOS E CINQÜENTA) TONELADAS DE PEDRISCO; 1.500 (UM MIL E QUINHENTAS) TONELADAS DE PEDRA &amp;#8220;A4&amp;#8221;, QUE SÃO OS OBJETOS DOS ITENS 1 A 4 DO EDITAL DE PREGÃO PRESENCIAL Nº 05/2017;_x000D_
 2)	QUAL A DESTINAÇÃO DE TODO ESSE MATERIAL;_x000D_
 3)	SE JÁ EXISTE OBRA PRÉ-DETERMINADA DE ASFALTAMENTO DE RUA PARA USO DESSE MATERIAL;_x000D_
 4)	QUAL A RAZÃO DE NÃO TER SIDO ADOTADA A MODALIDADE DE LICITAÇÃO CONCORRÊNCIA PÚBLICA PARA OBRA, AO INVÉS DE AQUISIÇÃO DE MATERIAL EM PREGÃO PRESENCIAL;_x000D_
 5)	REMETER CÓPIA DO PROCESSO LICITATÓRIO INTEGRAL DO PREGÃO PRESENCIAL SOB Nº 05/2017, NA FASE EM QUE SE ENCONTRA, PARA AVERIGUAR-SE TODA A DOCUMENTAÇÃO</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/188/requerimento_no.186-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/188/requerimento_no.186-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROMOVA AJUSTES NA SINALIZAÇÃO DE TRÂNSITO (PLACAS DE HORÁRIO DE EMBARQUE E DESEMBARQUE DE ALUNOS, FAIXAS E AS DEMAIS SINALIZAÇÕES), E TAMBÉM REPAROS NAS SINALIZAÇÕES EXISTENTES, NA RUA BORGES DE MEDEIROS, Nº. 41, EM FRENTE A ESCOLA VOVÓ BRASÍLIA.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/189/requerimento_no.187-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/189/requerimento_no.187-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE PROMOVA AS GESTÕES QUE SE FIZEREM NECESSÁRIAS, JUNTO AO DEPARTAMENTO DE ESTRADAS DE RODAGEM DO PARANÁ-DER., DE MODO A VIABILIZAR OBRAS DE RESTAURAÇÃO DA PONTE SOBRE O RIO PIEDADE, INSTALADA ENTRE OS MUNICÍPIOS DE RIO BRANCO DO SUL E CERRO AZUL, NA LOCALIDADE DE ITUPAVA.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/190/requerimento_no.188-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/190/requerimento_no.188-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE ROÇADA EM GERAL, NAS RUAS: AÇUNGUI  E  ANTONIO ELIAS, BAIRRO: NOSSA SENHORA DE FÁTIMA, PRÓXIMO AO GIL VEÍCULOS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/191/requerimento_no.189-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/191/requerimento_no.189-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR O ENCAMINHAMENTO A ESTA CASA DE LEIS, DAS SEGUINTES INFORMAÇÕES E DOCUMENTOS:_x000D_
 1)	SOBRE QUAL A EMPRESA CONTRATADA PARA A CONSTRUÇÃO DA UNIDADE DE PRONTO ATENDIMENTO &amp;#8211; UPA, NO BAIRRO SANTARIA, NESTA CIDADE;_x000D_
 2)	CÓPIA DO CONVÊNIO ENTRE O MUNICÍPIO DE RIO BRANCO DO SUL E O MINISTÉRIO DA SAÚDE;_x000D_
 3)	CRONOGRAMA DE OBRAS E MOTIVOS DO ATRASO NA EXECUÇÃO DO REFERIDO PROJETO E OBRA;_x000D_
 4)	REMETER CÓPIA DO PROCESSO LICITATÓRIO E DO RESPECTIVO CONTRATO E PUBLICAÇÃO NO ÓRGÃO OFICIAL.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/192/requerimento_no.190-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/192/requerimento_no.190-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE CINCO LOMBADAS AO LONGO DA AVENIDA ARAUCÁRIA, NO BAIRRO VILA NODARI II.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/193/requerimento_no.191-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/193/requerimento_no.191-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A EXECUÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA QUE DÁ ACESSO DA LOCALIDADE DO JACARÉ À LOCALIDADE DE RIBEIRA DOS LUIZ, PRÓXIMO A CASA DO SR.PEDRO BISPO.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/194/requerimento_no.192-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/194/requerimento_no.192-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS QUE ENCAMINHEM UM REQUERIMENTO JUNTO A COPEL, PARA EFETUAR A COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA JOÃO BATISTA ZEN, NO BAIRRO TACANIÇA DOS FALCÕES.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/195/requerimento_no.193-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/195/requerimento_no.193-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A TROCA DE LÂMPADAS NO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA MANOEL MULLER DE SIQUEIRA, BAIRRO VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/196/requerimento_no.194-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/196/requerimento_no.194-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS QUANTO ÁS PÉSSIMAS CONDIÇÕES EM QUE SE ENCONTRA A AV. INDUSTRIAL,  QUE LIGA OS MUNICÍPIOS DE RIO BRANCO DO SUL E ITAPERUÇU &amp;#8211; PR.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/197/requerimento_no.195-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/197/requerimento_no.195-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA RESPONSÁVEL, QUE PROMOVA A REVITALIZAÇÃO DO BOSQUE MUNICIPAL.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/198/requerimento_no.196-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/198/requerimento_no.196-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA RESPONSÁVEL, QUE PROMOVA A RETIRADA DE UM POSTE MAL LOCALIZADO NA RUA ANTONIO FIOREZE, BAIRRO NODARI II.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/199/requerimento_no.197-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/199/requerimento_no.197-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A COMPRA DE UMA NOVA AMBULÂNCIA PARA O SERVIÇO DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/200/requerimento_no.198-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/200/requerimento_no.198-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA DETERMINADO A SECRETARIA MUNICIPAL DE OBRAS, A EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA DA RUA JOÃO FROMA, NO BAIRRO MADRE.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/201/requerimento_no.199-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/201/requerimento_no.199-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA DETERMINADO A SECRETARIA MUNICIPAL DE OBRAS, A EXECUÇÃO DE COBERTURA NOS PONTOS DE ÔNIBUS NOS BAIRROS, VILA SÃO PEDRO, VILA COSTA E NOSSA SRA. DE FÁTIMA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/202/requerimento_no.200-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/202/requerimento_no.200-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EXECUTE O PATROLAMENTO E O ENSAIBRAMENTO DA ESTRADA PRÓXIMO A RESIDÊNCIA DO SENHOR DIONIZIO RAUSIS, NA LOCALIDADE CAPIRU DOS EPIFANOS</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/203/requerimento_no.201-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/203/requerimento_no.201-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE, QUE EXECUTE O PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA PRÓXIMO A RESIDÊNCIA DO SENHOR LAFAETE, NA LOCALIDADE DE SÃO PEDRINHO</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/204/requerimento_no.202-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/204/requerimento_no.202-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE NO BAIRRO ALTO, TAMBÉM CONHECIDO POR SANTARIA II.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/205/requerimento_no.203-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/205/requerimento_no.203-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROMOVA GESTÕES JUNTO A AGÊNCIA DOS CORREIOS, PARA QUE PASSEM A  EFETUAR A ENTREGA DE CORRESPONDÊNCIAS NO BAIRRO JARDIM ALBARANA.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/206/requerimento_no.204-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/206/requerimento_no.204-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DISPONIBILIZAR UM MICRO ÔNIBUS OU UMA VAN ESCOLAR, PARA O TRANSPORTE DE ESTUDANTES NOS SÁBADOS ATÉ CURITIBA, PELA MANHÃ.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/207/requerimento_no.205-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/207/requerimento_no.205-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE A REATIVAÇÃO DO POSTO DE SAÚDE DA LOCALIDADE DE BROMADO.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/208/requerimento_no.206-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/208/requerimento_no.206-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA MUNICIPAL DE EDUCAÇÃO,  QUE PROCEDA A REATIVAÇÃO DO COLÉGIO DA LOCALIDADE DE BROMADO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/209/requerimento_no.207-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/209/requerimento_no.207-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE REFORMA DA CANCHA DE ESPORTES NO BAIRRO DE NOSSA SRA.FÁTIMA.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/210/requerimento_no.208-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/210/requerimento_no.208-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE SAÚDE, A CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/211/requerimento_no.209-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/211/requerimento_no.209-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A PAVIMENTAÇÃO ASFÁLTICA NA RUA ANTÔNIO BONFIM DOS SANTOS, BAIRRO VILA SÃO PEDRO, ANTIGA RUA PROJETADA.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/212/requerimento_no.210-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/212/requerimento_no.210-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA A MANUTENÇÃO, ATRAVÉS DO PATROLAMENTO, DA RUA (SEM IDENTIFICAÇÃO) QUE DÁ ACESSO AO BAIRRO PAIOL DE BAIXO, AO LADO DA EMPRESA BRASCAL CALCÁRIO DO BRASIL LTDA, NO KM 27 DA RODOVIA DOS MINÉRIOS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/213/requerimento_no.211-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/213/requerimento_no.211-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE, QUE PROCEDA A TROCA DE LÂMPADAS NA RUA CARLOS CAVALCANTE, PRÓXIMO AO LAVA CAR LARA.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/214/requerimento_no.212-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/214/requerimento_no.212-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EXECUTE SERVIÇOS DE TROCA DE LÂMPADAS NA RUA MANOEL BORGES DE MACEDO.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/215/requerimento_no.213-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/215/requerimento_no.213-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EXECUTE OS SERVIÇOS DE TROCA DE LÂMPADAS NO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/216/requerimento_no.214-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/216/requerimento_no.214-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA ESTRADA PRINCIPAL DA LOCALIDADE DE CAPIRU DA BOA VISTA, PRÓXIMO AO CIDADÃO CONHECIDO POR ZITO BUAVA, DE FRENTE A IGREJA ASSEMBLÉIA DE DEUS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/217/requerimento_no.215-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/217/requerimento_no.215-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS NO DESENTUPIMENTO DE UM BUEIRO NA ESTRADA PRINCIPAL DE ACESSO À RIBEIRA DOS COSTA, EM FRENTE A PROPRIEDADE DO CIDADÃO CONHECIDO POR DINHO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/218/requerimento_no.216-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/218/requerimento_no.216-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A MANUTENÇÃO DA ESTRADA DE ACESSO AO CEMITÉRIO DA LOCALIDADE DE RIBEIRA DOS COSTAS, PRÓXIMO A FAZENDA BIRMÂNIA, E DA MESMA FORMA EXECUTE SERVIÇOS DE ROÇADA NO ENTORNO E INTERIOR DO CEMITÉRIO, BEM COMO A RECUPERAÇÃO DO CERCADO DO MESMO.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/219/requerimento_no.217-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/219/requerimento_no.217-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A REVITALIZAÇÃO DA RUA QUE DÁ ACESSO A PRINCIPAL ESCOLA DO BAIRRO SANTARIA. ESSE SERVIÇO DEVE INCLUIR A IMPLANTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA ATRAVÉS DO TAP (TRATAMENTO ANTI-PÓ), BEM COMO A INSTALAÇÃO DE PLACAS PARA SINALIZAR A ÁREA ESCOLAR JUNTAMENTE COM A IMPLANTAÇÃO DE UMA TRAVESSIA ELEVADA.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/220/requerimento_no.218-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/220/requerimento_no.218-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA: NAGIBE ELIAS, BAIRRO: JARDIM SÃO LUIZ, PRÓXIMO A VOTORAN.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/221/requerimento_no.219-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/221/requerimento_no.219-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE PROMOVA AS GESTÕES QUE SE FIZEREM NECESSÁRIAS, JUNTO A AGÊNCIA DOS CORREIOS, PARA QUE VIABILIZE A ENTREGA DE CORRESPONDÊNCIAS NA RUA: ALO BRANDT, BAIRRO:  JARDIM SÃO GABRIEL, PRÓXIMO A EMPRESA MINÉRIOS FURQUIM.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/222/requerimento_no.220-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/222/requerimento_no.220-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA: MARECHAL CANDIDO RONDON,  BAIRRO:  PAPANDUVA , PRÓXIMO AO SENHOR BRAZ GEFFER.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/223/requerimento_no.221-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/223/requerimento_no.221-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE CONSTRUÇÃO DE UMA GALERIA PRÓXIMA À CHÁCARA DO SENHOR DEMÉTRIO, NA LOCALIDADE DA RIBEIRINHA.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/224/requerimento_no.222-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/224/requerimento_no.222-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE ENCAMINHAR A ESTA CASA, INFORMAÇÕES SOBRE A PISTA DE SKATE QUE SERIA CONSTRUÍDA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/225/requerimento_no.223-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/225/requerimento_no.223-2017.doc</t>
   </si>
   <si>
     <t>REQUEREM À MESA, APÓS DELIBERAÇÃO DO PLENÁRIO, NOS TERMOS DO DISPOSTO NO INCISO I, § 1º DO ARTIGO 141, DO REGIMENTO INTERNO, REGIME DE URGÊNCIA, COM A DISPENSA DE EXIGÊNCIAS REGIMENTAIS, NA APRECIAÇÃO E DELIBERAÇÃO DO PROJETO DE LEI Nº.007/2017, DE AUTORIA DO EXECUTIVO MUNICIPAL, DE MODO QUE ALUDIDA MATÉRIA SEJA DELIBERADA EM UMA ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/226/requerimento_no.224-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/226/requerimento_no.224-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE EDUCAÇÃO, QUE DÊ CUMPRIMENTO À  JORNADA DE TRABALHO 06 HORAS CORRIDAS, OU SE FOR O CASO DOS SERVIDORES CUMPRIREM A CARGA HORÁRIA DE 08 HORAS, QUE SEJAM CONCEDIDOS OS BENEFÍCIOS COMO VALE TRANSPORTES E AUXILIO REFEIÇÃO.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/227/requerimento_no.225-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/227/requerimento_no.225-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A TROCA DA LÂMPADA NA RUA: NATAN MILDER, BAIRRO:  NATÂNEA,  PRÓXIMO À JOSEFINA XOSTELEM.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/228/requerimento_no.226-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/228/requerimento_no.226-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA: CANÁRIO,  BAIRRO   JARDIM ALBARANA, PRÓXIMO A DEBORA COSTUREIRA</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/229/requerimento_no.227-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/229/requerimento_no.227-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA O PATROLAMENTO E ENSAIBRAMENTO DAS ESTRADAS DAS LOCALIDADES DE SANTA CRUZ, VUTURUVU E OLARIA.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/230/requerimento_no.228-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/230/requerimento_no.228-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EXECUTE SERVIÇOS DE LIMPEZA E ROÇADA NA RUA AGRIMENSOR GILDO PINHEIRO,  NO BAIRRO PAPANDUVA.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/231/requerimento_no.229-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/231/requerimento_no.229-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA PRINCIPAL DA LOCALIDADE DE PINHAL.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/232/requerimento_no.230-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/232/requerimento_no.230-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A INSTALAÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA NAS RESIDÊNCIAS DA LOCALIDADE DE RIBEIRA -  III BARRAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/233/requerimento_no.231-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/233/requerimento_no.231-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A CONCLUSÃO DAS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA DA RUA ALTAMIR ABRÃO, BAIRRO VILA ABRÃO.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/234/requerimento_no.232-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/234/requerimento_no.232-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DAS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA DA RUA ZACARIAS CARDOSO, BAIRRO VILA ABRÃO.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/235/requerimento_no.233-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/235/requerimento_no.233-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, QUE VIABILIZE O PATROLAMENTO E MANILHAMENTO DA RUA SERGIPE NO BAIRRO VILA BUAVA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/236/requerimento_no.234-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/236/requerimento_no.234-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE VIABILIZE JUNTO A URBS E COMEC E A EMPRESA DE ÔNIBUS VIAÇÃO DO SUL E DEMAIS ÓRGÃOS COMPETENTES, A IMPLANTAÇÃO DE ÔNIBUS LIGEIRINHO QUE POSSA FAZER TRANSPORTE COLETIVO SAINDO DE NOSSO MUNICÍPIO DE RIO BRANCO DO SUL AO TERMINAL DO MUNICÍPIO VIZINHO DE ALMIRANTE TAMANDARÉ AONDE HÁ INTEGRAÇÃO DO TRANSPORTE COLETIVO COM OUTRAS CIDADES.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/237/requerimento_no.235-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/237/requerimento_no.235-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DÊ CUMPRIMENTO AO DISPOSTO NO ARTIGO 18, CAPUT E § 2º., DA LEI ORGÂNICA DO MUNICÍPIO, PARA QUE TODOS OS VEÍCULOS QUE PRESTAM SERVIÇOS AO MUNICÍPIO DE RIO BRANCO DO SUL, SEJAM IDENTIFICADOS COM A COLOCAÇÃO DE PLOTAGEM COM O BRASÃO DO MUNICÍPIO, E OS DIZERES: USO EXCLUSIVO EM SERVIÇO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/238/requerimento_no.236-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/238/requerimento_no.236-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA MUNICIPAL DE ESPORTES, QUE TENHA UM SISTEMA DE COTAS NOS HORÁRIOS DE JOGOS DURANTE À NOITE NA SEMANA, PARA QUE AS MENINAS  TENHAM DIREITO A 30% NOS HORÁRIOS DA QUADRA DO  GINÁSIO PERCY MAINARDES.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Dicá Nalifico, Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/239/requerimento_no.237-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/239/requerimento_no.237-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE PROMOVER AS GESTÕES QUE SE FIZEREM NECESSÁRIAS, JUNTO A EMPRESA DE ÔNIBUS VIAÇÃO DO SUL, OBJETIVANDO A IMPLANTAÇÃO DE MAIS HORÁRIOS A NOITE E DE MADRUGADA, PASSANDO PELO BAIRRO TACANIÇA DOS FALCÕES.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/240/requerimento_no.238-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/240/requerimento_no.238-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS  JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA LIMPEZA E ROÇADA NAS CALÇADAS DA RUA DAS ANDORINHAS, NO BAIRRO VILA SÃO PEDRO, PRÓXIMO A RESIDÊNCIA DO SR. SADI COSTA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/241/requerimento_no.239-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/241/requerimento_no.239-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE, QUE VIABILIZE MAIS 01 PROFISSIONAL DENTISTA E 01 PROFISSIONAL MÉDICO, PARA ATENDIMENTO NO POSTO DE SAÚDE DO BAIRRO PAPANDUVA.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/242/requerimento_no.240-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/242/requerimento_no.240-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA A MANUTENÇÃO, ATRAVÉS DE ROÇADA, NAS ESTRADAS PRINCIPAIS QUE LIGAM O PERÍMETRO URBANO DA CIDADE AO INTERIOR DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/243/requerimento_no.241-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/243/requerimento_no.241-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A INSTALAÇÃO DE UMA UTI NEO NATAL NO HOSPITAL MUNICIPAL DE RIO BRANCO DO SUL.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/244/requerimento_no.242-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/244/requerimento_no.242-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A AQUISIÇÃO DE UM APARELHO DE ULTRASSONOGRAFIA PARA O HOSPITAL MUNICIPAL DE RIO BRANCO DO SUL.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/245/requerimento_no.243-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/245/requerimento_no.243-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA DE OBRAS, PARA QUE PROMOVA A EXECUÇÃO DE PAVIMENTAÇÃO DA RUA JEQUITIBÁ, NO BAIRRO NODARI II.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/246/requerimento_no.244-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/246/requerimento_no.244-2017.doc</t>
   </si>
   <si>
     <t>ENCAMINHADO AO SENHOR PREFEITO MUNICIPAL, O ABAIXO ASSINADO RECEBIDO POR ESTE VEREADOR, DESDE A COMUNIDADE DA LOCALIDADE DE PINHAL E ADJACÊNCIAS, CONTENDO 50 ASSINATURAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/247/requerimento_no.245-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/247/requerimento_no.245-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A INSTALAÇÃO DE HASTES E LUMINÁRIAS COMPLETAS, NOS POSTES DA RUA MARTINHO PORTES DE BARROS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/248/requerimento_no.246-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/248/requerimento_no.246-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, QUE VIABILIZE O PATROLAMENTO E MANILHAMENTO DA RUA AGELINA SANTOS VELOSO, NO BAIRRO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/249/requerimento_no.247-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/249/requerimento_no.247-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA DETERMINADO  A SECRETARIA MUNICIPAL DE OBRAS, QUE VIABILIZE O PATROLAMENTO E MANILHAMENTO DA RUA ZACARIAS TEIXEIRA ROCHA, NO BAIRRO JOÃO MALTACA.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/250/requerimento_no.248-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/250/requerimento_no.248-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS, QUE PROCEDA A COLOCAÇÃO DE UMA GALERIA, TIPO BUEIRO, NO RIO SITUADO NA LOCALIDADE DE BARRA DO JACARÉ, AO LADO DA RESIDÊNCIA DO SENHOR NILSON MARTA.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/251/requerimento_no.249-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/251/requerimento_no.249-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS, QUE PROCEDA NO SENTIDO DE CONSTRUIR QUATRO BUEIROS AO LONGO DA ESTRADA PRINCIPAL DE ACESSO A LOCALIDADE DE TRÊS BARRAS, SENDO O PRIMEIRO COM MANILHAS DE 1 M., PRÓXIMO AO SENHOR LAIR; O SEGUNDO, COM MANILHAS DE 80 CM., PRÓXIMO AO SENHOR NOEL; O TERCEIRO, COM MANILHAS DE 1 M., PRÓXIMO A FAZENDA SANTO ANTONIO E O QUARTO, COM MANILHAS DE 80 CM., PRÓXIMO AO SENHOR ELSON.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/252/requerimento_no.250-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/252/requerimento_no.250-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS, QUE EXECUTE O PATROLAMENTO E ENSAIBRAMENTO DE UM GALHO DE ESTRADA, QUE LIGA A ESTRADA PRINCIPAL DE TRÊS BARRAS, A RESIDÊNCIA DO CIDADÃO CONHECIDO PELO APELIDO DE BADALO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/253/requerimento_no.251-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/253/requerimento_no.251-2017.doc</t>
   </si>
   <si>
     <t>REQUEREM À MESA, APÓS DELIBERAÇÃO DO PLENÁRIO, NOS TERMOS DO DISPOSTO NO INCISO I, § 1º DO ARTIGO 141, DO REGIMENTO INTERNO, REGIME DE URGÊNCIA, COM A DISPENSA DE EXIGÊNCIAS REGIMENTAIS, NA APRECIAÇÃO E DELIBERAÇÃO DO PROJETO DE LEI Nº.009/2017, DE AUTORIA DO EXECUTIVO MUNICIPAL, DE MODO QUE ALUDIDA MATÉRIA SEJA DELIBERADA EM UMA ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/254/requerimento_no.252-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/254/requerimento_no.252-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA DE OBRAS, QUE EXECUTE O PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA PRINCIPAL DA LOCALIDADE DE ÁGUA BRANCA, QUE LIGA A LOCALIDADE DE RIBEIRA A PONTE DO JACARÉ.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/255/requerimento_no.253-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/255/requerimento_no.253-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A CONSTRUÇÃO DE UMA LOMBADA NA RUA BÁRBARA WOSCH, NAS PROXIMIDADES DA ESQUINA COM A RUA SANTINA MARIA WOSCH.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/256/requerimento_no.254-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/256/requerimento_no.254-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE ROÇADA E MANUTENÇÃO EM TODO O BAIRRO DO JARDIM SÃO LUIZ.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/257/requerimento_no.255-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/257/requerimento_no.255-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE MANILHAMENTO E PAVIMENTAÇÃO ASFÁLTICA, NA RUA ALO BRANDT, NO BAIRRO JARDIM SÃO GABRIEL.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/258/requerimento_no.256-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/258/requerimento_no.256-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A MANUTENÇÃO DO POÇO ARTESIANO LOCALIZADO NA RIBEIRINHA, PRÓXIMO A RESIDÊNCIA DO SR. ANTONIO SCHNEIDER.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/259/requerimento_no.257-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/259/requerimento_no.257-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA A INSTALAÇÃO DE UMA LOMBADA NA RUA JOSÉ ALVES OSÓRIO, PRÓXIMO AO NÚMERO PREDIAL 136, BAIRRO JARDIM PARAÍSO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/260/requerimento_no.258-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/260/requerimento_no.258-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA A MANUTENÇÃO NO SUPER POSTE LOCALIZADO NAS DEPENDÊNCIAS DA ESCOLA MUNICIPAL BENJAMIN CONSTANT, NO BAIRRO TACANIÇA DOS FALCÕES.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/261/requerimento_no.259-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/261/requerimento_no.259-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA A MANUTENÇÃO NO SUPER POSTE LOCALIZADO NO BAIRRO NODARI II, AO LADO DO PRÉDIO DA IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/262/requerimento_no.260-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/262/requerimento_no.260-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A MANUTENÇÃO DA ESTRADA PRINCIPAL QUE DÁ ACESSO Á LOCALIDADE DA COLOINHA.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/263/requerimento_no.261-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/263/requerimento_no.261-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA À MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA LOCALIDADE DA SANTA CRUZ, PRÓXIMO A RESIDÊNCIA DO CIDADÃO CONHECIDO PEDRO &amp;#8220;PASSARINHO&amp;#8221;.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/264/requerimento_no.262-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/264/requerimento_no.262-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA AGRIMENSOR GILDO PINHEIRO, PRÓXIMAS A RESIDÊNCIA DE NÚMERO 544.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/265/requerimento_no.263-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/265/requerimento_no.263-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A EXECUÇÃO DE SERVIÇOS DE LIMPEZA NA RUA MANOEL BANDEIRAS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/266/requerimento_no.264-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/266/requerimento_no.264-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EM REGIME DE URGÊNCIA, PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, EM FRENTE A IGREJA ASSEMBLÉIA DE DEUS, SITUADA NA RUA: DAS ANDORINHAS, BAIRRO -  VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/267/requerimento_no.265-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/267/requerimento_no.265-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE,  EXECUÇÃO DE OBRAS PAVIMENTAÇÃO ASFÁLTICA NA RUA ANTÔNIO DE FREITAS FILHO, LOCALIZADA NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/268/requerimento_no.266-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/268/requerimento_no.266-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE VIABILIZE UM RESERVATÓRIO DE ÁGUA COM TORNEIRAS, NO FINAL DA RUA ANTÔNIO DE FREITAS FILHO, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/269/requerimento_no.267-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/269/requerimento_no.267-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE SEJA INSTALADO NA RUA ANTÔNIO DE FREITAS, UM POSTE COM UM BRAÇO E LÂMPADA.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/270/requerimento_no.268-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/270/requerimento_no.268-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE QUE EXECUTE SERVIÇOS DE PATROLAMENTO NA RUA FRANCISCO WOSCH , NO BAIRRO PEDRO WOSCH.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/271/requerimento_no.269-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/271/requerimento_no.269-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA ESTE ENCAMINHADO AO SENHOR PREFEITO MUNICIPAL, COM CÓPIA A SENHORA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA, SOLICITANDO PROVIDÊNCIAS QUANTO AO PAGAMENTO DAS RESCISÕES DOS PROFESSORES DO PSS VENCIDO EM DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/272/requerimento_no.270-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/272/requerimento_no.270-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA PRINCIPAL QUE DÁ ACESSO À LOCALIDADE DE RIO ABAIXO, PRÓXIMO A RESIDÊNCIA DO SR. JOSÉ MACHADO DA LUZ.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/273/requerimento_no.271-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/273/requerimento_no.271-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE, PARA QUE PROCEDA NO SENTIDO DE CONSTRUIR UMA  TRAVESSIA ELEVADA NA RUA DOMINGOS ALESSANDRO NODARI, EM FRENTE AO GINÁSIO DE ESPORTES</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/275/requerimento_no.272-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/275/requerimento_no.272-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EXECUTE  SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO DA RUA FLAMINGO, JARDIN ALBARANA</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/277/requerimento_no.273-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/277/requerimento_no.273-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR UMA VERIFICAÇÃO JUNTO A BOMBA D&amp;#8217;ÁGUA QUE SERVE A COMUNIDADE DA LOCALIDADE DE JACARÉ.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/278/requerimento_no.274-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/278/requerimento_no.274-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A EXECUÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA QUE LIGA AS LOCALIDADES DE LIMEIRA AO CORRIOLINHA DO AÇUNGUI.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/279/requerimento_no.275-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/279/requerimento_no.275-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR UMA VERIFICAÇÃO JUNTO A BOMBA D&amp;#8217;ÁGUA QUE SERVE A COMUNIDADE DA LOCALIDADE DE TRÊS BARRAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/280/requerimento_no.276-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/280/requerimento_no.276-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA MUNICIPAL DE DEFESA SOCIAL E TRÂNSITO, QUE VIABILIZE A IMPLANTAÇÃO DE PLACA DE ORIENTAÇÃO DE DESTINO, A SER INSTALADA DO BAIRRO MADRE, NO LUGAR CONHECIDO POR PALMEIRINHA, INDICANDO AS LOCALIDADES DE BROMADO, PINTA, CÊRRO AZUL E VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/281/requerimento_no.277-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/281/requerimento_no.277-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA MUNICIPAL DE OBRAS, QUE EXECUTE O PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA PRINCIPAL DE ACESSO A LOCALIDADE DE CAMPINA DOS BAITACAS, PROXIMIDADES DA DIVISA COM O MUNICÍPIO DE BOCAIÚVA DO SUL.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/282/requerimento_no.278-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/282/requerimento_no.278-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EM REGIME DE URGÊNCIA, PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, NA RUA: JOÃO SANTANA, BAIRRO -  VILA SÃO PEDRO, PRÓXIMO A RESIDÊNCIA DO SR. EROS FARIA.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/283/requerimento_no.279-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/283/requerimento_no.279-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE TROCA DE LÂMPADAS QUE ESTÃO QUEIMADAS DO SISTEMA DE ILUMINAÇÃO PÚBLICA  DA RUA: PEDRO OSÓRIO,  BAIRRO : BAIRRO VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/284/requerimento_no.280-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/284/requerimento_no.280-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A ELABORAÇÃO DE ESTUDOS, OBJETIVANDO A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE, NO BAIRRO BAIRRO ALTO &amp;#8211; SANTARIA.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/285/requerimento_no.281-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/285/requerimento_no.281-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EXECUTE SERVIÇOS DE ROÇADA NA ESCADARIA QUE LIGA À RUA NATAN MILDER, COM A TRAVESSA RIO BRANCO NO BAIRRO NATÂNEA.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/286/requerimento_no.282-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/286/requerimento_no.282-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA DETERMINADO À SECRETARIA DE OBRAS, QUE PROMOVA A PAVIMENTAÇÃO DO TRECHO DA RUA GUANABARA, ENTRE O COLÉGIO DOM PEDRO II, IMEDIAÇÕES DA PORTARIA NOVA DA FÁBRICA DE CIMENTO VOTORAM, ATÉ O INÍCIO DO BAIRRO TACANIÇA DOS FALCÕES, BEM COMO SEJA ANALISADA A REABERTURA DO TRÂNSITO PELA REFERIDA RUA, SAINDO NA AVENIDA ERMÍRIO DE MORAES, ONDE ATUALMENTE ENCONTRA-SE OBSTRUÍDA A PASSAGEM, MANTENDO-SE, TODAVIA, A PROIBIÇÃO DO TRÂNSITO DE CAMINHÕES EM FRENTE AO COLÉGIO, PARA SEGURANÇA DOS ALUNOS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/287/requerimento_no.283-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/287/requerimento_no.283-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, QUE PROCEDA A REFORMA, COM A COLOCAÇÃO DE NOVOS PRANCHÕES, NA PONTE SOBRE O RIO PIEDADE, NA LOCALIDADE DE PINTA, SITUADA EM FRENTE A RESIDÊNCIA DO FINADO SENHOR ANTONIO JOSÉ, QUE SERVE A COMUNIDADE DA VILA RAMOS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/288/requerimento_no.284-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/288/requerimento_no.284-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A AQUISIÇÃO DE UM CARRINHO DE TRANSLADO PARA USO EXCLUSIVO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/289/requerimento_no.285-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/289/requerimento_no.285-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO DA MUNICIPALIDADE, QUE PROCEDA A COLOCAÇÃO DE UMA FAIXA PARA TRAVESSIA DE PEDESTRES EM FRENTE À CASA LOTÉRICA, NO CENTRO DE NOSSA CIDADE, PRÓXIMO AO BANCO ITAÚ.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/290/requerimento_no.286-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/290/requerimento_no.286-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A CONSTRUÇÃO DE UMA PISTA DE SKATE, NO BOSQUE MUNICIPAL, PRÓXIMO AO PRÉDIO PREFEITURA DE RIO BRANCO DO SUL.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/291/requerimento_no.287-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/291/requerimento_no.287-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO, DA RUA Nº.TRÊS, NO BAIRRO: VILA ABRAÃO, EM FRENTE À CHÁCARA DO SADI COSTA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/292/requerimento_no.288-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/292/requerimento_no.288-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A DEVIDA SINALIZAÇÃO DAS LOMBADAS EM TODO PERÍMETRO URBANO DA CIDADE, EM ESPECIAL, NO INICIO DA  RUA ROSA ZEM NODARY, NO BAIRRO VILA VELHA.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/293/requerimento_no.289-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/293/requerimento_no.289-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE SOLICITE Á EMPRESA RESPONSÁVEL PELO ABASTECIMENTO DE ÁGUA NA REGIÃO (SANEPAR), A REVISÃO DE UMA OBRA DE ESTEIO REALIZADA NA RUA OLAVO BILAC, BAIRRO VILA VELHA, A FIM DE QUE SUA REDE DE ENCANAMENTOS PASSASSEM POR ESSE TRAJETO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/294/requerimento_no.290-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/294/requerimento_no.290-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO DA MUNICIPALIDADE, QUE PROCEDA A TROCA DE LÂMPADAS QUE ESTÃO QUEIMADAS DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA:  FRANÇA EMÍDIO DE SOUZA,  BAIRRO : JARDIM SÃO LUIZ, PRÓXIMO A VOTORAN.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/295/requerimento_no.291-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/295/requerimento_no.291-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA MUNICIPAL DE OBRAS, QUE EXECUTE OBRAS DE MANILHAMENTO, PARA ESCOAMENTO DE ESGOTO SANITÁRIO E DE ÁGUAS PLUVIAIS, ASSIM COMO O PATROLAMENTO NA RUA PASTOR VITORIO GEIA DE FARIA,  NO BAIRRO JOÃO MALTACA.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/296/requerimento_no.292-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/296/requerimento_no.292-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE SEJA EFETUADO A TROCA DE LÂMPADA DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA RAQUEL MACHADO DE JESUS, BAIRRO PAPANDUVA.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/297/requerimento_no.293-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/297/requerimento_no.293-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A IMPLANTAÇÃO DE UMA EQUIPE MÉDICA ESPECIALISTA EM PEDIATRIA, COM ATUAÇÃO 24 HORAS POR DIA NO HOSPITAL MUNICIPAL</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/298/requerimento_no.294-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/298/requerimento_no.294-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE SAÚDE, QUE VIABILIZE O ATENDIMENTO 24 HORAS NO POSTO DE SAÚDE DO BAIRRO VILA SÃO PEDRO, COM UMA AMBULÂNCIA DE PLANTÃO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/299/requerimento_no.295-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/299/requerimento_no.295-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE À SECRETARIA MUNICIPAL DE OBRAS, QUE EXECUTE A PAVIMENTAÇÃO ASFÁLTICA DA RUA DALILA CRUZ PILAR, NO BAIRRO VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/300/requerimento_no.296-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/300/requerimento_no.296-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A  TROCA DE LÂMPADAS NA RUA ESPÍRITO SANTO, BAIRRO SANTO ANTONIO, EM FRENTE A RESIDÊNCIA Nº.244.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/301/requerimento_no.297-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/301/requerimento_no.297-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE UM BANHEIRO PÚBLICO, NA PRAÇA CASTELO BRANCO, CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/302/requerimento_no.298-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/302/requerimento_no.298-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO SENHOR SECRETÁRIO DE SEGURANÇA PÚBLICA DO ESTADO DO PARANÁ, MANIFESTANDO O REPÚDIO DESTE SUBSCRITOR, DESTA CASA LEGISLATIVA, E DA POPULAÇÃO RIO-BRANQUENSE DE UM MODO GERAL, À TRANSFERÊNCIA DE DETENTOS DE OUTRAS UNIDADES PRISIONAIS PARA A CARCERAGEM DA DELEGACIA DE RIO BRANCO DO SUL, TRANSFORMANDO NOSSA DELEGACIA, JÁ PRECÁRIA, EM UM VERDADEIRO &amp;#8220;CADEIÃO&amp;#8221;, QUE ESTÁ SENDO DENOMINADO DE &amp;#8220;MINIPRESÍDIO&amp;#8221;.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/303/requerimento_no.299-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/303/requerimento_no.299-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE PRESTAR A ESTA CASA, ESCLARECIMENTOS SOBRE QUAL O MOTIVO DA TROCA DE HORÁRIO DA REUNIÃO DO GRUPO CONVIVER (MELHOR IDADE), QUE ACONTECIA NAS QUINTA FEIRAS DAS 13:00 ÀS 16:00, NO PRÉDIO DA ASSEM, E QUE PASSARÁ A SER DAS 14:00 ÀS 16:00 HORAS, OU SEJA, UMA HORA A MENOS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/304/requerimento_no.300-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/304/requerimento_no.300-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE ENCAMINHAR A ESTA CASA, NO PRAZO LEGAL, INFORMAÇÕES A RESPEITO DO DESTINO QUE FOI DADO A MÁQUINA DE CONFECÇÃO DE FRALDAS, QUE FUNCIONAVA JUNTO A CASA LAR SANTIAGO.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/305/requerimento_no.301-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/305/requerimento_no.301-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE A CONSTRUÇÃO DE UMA LOMBADA NA RUA MARTINHO PORTES DE BARROS,  NO BAIRRO VILA SÃO PEDRO,  EM FRENTE A IGREJA CONGREGAÇÃO CRISTÃ.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/306/requerimento_no.302-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/306/requerimento_no.302-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE, A ELABORAÇÃO DE ESTUDOS, OBJETIVANDO A CRIAÇÃO DE PROGRAMAS PARA O DESENVOLVIMENTO DO TURISMO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/307/requerimento_no.303-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/307/requerimento_no.303-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE AO LONGO DA RUA SETE DE ABRIL.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/308/requerimento_no.304-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/308/requerimento_no.304-2017.doc</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/309/requerimento_no.305-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/309/requerimento_no.305-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE SEJA EFETUADO PATROLAMENTO E ENSAIBRAMENTO NA ESTRADA PRINCIPAL DA MINA DE FERRO.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/310/requerimento_no.306-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/310/requerimento_no.306-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A CONSTRUÇÃO DE UMA CAIXA, DE MAIOR VOLUME, PARA DRENAGEM DE ÁGUAS PLUVIAIS, NA AVENIDA BRASIL, PRÓXIMO AO MERCADO CASTRO, EM FRENTE AO PONTO DE PARADA DE ÔNIBUS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/311/requerimento_no.307-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/311/requerimento_no.307-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A INSTALAÇÃO DO PROJETO SOCIAL DENOMINADO &amp;#8220;CASA DE CULTURA E CIDADANIA&amp;#8221; EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/312/requerimento_no.308-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/312/requerimento_no.308-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE PROMOVA A REABERTURA DO PROJETO SOCIAL DENOMINADO &amp;#8220;ARMAZÉM DA FAMÍLIA&amp;#8221; EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/313/requerimento_no.309-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/313/requerimento_no.309-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE PROMOVER AS GESTÕES QUE SE FIZEREM NECESSÁRIAS, JUNTO AO D.E.R &amp;#8211; DEPARTAMENTO DE ESTRADAS DE RODAGEM DO PARANÁ, OBJETIVANDO A INSTALAÇÃO DE UM SUPER-POSTE,  NO KM 20 DA RODOVIA DOS MINÉRIOS, BAIRRO TRANQUEIRA,  MUNICÍPIO DE ALMIRANTE TAMANDARÉ, NO LOCAL DO CRUZAMENTO DA LINHA FÉRREA.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/314/requerimento_no.310-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/314/requerimento_no.310-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA MUNICIPAL DE SAÚDE, QUE VIABILIZE A MUDANÇA DE LOCAL DE FUNCIONAMENTO DO CENTRO DE ATENDIMENTO ESPECIALIZADO (CEMAE), ATUALMENTE LOCALIZADO NA RUA PREFEITO JOSÉ PEDROSO DE MORAES.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/315/requerimento_no.311-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/315/requerimento_no.311-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A TROCA DE LÂMPADAS DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA FLAMINGO, BAIRRO JARDIM ALBARANA.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/316/requerimento_no.312-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/316/requerimento_no.312-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR SERVIÇOS DE MANUTENÇÃO DA PONTE NA LOCALIDADE CORRIOLA DOS FRANÇA.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/317/requerimento_no.313-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/317/requerimento_no.313-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, NA RUA VALDINIR DE CASTRO PORFIRIO, EM FRENTE AO Nº43, BAIRRO CENTRO ALTO.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/318/requerimento_no.314-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/318/requerimento_no.314-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE TRÊS GALERIAS AO LONGO DA ESTRADA PRINCIPAL DA LOCALIDADE DE ÁGUA BRANCA, DE MODO A DAR VAZÃO ÀS ÁGUAS DE UM RIBEIRÃO QUE CRUZA ESSA SERVIDÃO PÚBLICA EM TRÊS LOCAIS, PROVOCANDO FORTE EROSÃO, PRINCIPALMENTE EM PERÍODO CHUVOSO.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/319/requerimento_no.315-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/319/requerimento_no.315-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA, NA RUA JOÃO MALTACA, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/320/requerimento_no.316-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/320/requerimento_no.316-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, EM FRENTE A RESIDÊNCIA DE  N°.90 , NA RUA : JACARANDÁ, BAIRRO VILA NODARI 2.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/321/requerimento_no.317-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/321/requerimento_no.317-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, EM FRENTE A RESIDÊNCIA DE N°. 42,  NA RUA JATOBÁ, BAIRRO VILA NODARI 2.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/322/requerimento_no.318-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/322/requerimento_no.318-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A INSTALAÇÃO DE LOMBADAS NA EXTENSÃO DA RUA ANTONIO ELIAS, EM ESPECIAL NO TRECHO EM FRENTE Á RESIDÊNCIA DO SENHOR MARIO VAZ, NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/323/requerimento_no.319-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/323/requerimento_no.319-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE PROCEDA A MANUTENÇÃO, ATRAVÉS DE MAQUINAS MOTONIVELADORAS (PATROLAS), DA RUA ANTÔNIO BONFIM, LOCALIZADA NO BAIRRO MADRE.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/324/requerimento_no.320-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/324/requerimento_no.320-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A SINALIZAÇÃO, ATRAVÉS DE PLACAS OU OUTROS MEIOS, QUE PROÍBA O ESTACIONAMENTO EM UM DOS LADOS DAS RUAS TROPEIRO LAURINDO RIBAS DE BONFIM E ROSA ZEN NODARI, NO BAIRRO VILA VELHA.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/325/requerimento_no.321-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/325/requerimento_no.321-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A PERFURAÇÃO E A ADEQUADA INSTALAÇÃO DE UM POÇO ARTESIANO NA LOCALIDADE DE JACARÉ DA RIBEIRA.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/326/requerimento_no.322-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/326/requerimento_no.322-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, REPAROS NO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA BENJAMIN COSTA, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/327/requerimento_no.323-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/327/requerimento_no.323-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EFETUE A INSTALAÇÃO DE UMA REDE DE ÁGUA, LIGANDO A LOCALIDADE  DE TRÊS BARRAS ATÉ O CEMITÉRIO RIBEIRINHA, AMBAS SITUADAS NA LOCALIDADE DE RIBEIRINHA.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/328/requerimento_no.324-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/328/requerimento_no.324-2017.doc</t>
   </si>
   <si>
     <t>REQUEREM À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, NOS TERMOS DO DISPOSTO NO INCISO I, § 1º DO ARTIGO 141, DO REGIMENTO INTERNO, REGIME DE URGÊNCIA, COM A DISPENSA DE EXIGÊNCIAS REGIMENTAIS, NA APRECIAÇÃO E DELIBERAÇÃO DOS PROJETOS DE LEI NºS.015, 016 E 018/2017, DE AUTORIA DO EXECUTIVO MUNICIPAL, DE MODO QUE ALUDIDAS MATÉRIAS SEJAM DELIBERADAS EM UMA ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/329/requerimento_no.325-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/329/requerimento_no.325-2017.doc</t>
   </si>
   <si>
     <t>REQUEREM À MESA, APÓS DELIBERAÇÃO DO PLENÁRIO, NOS TERMOS DO DISPOSTO NO INCISO I, § 1º DO ARTIGO 141, DO REGIMENTO INTERNO, REGIME DE URGÊNCIA, COM A DISPENSA DE EXIGÊNCIAS REGIMENTAIS, NA APRECIAÇÃO E DELIBERAÇÃO DO PROJETO DE LEI Nº.017/2017, DE AUTORIA DO EXECUTIVO MUNICIPAL, DE MODO QUE ALUDIDA MATÉRIA SEJA DELIBERADA EM UMA ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/330/requerimento_no.326-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/330/requerimento_no.326-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE, PARA QUE SEJA EXECUTADO OBRAS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA ANTÔNIO COSTA, NO BAIRRO MADRE</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/331/requerimento_no.327-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/331/requerimento_no.327-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL,  QUE DETERMINE A CONSTRUÇÃO DE CALÇADAS EM TODA A EXTENSÃO DA AVENIDA MANOEL MULLER DE SIQUEIRA, INICIANDO NAS PALMEIRINHAS ATÉ O POSTO DE SAÚDE DA VILA SÃO PEDRO</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/332/requerimento_no.328-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/332/requerimento_no.328-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA, NA CONTINUAÇÃO DA RUA JOÃO ALVES VIANA, BAIRRO NOSSA SENHORA DE FÁTIMA</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/333/requerimento_no.329-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/333/requerimento_no.329-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE QUE SEJA EXECUTADO SERVIÇO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA PROFESSORA ALINE PORFÍRIO, NO BAIRRO NOSSA SENHORA DE FÁTIMA</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/334/requerimento_no.330-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/334/requerimento_no.330-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A TROCA DE LÂMPADAS DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA JOSÉ VALDEMAR WOSCH, BAIRRO PEDRO WOSCH, EM FRENTE AOS NÚMEROS PREDIAIS, 37 E 52.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/335/requerimento_no.331-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/335/requerimento_no.331-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A EXECUÇÃO DE SERVIÇOS DE LIMPEZA NO ANTIGO POÇO ARTESIANO LOCALIZADO NO BAIRRO VILA VELHA.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/336/requerimento_no.332-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/336/requerimento_no.332-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAS NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE LOMBADAS NA RUA JOÃO SANTANA E PEDRO OZÓRIO, AMBAS NO BAIRRO DA VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/337/requerimento_no.333-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/337/requerimento_no.333-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A  TROCA DE LÂMPADAS QUE ENCONTRAM-SE QUEIMADAS, NO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA PEDRO OZÓRIO, NO BAIRRO DA VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/338/requerimento_no.334-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/338/requerimento_no.334-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A INSTALAÇÃO DE UM  REDUTOR DE VELOCIDADE NA RUA:  NOSSA SENHORA DO AMPARO, NO TRECHO COMPREENDIDO ENTRE O TRANSPORTES BONTORIM E  A ESCOLA PIMPOLINHOS</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/339/requerimento_no.335-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/339/requerimento_no.335-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO DA MUNICIPALIDADE, QUE PROCEDA A TROCA DE LÂMPADAS QUE ENCONTRAM-SE QUEIMADAS, EM QUATRO POSTES DO SISTEMA DE ILUMINAÇÃO PÚBLICA DAS RUAS: UM, DOIS E TRÊS,  BAIRRO: SANTARIA, AO LADO DO CENTRO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/340/requerimento_no.336-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/340/requerimento_no.336-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DA TROCA DE LÂMPADA NA RUA: TEÓFILO OTONI, BAIRRO : TACANIÇA DOS FALCÕES.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/341/requerimento_no.377-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/341/requerimento_no.377-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR  AO ÓRGÃO DA MUNICIPALIDADE,  A EXECUÇÃO DE SERVIÇOS DE TROCA DE LÂMPADAS QUE ESTÃO QUEIMADAS DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA:  BELMIRO GOUVEIA,  BAIRRO : TACANIÇA DOS FALCÕES.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/342/requerimento_no.338-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/342/requerimento_no.338-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE SE REALIZE A IMPLANTAÇÃO DE ESPECIFICAÇÕES NAS PLACAS DE SINALIZAÇÃO DAS VAGAS DE CARGA E DESCARGA, TENDO EM VISTA QUE AS MESMAS DEVEM EXPLICITAR QUE TAIS VAGAS SÃO DESTINADAS À CARGA E DESCARGA APENAS EM HORÁRIOS COMERCIAIS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/343/requerimento_no.339-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/343/requerimento_no.339-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA UMA OBRA DE AMPLIAÇÃO NO HOSPITAL MUNICIPAL DA CIDADE.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/344/requerimento_no.340-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/344/requerimento_no.340-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A SUBSTITUIÇÃO DAS MANILHAS DE 40 PARA MANILHAS DE 80, EM UM BUEIRO LOCALIZADO NA ESTRADA PRINCIPAL DE ACESSO A LOCALIDADE DE RIBEIRA DOS COSTA.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/345/requerimento_no.341-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/345/requerimento_no.341-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A IMPLANTAÇÃO DE UMA LOMBADA, EM FRENTE A RESIDÊNCIA Nº.377, E A CONSTRUÇÃO DE 45 M DE MEIO FIO E 10 M DE MEIO FIO REBAIXADO, EM TODA A EXTENSÃO DA RUA CAPIRUZINHO, BAIRRO NODARI 2,  SENTIDO MINA FERRO.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/346/requerimento_no.342-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/346/requerimento_no.342-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA A PAVIMENTAÇÃO DE UMA EXTENSÃO DE APROXIMADAMENTE 400 METROS DA RUA ENGENHEIRO NELSON PINI, NO BAIRRO SÃO LUIZ, COMO REFERÊNCIA, NÚMERO PREDIAL 1231. BEM COMO, SE FAZ NECESSÁRIA A MANUTENÇÃO DA REDE DE ESGOTO QUE PASSA PELA REFERIDA RUA, QUE ENCONTRA-SE Á CÉU ABERTO.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/347/requerimento_no.343-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/347/requerimento_no.343-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE ESPORTES, QUE PROCEDA NO SENTIDO DE ELABORAR OS ESTUDOS E PROCEDIMENTOS QUE SE FIZEREM NECESSÁRIOS, OBJETIVANDO O APROVEITAMENTO DE UMA ÁREA DE TERRENO, DE PROPRIEDADE DO MUNICÍPIO DE RIO BRANCO DO SUL, LOCALIZADA JUNTO À PLANTA Nº.01, BAIRRO SANTARIA, CONHECIDA COMO &amp;#8220;LOTEAMENTO BRUNING&amp;#8221;, COMPREENDIDA PELOS LOTES B1-77, B1-78 E B1-83, PARA A CONSTRUÇÃO DE UMA CANCHA DE FUTEBOL E OUTRA DE VÔLEI DE AREIA.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/348/requerimento_no.344-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/348/requerimento_no.344-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EM REGIME DE URGÊNCIA, PROCEDA A CONSTRUÇÃO DE UMA ROTATÓRIA NO ENTRONCAMENTO DAS RUAS: BORGES DE MEDEIROS, COM SETE DE ABRIL E DOMINGOS DE FARIA, NO  BAIRRO VILA VELHA.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/349/requerimento_no.345-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/349/requerimento_no.345-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE MANILHAMENTO DA REDE DE ESGOTO  DA RUA: ANA NOVAK,  BAIRRO: LASANTA.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/350/requerimento_no.346-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/350/requerimento_no.346-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA OBRAS DE ALARGAMENTO E MELHORIAS EM SEU LEITO, DA ESTRADA QUE LIGA O MUNICÍPIO DE RIO BRANCO DO SUL AO MUNICÍPIO DE BOCAIÚVA DO SUL.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/351/requerimento_no.347-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/351/requerimento_no.347-2017.doc</t>
   </si>
   <si>
     <t>REQUEREM À MESA, APÓS DELIBERAÇÃO DO PLENÁRIO, NOS TERMOS DO DISPOSTO NO INCISO I, § 1º DO ARTIGO 141, DO REGIMENTO INTERNO, REGIME DE URGÊNCIA, COM A DISPENSA DE EXIGÊNCIAS REGIMENTAIS, NA APRECIAÇÃO E DELIBERAÇÃO DO PROJETO DE LEI Nº.019/2017, DE AUTORIA DO EXECUTIVO MUNICIPAL, DE MODO QUE ALUDIDA MATÉRIA SEJA DELIBERADA EM UMA ÚNICA DISCUSSÃO E VOTAÇÃO, NA SESSÃO PLENÁRIA ORDINÁRIA A SER REALIZADA NESTA CASA EM DATA DE 09 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/352/requerimento_no.348-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/352/requerimento_no.348-2017.doc</t>
   </si>
   <si>
     <t>REQUEREM À MESA, APÓS DELIBERAÇÃO DO PLENÁRIO, NOS TERMOS DO DISPOSTO NO INCISO I, § 1º DO ARTIGO 141, DO REGIMENTO INTERNO, REGIME DE URGÊNCIA, COM A DISPENSA DE EXIGÊNCIAS REGIMENTAIS, NA APRECIAÇÃO E DELIBERAÇÃO DO PROJETO DE LEI Nº.020/2017, DE AUTORIA DA MESA DIRETORA, DE MODO QUE ALUDIDA MATÉRIA SEJA DELIBERADA EM UMA ÚNICA DISCUSSÃO E VOTAÇÃO, NA SESSÃO PLENÁRIA ORDINÁRIA A SER REALIZADA NESTA CASA EM DATA DE 09 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/353/requerimento_no.349-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/353/requerimento_no.349-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA A PAVIMENTAÇÃO DA RUA VITÓRIO DIAS, COM UMA EXTENSÃO DE 200 METROS, NO BAIRRO JARDIM PAPANDUVA.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/354/requerimento_no.350-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/354/requerimento_no.350-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE PROCEDA A IMPLANTAÇÃO DE UMA SINALIZAÇÃO ADEQUADA PARA A TRAVESSIA DE PEDESTRES (FAIXA DE PEDESTRES), NA RUA BELMIRO GOUVEIA, NO BAIRRO TACANIÇA DOS FALCÕES, MAIS PRECISAMENTE EM FRENTE À EMEIF BENJAMIN CONSTANT, NÚMERO PREDIAL, 260.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/355/requerimento_no.351-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/355/requerimento_no.351-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, QUE PROCEDA A MANUTENÇÃO NECESSÁRIA EM DOIS BUEIROS NA ESTRADA DE LIGA AS LOCALIDADES DE CAMPINA DOS BAITACAS E CAPIRU DOS EPIFÂNIOS,  BEM COMO DÁ ACESSO À ESTRADA DO TIGRE._x000D_
 					DO MESMO MODO, PEDE-SE A MANUTENÇÃO TAMBÉM DE OUTRO BUEIRO NA ESTRADA QUE LIGA AS LOCALIDADES DE BARRINHA E SANTANA DOS BENATO E DÁ ACESSO AO MUNICÍPIO DE BOCAIÚVA DO SUL.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>Clayton Costa Rosa, Dinarte Pedroso, Joel Coutinho, Marquinhos Santana, Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/356/requerimento_no.352-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/356/requerimento_no.352-2017.doc</t>
   </si>
   <si>
     <t>REQUEREM À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, NA FORMA REGIMENTAL, SEJA RETIRADA A URGÊNCIA EM RELAÇÃO AO PROJETO Nº 014/2017, QUE REGULA A PRESTAÇÃO DE SERVIÇOS PÚBLICOS MUNICIPAIS DE TRANSPORTE COLETIVO, NA FORMA DO INCISO V, DO ARTIGO 30, DA CONSTITUIÇÃO FEDERAL E CONSOANTE ÀS NORMAS GERAIS ESTIPULADAS PELA LEI FEDERAL DE CONCESSÕES EM PERMISSÕES DE SERVIÇOS PÚBLICOS &amp;#8211; LEI FEDERAL 8.987/95, BEM COMO REGULAMENTANDO OS ARTIGOS 8º, VI, E 74, XIX DA LEI ORGÂNICA DO MUNICÍPIO DE RIO BRANCO DO SUL &amp;#8211; ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/357/requerimento_no.353-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/357/requerimento_no.353-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS QUE ELABORE ESTUDOS PARA COLOCAÇÃO DE UMA RAMPA DE ACESSO NO PRÉDIO DA PREFEITURA MUNICIPAL DE RIO BRANCO DO SUL.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/358/requerimento_no.354-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/358/requerimento_no.354-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA RESPONSÁVEL, QUE EXECUTE OBRAS DE RECUPERAÇÃO, COM A DEVIDA MANUTENÇÃO, BEM COMO A CONSTRUÇÃO DE MURO JUNTO AO CEMITÉRIO DA LOCALIDADE DE CANTA GALO.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/359/requerimento_no.355-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/359/requerimento_no.355-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA A MANUTENÇÃO, ATRAVÉS DE MÁQUINAS MOTONIVELADORAS (PATROLAS), DAS ESTRADAS PRINCIPAIS DAS LOCALIDADES DA CAMPINA DOS PINTOS, POÇINHO, LAVRA E PINHAL.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/360/requerimento_no.356-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/360/requerimento_no.356-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, QUE EXECUTE UMA OPERAÇÃO TAPA BURACOS NO INICIO DA RUA: RODRIGUES ALVES, LOCALIZADA NO BAIRRO TACANIÇA DOS FALCÕES.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/361/requerimento_no.357-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/361/requerimento_no.357-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EM REGIME DE URGÊNCIA, PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, NA RUA: GERMANO LEÃO PACIORNIK, BAIRRO - NATANÊA, EM FRENTE AO RESTAURANTE DA ROSE.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/362/requerimento_no.358-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/362/requerimento_no.358-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL,  JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA A MANUTENÇÃO E MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA QUATRO, NO BAIRRO NODARI II, ATRAVÉS DA INSTALAÇÃO DE UMA HASTE PARA ILUMINAÇÃO NO POSTE LOCALIZADO NA REFERIDA RUA.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/363/requerimento_no.359-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/363/requerimento_no.359-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA A MANUTENÇÃO E MELHORIAS NA ILUMINAÇÃO PÚBLICA DA AV. ARAUCÁRIA, NO BAIRRO NODARI II, ATRAVÉS DA INSTALAÇÃO DE DUAS HASTES PARA ILUMINAÇÃO NOS POSTES PRÓXIMOS AO NÚMERO PREDIAL 263.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/364/requerimento_no.360-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/364/requerimento_no.360-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE SEJA FEITA A TROCA DE LÂMPADAS NA RUA DOMINGOS DE FARIA, EM FRENTE A CASA DAS SENHORAS IRENE E LEOCADIA.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/365/requerimento_no.361-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/365/requerimento_no.361-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE SEJA FEITA A TROCA DE LÂMPADA NA RUA NOSSA SENHORA DO AMPARO, EM FRENTE A CASA DO SENHOR ERMIS.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/366/requerimento_no.362-2017_mSKiiku.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/366/requerimento_no.362-2017_mSKiiku.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A TROCA DE LÂMPADAS NA RUA DOMINGOS DE FARIA, EM FRENTE A RESIDÊNCIA DOS SENHORES ERNANI BOUTIM E DR. NAUEF.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/367/requerimento_no.363-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/367/requerimento_no.363-2017.doc</t>
   </si>
   <si>
     <t>REQUEREM À MESA, APÓS DELIBERAÇÃO DO PLENÁRIO, NOS TERMOS DO DISPOSTO NO INCISO I, § 1º DO ARTIGO 141, DO REGIMENTO INTERNO, REGIME DE URGÊNCIA, COM A DISPENSA DE EXIGÊNCIAS REGIMENTAIS, NA APRECIAÇÃO E DELIBERAÇÃO DO PROJETO DE LEI Nº.022/2017, DE AUTORIA DA MESA DIRETORA, DE MODO QUE ALUDIDA MATÉRIA SEJA DELIBERADA EM UMA ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/368/requerimento_no.364-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/368/requerimento_no.364-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO, QUE DETERMINE A COLOCAÇÃO DE PLACA DE PROIBIDO ESTACIONAR E A PINTURA DE FAIXA AMARELA EM UMA DAS LATERAIS DAS RUAS AÇUNGUI E SETE DE ABRIL, BEM COMO SEJA PROCEDIA A DEVIDA FISCALIZAÇÃO PARA O CUMPRIMENTO DESSA DETERMINAÇÃO.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/369/requerimento_no.365-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/369/requerimento_no.365-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROCEDA A MANUTENÇÃO E MELHORIAS, NAS CALÇADAS DA RUA DOMINGOS DE FARIA, EM ESPECIAL PRÓXIMO AO NÚMERO PREDIAL 183, TRECHO QUE SE ENCONTRA EM PIORES CONDIÇÕES.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/370/requerimento_no.366-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/370/requerimento_no.366-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE TROCA DE LÂMPADAS QUE ESTÃO QUEIMADAS, DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA: EPITÁCIO PESSOA, ESQUINA  COM RUA: SETE DE ABRIL,  BAIRRO: PAPANDUVA.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/371/requerimento_no.367-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/371/requerimento_no.367-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO, DA RUA : RORAIMA, BAIRRO : SANTO ANTÔNIO,  PRÓXIMO AO NAMASTÊ.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/372/requerimento_no.368-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/372/requerimento_no.368-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, PARA EXECUTE A TROCA DE LÂMPADAS NA RUA CARLOS BRANDT, EM FRENTE A RESIDÊNCIA DA SENHORA DIVA.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/373/requerimento_no.369-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/373/requerimento_no.369-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE QUE PROCEDA NO SENTIDO DE EXECUTAR SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA QUE LIGA A RODOVIA DOS MINÉRIOS A LOCALIDADE DO TEOTÔNIO.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/374/requerimento_no.370-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/374/requerimento_no.370-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS NA MANUTENÇÃO NA RUAA RUA MANOEL BORGES DE MACEDO, BAIRRO TIRIRICA.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/375/requerimento_no.371-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/375/requerimento_no.371-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE, QUE EXECUTE OBRAS DE REVITALIZAÇÃO DA PRAÇA CASTELO BRANCO E A COLOCAÇÃO DE BANCOS E FLOREIRAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/376/requerimento_no.372-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/376/requerimento_no.372-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE QUE PROCEDA A TROCA DE LÂMPADA E MANUTENÇÃO DO POSTE EM FRENTE A RESIDÊNCIA Nº.146 NA RUA ALTAMIR ABRÃO, NO BAIRRO JARDIM PARAÍSO.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/377/requerimento_no.373-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/377/requerimento_no.373-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE, QUE PROCEDA O PATROLAMENTO E ENSAIBRAMENTO DA  ESTRADA DE ACESSO AS LOCALIDADES DE LANCINHA E LIMOEIRO .</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/378/requerimento_no.374-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/378/requerimento_no.374-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE A SECRETARIA MUNICIPAL DE SAÚDE, QUE PROCEDA A IMPLANTAÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NO BAIRRO SANTA TEREZINHA E NO BAIRRO NODARI 2.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/379/requerimento_no.375-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/379/requerimento_no.375-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A EXTENSÃO DA ROTA DO TRANSPORTE ESCOLAR DOS ALUNOS DO BAIRRO NODARI II ATÉ O CMEI JUELI COSTA POLONHA, DE MODO A BENEFICIAR MAIS CRIANÇAS COM TAL SERVIÇO.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/380/requerimento_no.376-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/380/requerimento_no.376-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA NO SENTIDO DE PROMOVER A ORDENAÇÃO NUMÉRICA PREDIAL, EM ORDEM CRESCENTE, DE TODAS AS RUAS DO BAIRRO VILA ABRÃO.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/381/requerimento_no.377-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/381/requerimento_no.377-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SUBSTITUIÇÃO DAS LÂMPADAS QUE ENCONTRAM-SE QUEIMADAS NO SISTEMA DE ILUMINAÇÃO PÚBLICA DA AVENIDA ERMÍRIO DE MORAES.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/382/requerimento_no.378-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/382/requerimento_no.378-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROMOVA O ORDENAMENTO NUMÉRICO PREDIAL, EM ORDEM CRESCENTE, DE TODAS AS RUAS DO BAIRRO JARDIM ALBARANA.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/383/requerimento_no.379-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/383/requerimento_no.379-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROMOVA O ORDENAMENTO NUMÉRICO PREDIAL, EM ORDEM CRESCENTE, DE TODAS AS RUAS DO BAIRRO SANTARIA.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/384/requerimento_no.380-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/384/requerimento_no.380-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA AÇÕES DE MELHORIA NA ILUMINAÇÃO DO BOSQUE MUNICIPAL.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/385/requerimento_no.381-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/385/requerimento_no.381-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A CONSTRUÇÃO DE GALERIAS FLUVIAIS OU A COLOCAÇÃO DE MANILHAS NO RIO TACANIÇA, AO LADO DA RUA BOM JESUS, O QUAL POSSUI APROXIMADAMENTE 90 METROS. BEM COMO PROMOVER A CONTENÇÃO NAS LATERAIS DO REFERIDO RIO.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/386/requerimento_no.382-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/386/requerimento_no.382-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A MANUTENÇÃO DA CANCHA DO BAIRRO JARDIM PARAÍSO, ATRAVÉS DA COLOCAÇÃO DE AREIA E TELAS.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/387/requerimento_no.383-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/387/requerimento_no.383-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA AÇÕES A FIM DE QUE O SUPER-POSTE LOCALIZADO NO BAIRRO TACANIÇA DOS FALCÕES SEJA RELIGADO E QUE RECEBA AS DEVIDAS MANUTENÇÕES.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/388/requerimento_no.384-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/388/requerimento_no.384-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE A ELABORAÇÃO DE ESTUDOS, PARA A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO JARDIM PARAÍSO.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/389/requerimento_no.385-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/389/requerimento_no.385-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE, QUE EXECUTE SERVIÇOS DE ROÇADA DAS LATERAIS DAS ESTRADAS DA ZONA RURAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/390/requerimento_no.386-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/390/requerimento_no.386-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE A ELABORAÇÃO DE ESTUDOS, PARA A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/391/requerimento_no.387-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/391/requerimento_no.387-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA: FRANCISCO COSTA ROSA,  NO  BAIRRO: JARDIM  SÃO LUIZ, PRÓXIMO A VOTORAN.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/392/requerimento_no.388-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/392/requerimento_no.388-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA NO SENTIDO DE CONSTRUIR UMA LOMBADA NA RUA JOSE ALVES OSÓRIO, EM FRENTE AO Nº134, NO BAIRRO JARDIM PARAÍSO</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/393/requerimento_no.389-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/393/requerimento_no.389-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA:  ANTÔNIO COSTA, NO  BAIRRO: MADRE, PRÓXIMO AO CAMPO DA MADRE.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/394/requerimento_no.390-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/394/requerimento_no.390-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA AÇÕES A FIM DE CONSTRUIR UM PARQUE DE DIVERSÕES NO BAIRRO TACANIÇA DOS FALCÕES.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/395/requerimento_no.391-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/395/requerimento_no.391-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A AQUISIÇÃO DE UM GERADOR DE ENERGIA ELÉTRICA PARA O HOSPITAL MUNICIPAL DE RIO BRANCO DO SUL.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/396/requerimento_no.392-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/396/requerimento_no.392-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO TACANIÇA DOS NAZÁRIOS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/397/requerimento_no.393-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/397/requerimento_no.393-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA AÇÕES PARA REFORMA DA CANCHA DE ESPORTES NA ESCOLA DO BAIRRO SANTARIA.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/398/requerimento_no.394-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/398/requerimento_no.394-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A EXECUÇÃO DE SERVIÇOS DE REFORMA NAS CALÇADAS DO CENTRO DE NOSSA CIDADE, PRINCIPALMENTE NA RUA CEL CARLOS PIOLI, EM FRENTE A COLÉGIO MANOEL BORGES.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/399/requerimento_no.395-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/399/requerimento_no.395-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A INSTALAÇÃO DE DUAS HASTES COM LUMINÁRIA NA RUA ANTÔNIO FIORESE ,EM FRENTE A RESIDÊNCIA  Nº 2406, SENTIDO INTERIOR.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/400/requerimento_no.396-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/400/requerimento_no.396-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA O PATROLAMENTO DA RUA ANTÔNIO  FIORESE.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/401/requerimento_no.397-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/401/requerimento_no.397-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA O PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA VICINAL, QUE INICIA NA ESTRADA PRINCIPAL DE POÇO BONITO, PROXIMIDADES DA PROPRIEDADE DA FAMÍLIA DO FINADO ZERZO MACHADO, PASSANDO PELA PROPRIEDADE DO SENHOR JOÃO GERÔNIMO.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/402/requerimento_no.398-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/402/requerimento_no.398-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA RESPONSÁVEL, PARA QUE PROMOVA A CONSTRUÇÃO DE UMA COBERTURA PARA O PONTO DE ÔNIBUS EXISTENTE NA RUA BELMIRO GOUVEIA, NO BAIRRO TACANIÇA DOS FALCÕES, PRÓXIMO AO NÚMERO PREDIAL 132.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/403/requerimento_no.399-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/403/requerimento_no.399-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA OU ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE SEJAM EFETUADAS OBRAS DE LIGAÇÃO ENTRE OS BAIRROS TACANIÇA DOS FALCÕES E VILA RICARDA.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/404/requerimento_no.400-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/404/requerimento_no.400-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA OU ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROMOVA A AQUISIÇÃO E INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA LOCALIDADE DE TACANIÇA DOS COSTA.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/405/requerimento_no.401-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/405/requerimento_no.401-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A TROCA DE TODAS AS LÂMPADAS DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA CARLOS BRANDT, BAIRRO TIRIRICA.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/406/requerimento_no.402-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/406/requerimento_no.402-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, NA RUA DOMINGOS DE FARIA, PRÓXIMO A RESIDÊNCIA DO SENHOR AGENOR CUNICO.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/407/requerimento_no.403-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/407/requerimento_no.403-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE TOME AS PROVIDÊNCIAS QUE SE FIZEREM NECESSÁRIAS, PARA A AQUISIÇÃO DE UM APARELHO PARA MAMOGRAFIA</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/408/requerimento_no.404-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/408/requerimento_no.404-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA OU ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROMOVA A AQUISIÇÃO DE UM FOGÃO INDUSTRIAL PARA A CAPELA MORTUÁRIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/409/requerimento_no.405-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/409/requerimento_no.405-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE, QUE PROMOVA AS AÇÕES QUE SE FIZEREM NECESSÁRIAS JUNTO A SECRETARIA DE ESTADO DO DESENVOLVIMENTO URBANO (SEDU), DE MODO A VIABILIZAR A LIBERAÇÃO DE RECURSOS AO NOSSO MUNICÍPIO, PARA A IMPLANTAÇÃO DE UM CENTRO DA JUVENTUDE E DA CRIANÇA, NO BAIRRO VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/410/requerimento_no.406-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/410/requerimento_no.406-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE À SECRETARIA MUNICIPAL DE SAÚDE, QUE PROMOVA A REALIZAÇÃO DE EXAMES OFTALMOLÓGICO NOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO, PELO MENOS UMA VEZ AO ANO.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/411/requerimento_no.407-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/411/requerimento_no.407-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EM REGIME DE URGÊNCIA, PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, EM FRENTE A RESIDÊNCIA DA SRA. FRANCIELE CORDEIRO, NA RUA: RUBENS CELSO ARMSTRONG, BAIRRO - JHONSON, PRÓXIMO AO TEMPLO MASSÔNICO.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/412/requerimento_no.408-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/412/requerimento_no.408-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EM REGIME DE URGÊNCIA, PROCEDA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, EM FRENTE A RESIDÊNCIA DO SR. CLAUDINEI MOURA, SITUADA À RUA: DAS ANDORINHAS, 397,  BAIRRO: N.SRA. DE FÁTIMA &amp;#8211; PRÓXIMO AO PET SHOP CIA DO PET.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/413/requerimento_no.409-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/413/requerimento_no.409-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE SEJA EFETUADO LIMPEZAS, BEM COMO DEMAIS MANUTENÇÕES NOS CEMITÉRIOS DAS LOCALIDADES DE BROMADO E BOQUEIRÃO DA SERRA.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/414/requerimento_no.410-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/414/requerimento_no.410-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAS NO SENTIDO DE DETERMINAR À SECRETARIA DE OBRAS, QUE EXECUTE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA: OTILIO STEVAO VELOSO.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/415/requerimento_no.411-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/415/requerimento_no.411-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA DE OBRAS, QUE EXECUTE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA DA RUA: IRENE OZÓRIO MATHIAS, NO BAIRRO VILA VELHA.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/416/requerimento_no.412-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/416/requerimento_no.412-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE QUE SEJA DETERMINADO A SECRETARIA MUNICIPAL DE OBRAS, QUE VIABILIZE A IMPLANTAÇÃO DE UMA LOMBADA NA RUA MANOEL MULLER DE SIQUEIRA,  NO BAIRRO MADRE (EM FRENTE A CASA DE Nº 205).</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/417/requerimento_no.413-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/417/requerimento_no.413-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, QUE VIABILIZE A ROÇADA DAS LATERAIS E O PATROLAMENTO DO LEITO DA ESTRADA PRINCIPAL NA LOCALIDADE DE ÁGUA BRANCA.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/418/requerimento_no.414-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/418/requerimento_no.414-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE, QUE PROCEDA O PATROLAMENTO E ENSAIBRAMENTO DAS ESTRADAS QUE LIGAM AO CEMITÉRIO DAS LOCALIDADES DE BROMADO E  AÇUNGUI</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/419/requerimento_no.415-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/419/requerimento_no.415-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE AO ÓRGÃO COMPETENTE, QUE PROCEDA A COLOCAÇÃO DE RELÓGIO, FLOREIRAS E BANCOS DE PRAÇA, NA ANTIGA ROTATÓRIA EM FRENTE DO BANCO ITAÚ</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/420/requerimento_no.416-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/420/requerimento_no.416-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A EXECUÇÃO DE SINALIZAÇÃO HORIZONTAL, COM A PINTURA DE FAIXA DE PEDESTRES SOBRE AS LOMBADAS E TAMBÉM A COLOCAÇÃO PLACAS DE IDENTIFICAÇÃO, NA AVENIDA ERMÍRIO DE MORAES, BAIRRO: JARDIM SÃO LUIZ,  PRÓXIMO A VOTARAN.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/421/requerimento_no.417-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/421/requerimento_no.417-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO DA MUNICIPALIDADE, QUE EXECUTE UM RECUO NA CALÇADA, EM TORNO DE 1,5 METRO, NA RUA: SETE DE ABRIL, EM FRENTE AO Nº. 365, EM FRENTE AO SALÃO DO MARCELO, BAIRRO: PAPANDUVA,  PRÓXIMO A PANIFICADORA MEU SONHO.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/422/requerimento_no.418-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/422/requerimento_no.418-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE ROÇADA DAS LATERAIS E PINTURA EM GERAL NO MEIO-FIO, NA RUA: FRANÇA EMÍDIO DE SOUZA, BAIRRO: JARDIM SÃO LUIZ, PRÓXIMO A VOTORAN.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/423/requerimento_no.419-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/423/requerimento_no.419-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, QUE PROCEDA A EXECUÇÃO DE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO, NA RUA EURIDES MALTACA, BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/424/requerimento_no.420-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/424/requerimento_no.420-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A PROCURADORIA JURÍDICA DO MUNICÍPIO, QUE PROCEDA A ANÁLISE DO ANTEPROJETO DE LEI QUE A ESTE ANEXAMOS, QUE PROPÕE ALGUMAS MODIFICAÇÕES NO TEXTO DA LEI MUNICÍPAL Nº.948/2010, QUE INSTITUIU TRATAMENTO DIFERENCIADO E FAVORECIDOS AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE. _x000D_
                				SÃO VÁRIAS AS MODIFICAÇÕES SUGERIDAS POR TÉCNICOS DO ESCRITÓRIO LOCAL DO SEBRAE, NO SENTIDO DE APRIMORAR ESSA LEI. DENTRE ESSAS, SUGERE QUE SEJA COLOCADO NO SEU TEXTO, A ISENÇÃO DE TAXA DE ABERTURA,  LICENÇA SANITÁRIA E RENOVAÇÃO ANUAL DO ALVARÁ, RELATIVAMENTE AO MICROEMPREENDOR INDIVIDUAL MEI, SENDO QUE NESTE CASO, HAVERÁ NECESSIDADE DE ALTERAR TAMBÉM O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/425/requerimento_no.421-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/425/requerimento_no.421-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A PROCURADORIA JURÍDICA DO MUNICÍPIO, QUE PROCEDA A ANÁLISE DO ANTEPROJETO DE LEI QUE A ESTE ANEXAMOS, QUE PROPÕE ALGUMAS MODIFICAÇÕES NO TEXTO DA LEI MUNICIPAL Nº.948/2010, QUE INSTITUIU TRATAMENTO DIFERENCIADO E FAVORECIDOS AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE. _x000D_
                				SÃO VÁRIAS AS MODIFICAÇÕES SUGERIDAS POR TÉCNICOS DO ESCRITÓRIO LOCAL DO SEBRAE, NO SENTIDO DE APRIMORAR ESSA LEI. DENTRE ESSAS, SUGERE QUE SEJA INSERIDO NO SEU TEXTO, A ISENÇÃO DE TAXA DE ABERTURA,  LICENÇA SANITÁRIA E RENOVAÇÃO ANUAL DO ALVARÁ, RELATIVAMENTE AO MICROEMPREENDOR INDIVIDUAL MEI, SENDO QUE NESTE CASO, HAVERÁ NECESSIDADE DE ALTERAR TAMBÉM O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/426/requerimento_no.422-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/426/requerimento_no.422-2017.doc</t>
   </si>
   <si>
     <t>REQUEREM À MESA, APÓS DELIBERAÇÃO DO PLENÁRIO, NOS TERMOS DO DISPOSTO NO INCISO I, § 1º DO ARTIGO 141, DO REGIMENTO INTERNO, REGIME DE URGÊNCIA, COM A DISPENSA DE EXIGÊNCIAS REGIMENTAIS, NA APRECIAÇÃO E DELIBERAÇÃO DAS SEGUINTES MATÉRIAS: PROJETO DE LEI NºS.032/2017 DE AUTORIA DA MESA DIRETORA E PROJETOS DE LEI NºS.033 E 034/2017, DE AUTORIA DO EXECUTIVO MUNICIPAL, DE MODO QUE ALUDIDAS MATÉRIAS SEJAM DELIBERADAS EM UMA ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/427/requerimento_no.423-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/427/requerimento_no.423-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA ESTE ENCAMINHADO À GERÊNCIA DA AGÊNCIA DOS CORREIOS LOCAL, PARA QUE DETERMINE A RETOMADA DOS SERVIÇOS DE ENTREGA DE CORRESPONDÊNCIAS EM DOMICILIO, QUE ENCONTRAM-SE SUSPENSOS, NOS SEGUINTES BAIRROS: NATÂNEA, NOSSA SENHORA DE FÁTIMA, CENTRO ALTO, BAIRRO JOHNSSON, SÃO LUIS 1, SÃO LUIS 2, ALTO DO PRESTES E PAPANDUVA.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/428/requerimento_no.424-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/428/requerimento_no.424-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE DETERMINE A CONSTRUÇÃO DE UMA COBERTURA EM FRENTE DA CAPELA MORTUÁRIA MUNICIPAL, BEM COMO A COLOCAÇÃO DE BANCOS.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/429/requerimento_no.425-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/429/requerimento_no.425-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE À SECRETARIA OU ÓRGÃO COMPETENTE DA MUNICIPALIDADE, PARA QUE PROMOVA A IMPLANTAÇÃO DO SERVIÇO DE COLETA SELETIVA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/430/requerimento_no.426-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/430/requerimento_no.426-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE JUNTO À SECRETARIA OU ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A CONSTRUÇÃO DE UMA PISTA DE CAMINHADA, BEM COMO UMA CICLOVIA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/431/requerimento_no.427-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/431/requerimento_no.427-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE ALARGAMENTO ENSAIBRAMENTO DA RUA: IDÁLIO SANTOS VAZ, BAIRRO MADRE.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/432/requerimento_no.428-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/432/requerimento_no.428-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO DA MUNICIPALIDADE, A EXECUÇÃO DE SERVIÇOS DE TROCA DE LÂMPADAS QUE ESTÃO QUEIMADAS, DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA PRINCIPAL DA MINA DE FERRO, EM FRENTE AO N° 37, PRÓXIMO CENTRO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/433/requerimento_no.429-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/433/requerimento_no.429-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, A EXECUÇÃO DE PINTURA EM GERAL NO MEIO-FIO DA RUA:  RUBENS CELSO AMSTRONG, BAIRRO - JHONSON , PRÓXIMO AO TEMPLO MASSÔNICO.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/434/requerimento_no.430-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/434/requerimento_no.430-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA MUNICIPAL DE OBRAS, QUE EM REGIME DE URGÊNCIA, PROCEDA NO SENTIDO DE EXECUTAR OS REPAROS QUE SE FIZEREM NECESSÁRIOS, EM UM MURO, LOCALIZADO NA RUA Nº.04, NO BAIRRO JARDIM DOS MINÉRIOS, QUE PROTEGE A PROPRIEDADE DO SENHOR ERNESTO GEFFER BANDEIRA, CONHECIDO POR &amp;#8220;GUIGA&amp;#8221;, CUJO DANO FOI CAUSADO POR EQUIPAMENTOS DA PREFEITURA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/435/requerimento_no.431-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/435/requerimento_no.431-2017.doc</t>
   </si>
   <si>
     <t>REQUEREM À MESA, APÓS DELIBERAÇÃO DO PLENÁRIO, NOS TERMOS DO DISPOSTO NO INCISO I, § 1º DO ARTIGO 141, DO REGIMENTO INTERNO, REGIME DE URGÊNCIA, COM A DISPENSA DE EXIGÊNCIAS REGIMENTAIS, NA APRECIAÇÃO E DELIBERAÇÃO DO PROJETO DE LEI Nº.036/2017, DE AUTORIA DO EXECUTIVO MUNICIPAL, DE MODO QUE ALUDIDA MATÉRIA SEJA DELIBERADA EM UMA ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/436/requerimento_no.432-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/436/requerimento_no.432-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A FISCALIZAÇÃO E CONSCIENTIZAÇÃO DOS PROPRIETÁRIOS, ADMINISTRADORES E RESPONSÁVEIS POR CASAS DE SHOWS, BARES, BOATES, RESTAURANTES  E ESTABELECIMENTOS CONGÊNERES, DE MODO A DAR CUMPRIMENTO AO DISPOSTO NO CÓDIGO DE POSTURAS DO MUNICÍPIO, QUE TRATA DOS REQUISITOS EXIGÍVEIS PARA O FUNCIONAMENTO DESSES ESTABELECIMENTOS, NO QUE SE REFERE A ISOLAMENTO ACÚSTICO, HORÁRIO DE FUNCIONAMENTO, CONCESSÃO E RENOVAÇÃO DE ALVARÁS DE FUNCIONAMENTO E ITENS ESSENCIAIS A SEGURANÇA DE SEUS CLIENTES.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/437/requerimento_no.433-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/437/requerimento_no.433-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR  A EXECUÇÃO DE OBRAS DE UM POÇO ARTESIANO NA LOCALIDADE &amp;#8220;JACARÉ DA RIBEIRA&amp;#8221;, PRÓXIMO A IGREJA  CONGREGAÇÃO CRISTÃ. DE INSTALAÇÃO</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/438/requerimento_no.434-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/438/requerimento_no.434-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, QUE EM REGIME DE URGÊNCIA, PROCEDA A EXECUÇÃO DE SERVIÇOS DE REPAROS NA PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA BRASIL, PRINCIPALMENTE NO TRECHO COMPREENDIDO ENTRE A CASA DE CARNES LIMA (CARLÃO) E A IGREJA PORTAS PARA O CÉU,  NO BAIRRO SANTA TERESINHA.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/439/requerimento_no.435-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/439/requerimento_no.435-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, QUE EM REGIME DE URGÊNCIA, DETERMINE SERVIÇOS DE PATROLAMENTO E MANILHAMENTO NA RUA ARAÇÁ, NO BAIRRO JARDIM RECORD.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/440/requerimento_no.436-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/440/requerimento_no.436-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, QUE EXECUTE SERVIÇOS DE TAPA BURACOS EM TODA A EXTENSÃO DA RUA: GERMANO LEÃO PARCIORNIK,  NO BAIRRO: NATÂNEA.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/441/requerimento_no.437-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/441/requerimento_no.437-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA A EXECUÇÃO DE SERVIÇOS DE TROCA DE LÂMPADAS QUE ESTÃO QUEIMADAS, DO SISTEMA DE ILUMINAÇÃO PÚBLICA  DA RUA: AMÉRICO DE SOUZA, BAIRRO  JARDIM SÃO LUÍS, ALTO DO PRESTES.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/442/requerimento_no.438-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/442/requerimento_no.438-2017.doc</t>
   </si>
   <si>
     <t>REQUEREM À MESA, APÓS DELIBERAÇÃO DO PLENÁRIO, NOS TERMOS DO DISPOSTO NO INCISO I, § 1º DO ARTIGO 141, DO REGIMENTO INTERNO, REGIME DE URGÊNCIA, COM A DISPENSA DE EXIGÊNCIAS REGIMENTAIS, NA APRECIAÇÃO E DELIBERAÇÃO DOS PROJETOS DE LEI NºS.030, 031, 037, 038, 039, 040, 041/2017, DE MODO QUE ALUDIDAS MATÉRIAS SEJAM DELIBERADAS EM UMA ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/443/requerimento_no.439-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/443/requerimento_no.439-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE PROCEDA NO SENTIDO DE SUBSTITUIR AS LÂMPADAS QUE ENCONTRAM-SE QUEIMADAS, DO SISTEMA DE ILUMINAÇÃO PÚBLICA DA RUA: AMÉRICO DE SOUZA, 263, EM FRENTE A CASA DA SENHORA MARILENE, BAIRRO: JARDIM SÃO LUIZ, PRÓXIMO A VOTORAN.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/444/requerimento_no.440-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/444/requerimento_no.440-2017.doc</t>
   </si>
   <si>
     <t>REQUER À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDENCIA NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO LOMBADA, DEVIDAMENTE SINALIZADO, INCLUSIVE COM FAIXA PARA PEDESTRES, NA RUA:07N DE ABRIL, EM FRENTE AO MERCADO ARAÚJO.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/445/requerimento_no.441-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/445/requerimento_no.441-2017.doc</t>
   </si>
   <si>
     <t>SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE SEJA REFEITO O EIXO CENTRAL (FAIXA QUE DIVIDE A PISTA), NAS RUAS DOMINGOS ALESSANDRO NODARI, ( RUA DA CÂMARA MUNICIPAL) E NA RUA JOSÉ BONIFÁCIO (RUA DA CIA DE POLÍCIA).</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/446/requerimento_no.442-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/446/requerimento_no.442-2017.doc</t>
   </si>
   <si>
     <t>SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE SEJAM REFEITAS AS PINTURAS QUE ESTÃO POR SE APAGAR, OU ATÉ JÁ APAGADAS, NA RUA 07 DE ABRIL, BAIRRO NOSSA SENHORA DE FÁTIMA, NAS PROXIMIDADES DO MATERIAL DE CONSTRUÇÃO CASA NOVA.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/447/requerimento_no.443-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/447/requerimento_no.443-2017.doc</t>
   </si>
   <si>
     <t>REQUEREM À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, NOS TERMOS DO DISPOSTO NO INCISO I, § 1º DO ARTIGO 141 DO REGIMENTO INTERNO, REGIME DE URGÊNCIA, COM A DISPENSA DE PRAZOS REGIMENTAIS, NA APRECIAÇÃO E DELIBERAÇÃO DO PROJETO DE LEI Nº.043/2017, DE MODO QUE ALUDIDA MATÉRIA SEJA DELIBERADA EM ÚNICA DISCUSSSÃO E VOTAÇÃO, NA SESSÃO PLENÁRIA ORDINÁRIA A REALIZAR-SE EM 07 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/448/requerimento_no.444-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/448/requerimento_no.444-2017.doc</t>
   </si>
   <si>
     <t>SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR À SECRETARIA MUNICIPAL DE OBRAS, QUE PROCEDA NO SENTIDO DE PROMOVER A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA JOSÉ PEDROSO DE MORAES, PROXIMIDADES DA RESIDÊNCIA DO SENHOR VICENTE CORDEIRO DOS SANTOS.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/449/requerimento_no.445-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/449/requerimento_no.445-2017.doc</t>
   </si>
   <si>
     <t>SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A EXECUÇÃO DE SERVIÇOS DE LIMPEZA, RECUPERAÇÃO E MANUTENÇÃO DAS CALÇADAS DA RUA NAGIBE ELIAS, COM CONTINUAÇÃO A RUA ERMÍRIO DE MORAES.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/450/requerimento_no.446-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/450/requerimento_no.446-2017.doc</t>
   </si>
   <si>
     <t>SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE INSERIR NO CRONOGRAMA DE OBRAS DO MUNICÍPIO, A PAVIMENTAÇÃO ASFÁLTICA DA RUA SANTINA MARIA WOSCH, NO BAIRRO PEDRO WOSCH. SE NÃO FOR POSSÍVEL EM 2018 COLOCAR NO CRONOGRAMA  PARA 2019.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/451/requerimento_no.447-2017_1.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/451/requerimento_no.447-2017_1.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, QUE EXECUTE UMA OPERAÇÃO TAPA BURACOS EM TODA A EXTENSÃO DA AVENIDA BRASIL.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/452/requerimento_no.448-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/452/requerimento_no.448-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, QUE EXECUTE SERVIÇOS DE ROÇADA, NAS LATERAIS DA RUA AMAZONAS, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/453/requerimento_no.449-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/453/requerimento_no.449-2017.doc</t>
   </si>
   <si>
     <t>SOLICITADO AO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A SECRETARIA MUNICIPAL DE OBRAS, QUE EXECUTE SERVIÇOS DE PATROLAMENTO E ENSAIBRAMENTO NA RUA PEDRO GEIA, NO BAIRRO JOÃO MALTACA.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/454/requerimento_no.450-2017.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/454/requerimento_no.450-2017.doc</t>
   </si>
   <si>
     <t>REQUEREM À MESA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO, NOS TERMOS DO DISPOSTO NO INCISO I, § 1º DO ARTIGO 141 DO REGIMENTO INTERNO, REGIME DE URGÊNCIA, COM A DISPENSA DE PRAZOS REGIMENTAIS, NA APRECIAÇÃO E DELIBERAÇÃO DOS PROJETOS DE LEI NºS.045 E 046/2017, DE MODO QUE ALUDIDAS MATÉRIAS SEJAM DELIBERADAS EM ÚNICA DISCUSSSÃO E VOTAÇÃO, NA SESSÃO PLENÁRIA ORDINÁRIA A REALIZAR-SE EM 14 DE DEZEMBRO DE 2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4896,68 +4896,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/698/-projeto_de_lei_no.000-2017.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/699/-projeto_de_lei_no.002-2017.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/700/-projeto_de_lei_no.003-2017.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/701/-projeto_de_lei_no.004-2017.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/702/-projeto_de_lei_no.005-2017.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/703/-projeto_de_lei_no.006-2017.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/704/-projeto_de_lei_no.007-2017.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/705/-projeto_de_lei_no.008-2017.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/706/-projeto_de_lei_no.010-2017.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/707/-projeto_de_lei_no.011-2017.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/708/-projeto_de_lei_no.012-2017.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/709/-projeto_de_lei_no.013-2017.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/710/-projeto_de_lei_no.014-2017.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/711/-projeto_de_lei_no.015-2017.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/712/-projeto_de_lei_no.020-2017.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/713/-projeto_de_lei_no.021-2017.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/714/-projeto_de_lei_no.022-2017.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/715/-projeto_de_lei_no.023-2017.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/716/-projeto_de_lei_no.024-2017.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/717/-projeto_de_lei_no.025-2017.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/718/-projeto_de_lei_no.026-2017.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/719/-projeto_de_lei_no.027-2017.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/720/-projeto_de_lei_no.028-2017.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/721/-projeto_de_lei_no.029-2017.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/722/-projeto_de_lei_no.030-2017.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/723/-projeto_de_lei_no.031-2017.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/724/-projeto_de_lei_no.032-2017.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/725/-projeto_de_lei_no.033-2017.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/726/-projeto_de_lei_no.034-2017.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/727/-projeto_de_lei_no.035-2017.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/728/-projeto_de_lei_no.036-2017.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/729/-projeto_de_lei_no.037-2017.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/730/-projeto_de_lei_no.038-2017.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/731/-projeto_de_lei_no.039-2017.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/732/-projeto_de_lei_no.040-2017.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/733/-projeto_de_lei_no.041-2017.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/734/-projeto_de_lei_no.043-2017.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/735/-projeto_de_lei_no.044-2017.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/736/projeto_de_lei_no.045-2017.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/737/-projeto_de_lei_no.046-2017_2.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/750/projeto_de_resolucao_no.001-2017.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/751/projeto_de_resolucao_no.002-2017.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/752/projeto_de_resolucao_no.003-2017.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/753/projeto_de_resolucao_no.004-2017.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1/requerimento_no.001-2017.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/4/requerimento_no.002-2017.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/5/requerimento_no.003-2017.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/6/requerimento_no.004-2017.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/7/requerimento_no.005-2017.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/8/requerimento_no.006-2017.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/9/requerimento_no.007-2017.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/10/requerimento_no.008-2017.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/11/requerimento_no.009-2017.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/12/requerimento_no.010-2017.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/13/requerimento_no.011-2017.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/14/requerimento_no.012-2017.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/15/requerimento_no.013-2017.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/16/requerimento_no.014-2017.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/17/requerimento_no.015-2017.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/18/requerimento_no.016-2017.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/19/requerimento_no.017-2017.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/20/requerimento_no.018-2017.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/21/requerimento_no.019-2017.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/22/requerimento_no.020-2017.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/23/requerimento_no.021-2017.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/24/requerimento_no.022-2017.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/25/requerimento_no.023-2017.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/26/requerimento_no.024-2017.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/27/requerimento_no.025-2017.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/28/requerimento_no.026-2017.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/29/requerimento_no.027-2017.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/30/requerimento_no.028-2017.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/31/requerimento_no.029-2017.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/32/requerimento_no.030-2017.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/33/requerimento_no.031-2017.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/34/requerimento_no.032-2017.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/35/requerimento_no.033-2017.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/36/requerimento_no.034-2017.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/37/requerimento_no.035-2017.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/38/requerimento_no.036-2017.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/39/requerimento_no.037-2017.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/40/requerimento_no.038-2017.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/41/requerimento_no.039-2017.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/42/requerimento_no.040-2017.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/43/requerimento_no.041-2017.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/44/requerimento_no.042-2017.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/45/requerimento_no.043-2017.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/46/requerimento_no.044-2017.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/47/requerimento_no.045-2017.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/48/requerimento_no.046-2017.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/49/requerimento_no.047-2017.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/50/requerimento_no.048-2017.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/51/requerimento_no.049-2017.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/52/requerimento_no.050-2017.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/53/requerimento_no.051-2017_OZS5KYE.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/54/requerimento_no.052-2017.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/55/requerimento_no.053-2017.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/56/requerimento_no.054-2017.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/57/requerimento_no.055-2017.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/58/requerimento_no.056-2017.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/59/requerimento_no.057-2017.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/60/requerimento_no.058-2017.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/61/requerimento_no.059-2017.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/62/requerimento_no.060-2017.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/63/requerimento_no.061-2017.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/64/requerimento_no.062-2017.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/65/requerimento_no.063-2017.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/66/requerimento_no.064-2017.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/67/requerimento_no.065-2017.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/68/requerimento_no.066-2017.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/69/requerimento_no.067-2017.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/70/requerimento_no.068-2017.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/71/requerimento_no.069-2017.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/72/requerimento_no.070-2017.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/73/requerimento_no.071-2017.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/74/requerimento_no.072-2017.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/75/requerimento_no.073-2017.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/76/requerimento_no.074-2017.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/77/requerimento_no.075-2017.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/78/requerimento_no.076-2017.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/79/requerimento_no.077-2017.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/80/requerimento_no.078-2017.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/81/requerimento_no.079-2017.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/82/requerimento_no.080-2017.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/83/requerimento_no.081-2017.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/84/requerimento_no.082-2017.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento_no.083-2017.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento_no.084-2017.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/87/requerimento_no.085-2017.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/88/requerimento_no.086-2017.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/89/requerimento_no.087-2017.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/90/requerimento_no.088-2017.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/91/requerimento_no.089-2017.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/92/requerimento_no.090-2017.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/93/requerimento_no.091-2017.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/94/requerimento_no.092-2017.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/95/requerimento_no.093-2017.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/96/requerimento_no.094-2017.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/97/requerimento_no.095-2017.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/98/requerimento_no.096-2017.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/99/requerimento_no.097-2017.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/100/requerimento_no.098-2017.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/101/requerimento_no.099-2017.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/102/requerimento_no.100-2017.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/103/requerimento_no.101-2017.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/104/requerimento_no.102-2017.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/105/requerimento_no.103-2017.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/106/requerimento_no.104-2017.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/107/requerimento_no.105-2017.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/108/requerimento_no.106-2017.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/109/requerimento_no.107-2017.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/110/requerimento_no.108-2017.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/111/requerimento_no.109-2017.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/112/requerimento_no.110-2017.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/113/requerimento_no.111-2017.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/114/requerimento_no.112-2017.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/115/requerimento_no.113-2017.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/116/requerimento_no.114-2017.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/117/requerimento_no.115-2017.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/118/requerimento_no.116-2017.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/119/requerimento_no.117-2017.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/120/requerimento_no.118-2017.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/121/requerimento_no.119-2017.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/122/requerimento_no.120-2017.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/123/requerimento_no.121-2017.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/124/requerimento_no.122-2017.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/125/requerimento_no.123-2017.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/126/requerimento_no.124-2017.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/127/requerimento_no.125-2017.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/128/requerimento_no.126-2017.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/129/requerimento_no.127-2017.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/130/requerimento_no.128-2017.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/131/requerimento_no.129-2017.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/132/requerimento_no.130-2017.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/133/requerimento_no.131-2017.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/134/requerimento_no.132-2017.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/135/requerimento_no.133-2017.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/136/requerimento_no.134-2017.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/137/requerimento_no.135-2017.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/138/requerimento_no.136-2017.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/139/requerimento_no.137-2017.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/140/requerimento_no.138-2017.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/141/requerimento_no.139-2017.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/142/requerimento_no.140-2017.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/143/requerimento_no.141-2017.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/144/requerimento_no.142-2017.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/145/requerimento_no.143-2017.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/146/requerimento_no.144-2017.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/147/requerimento_no.145-2017.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/148/requerimento_no.146-2017.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/149/requerimento_no.147-2017.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/150/requerimento_no.148-2017.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/151/requerimento_no.149-2017.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/152/requerimento_no.150-2017.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/153/requerimento_no.151-2017.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/154/requerimento_no.152-2017.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/155/requerimento_no.153-2017.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/156/requerimento_no.154-2017.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/157/requerimento_no.155-2017.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/158/requerimento_no.156-2017.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/159/requerimento_no.157-2017.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/160/requerimento_no.158-2017.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/161/requerimento_no.159-2017.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/162/requerimento_no.160-2017.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/163/requerimento_no.161-2017.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/164/requerimento_no.162-2017.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/165/requerimento_no.163-2017.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/166/requerimento_no.164-2017.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/167/requerimento_no.165-2017.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/168/requerimento_no.166-2017.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/169/requerimento_no.167-2017.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/170/requerimento_no.168-2017.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/171/requerimento_no.169-2017.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/172/requerimento_no.170-2017.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/173/requerimento_no.171-2017.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/174/requerimento_no.172-2017.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/175/requerimento_no.173-2017.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/176/requerimento_no.174-2017.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/177/requerimento_no.175-2017.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/178/requerimento_no.176-2017.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/179/requerimento_no.177-2017.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/180/requerimento_no.178-2017.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/181/requerimento_no.179-2017.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/182/requerimento_no.180-2017.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/183/requerimento_no.181-2017.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/184/requerimento_no.182-2017.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/185/requerimento_no.183-2017.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/186/requerimento_no.184-2017.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/187/requerimento_no.185-2017.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/188/requerimento_no.186-2017.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/189/requerimento_no.187-2017.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/190/requerimento_no.188-2017.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/191/requerimento_no.189-2017.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/192/requerimento_no.190-2017.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/193/requerimento_no.191-2017.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/194/requerimento_no.192-2017.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/195/requerimento_no.193-2017.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/196/requerimento_no.194-2017.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/197/requerimento_no.195-2017.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/198/requerimento_no.196-2017.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/199/requerimento_no.197-2017.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/200/requerimento_no.198-2017.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/201/requerimento_no.199-2017.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/202/requerimento_no.200-2017.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/203/requerimento_no.201-2017.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/204/requerimento_no.202-2017.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/205/requerimento_no.203-2017.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/206/requerimento_no.204-2017.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/207/requerimento_no.205-2017.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/208/requerimento_no.206-2017.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/209/requerimento_no.207-2017.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/210/requerimento_no.208-2017.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/211/requerimento_no.209-2017.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/212/requerimento_no.210-2017.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/213/requerimento_no.211-2017.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/214/requerimento_no.212-2017.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/215/requerimento_no.213-2017.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/216/requerimento_no.214-2017.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/217/requerimento_no.215-2017.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/218/requerimento_no.216-2017.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/219/requerimento_no.217-2017.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/220/requerimento_no.218-2017.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/221/requerimento_no.219-2017.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/222/requerimento_no.220-2017.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/223/requerimento_no.221-2017.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/224/requerimento_no.222-2017.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/225/requerimento_no.223-2017.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/226/requerimento_no.224-2017.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/227/requerimento_no.225-2017.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/228/requerimento_no.226-2017.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/229/requerimento_no.227-2017.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/230/requerimento_no.228-2017.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/231/requerimento_no.229-2017.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/232/requerimento_no.230-2017.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/233/requerimento_no.231-2017.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/234/requerimento_no.232-2017.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/235/requerimento_no.233-2017.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/236/requerimento_no.234-2017.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/237/requerimento_no.235-2017.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/238/requerimento_no.236-2017.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/239/requerimento_no.237-2017.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/240/requerimento_no.238-2017.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/241/requerimento_no.239-2017.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/242/requerimento_no.240-2017.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/243/requerimento_no.241-2017.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/244/requerimento_no.242-2017.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/245/requerimento_no.243-2017.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/246/requerimento_no.244-2017.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/247/requerimento_no.245-2017.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/248/requerimento_no.246-2017.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/249/requerimento_no.247-2017.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/250/requerimento_no.248-2017.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/251/requerimento_no.249-2017.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/252/requerimento_no.250-2017.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/253/requerimento_no.251-2017.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/254/requerimento_no.252-2017.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/255/requerimento_no.253-2017.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/256/requerimento_no.254-2017.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/257/requerimento_no.255-2017.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/258/requerimento_no.256-2017.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/259/requerimento_no.257-2017.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/260/requerimento_no.258-2017.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/261/requerimento_no.259-2017.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/262/requerimento_no.260-2017.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/263/requerimento_no.261-2017.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/264/requerimento_no.262-2017.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/265/requerimento_no.263-2017.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/266/requerimento_no.264-2017.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/267/requerimento_no.265-2017.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/268/requerimento_no.266-2017.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/269/requerimento_no.267-2017.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/270/requerimento_no.268-2017.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/271/requerimento_no.269-2017.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/272/requerimento_no.270-2017.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/273/requerimento_no.271-2017.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/275/requerimento_no.272-2017.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/277/requerimento_no.273-2017.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/278/requerimento_no.274-2017.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/279/requerimento_no.275-2017.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/280/requerimento_no.276-2017.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/281/requerimento_no.277-2017.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/282/requerimento_no.278-2017.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/283/requerimento_no.279-2017.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/284/requerimento_no.280-2017.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/285/requerimento_no.281-2017.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/286/requerimento_no.282-2017.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/287/requerimento_no.283-2017.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/288/requerimento_no.284-2017.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/289/requerimento_no.285-2017.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/290/requerimento_no.286-2017.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/291/requerimento_no.287-2017.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/292/requerimento_no.288-2017.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/293/requerimento_no.289-2017.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/294/requerimento_no.290-2017.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/295/requerimento_no.291-2017.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/296/requerimento_no.292-2017.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/297/requerimento_no.293-2017.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/298/requerimento_no.294-2017.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/299/requerimento_no.295-2017.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/300/requerimento_no.296-2017.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/301/requerimento_no.297-2017.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/302/requerimento_no.298-2017.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/303/requerimento_no.299-2017.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/304/requerimento_no.300-2017.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/305/requerimento_no.301-2017.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/306/requerimento_no.302-2017.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/307/requerimento_no.303-2017.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/308/requerimento_no.304-2017.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/309/requerimento_no.305-2017.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/310/requerimento_no.306-2017.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/311/requerimento_no.307-2017.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/312/requerimento_no.308-2017.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/313/requerimento_no.309-2017.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/314/requerimento_no.310-2017.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/315/requerimento_no.311-2017.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/316/requerimento_no.312-2017.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/317/requerimento_no.313-2017.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/318/requerimento_no.314-2017.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/319/requerimento_no.315-2017.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/320/requerimento_no.316-2017.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/321/requerimento_no.317-2017.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/322/requerimento_no.318-2017.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/323/requerimento_no.319-2017.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/324/requerimento_no.320-2017.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/325/requerimento_no.321-2017.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/326/requerimento_no.322-2017.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/327/requerimento_no.323-2017.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/328/requerimento_no.324-2017.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/329/requerimento_no.325-2017.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/330/requerimento_no.326-2017.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/331/requerimento_no.327-2017.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/332/requerimento_no.328-2017.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/333/requerimento_no.329-2017.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/334/requerimento_no.330-2017.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/335/requerimento_no.331-2017.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/336/requerimento_no.332-2017.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/337/requerimento_no.333-2017.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/338/requerimento_no.334-2017.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/339/requerimento_no.335-2017.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/340/requerimento_no.336-2017.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/341/requerimento_no.377-2017.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/342/requerimento_no.338-2017.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/343/requerimento_no.339-2017.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/344/requerimento_no.340-2017.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/345/requerimento_no.341-2017.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/346/requerimento_no.342-2017.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/347/requerimento_no.343-2017.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/348/requerimento_no.344-2017.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/349/requerimento_no.345-2017.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/350/requerimento_no.346-2017.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/351/requerimento_no.347-2017.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/352/requerimento_no.348-2017.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/353/requerimento_no.349-2017.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/354/requerimento_no.350-2017.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/355/requerimento_no.351-2017.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/356/requerimento_no.352-2017.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/357/requerimento_no.353-2017.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/358/requerimento_no.354-2017.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/359/requerimento_no.355-2017.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/360/requerimento_no.356-2017.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/361/requerimento_no.357-2017.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/362/requerimento_no.358-2017.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/363/requerimento_no.359-2017.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/364/requerimento_no.360-2017.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/365/requerimento_no.361-2017.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/366/requerimento_no.362-2017_mSKiiku.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/367/requerimento_no.363-2017.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/368/requerimento_no.364-2017.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/369/requerimento_no.365-2017.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/370/requerimento_no.366-2017.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/371/requerimento_no.367-2017.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/372/requerimento_no.368-2017.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/373/requerimento_no.369-2017.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/374/requerimento_no.370-2017.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/375/requerimento_no.371-2017.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/376/requerimento_no.372-2017.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/377/requerimento_no.373-2017.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/378/requerimento_no.374-2017.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/379/requerimento_no.375-2017.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/380/requerimento_no.376-2017.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/381/requerimento_no.377-2017.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/382/requerimento_no.378-2017.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/383/requerimento_no.379-2017.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/384/requerimento_no.380-2017.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/385/requerimento_no.381-2017.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/386/requerimento_no.382-2017.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/387/requerimento_no.383-2017.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/388/requerimento_no.384-2017.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/389/requerimento_no.385-2017.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/390/requerimento_no.386-2017.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/391/requerimento_no.387-2017.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/392/requerimento_no.388-2017.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/393/requerimento_no.389-2017.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/394/requerimento_no.390-2017.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/395/requerimento_no.391-2017.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/396/requerimento_no.392-2017.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/397/requerimento_no.393-2017.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/398/requerimento_no.394-2017.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/399/requerimento_no.395-2017.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/400/requerimento_no.396-2017.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/401/requerimento_no.397-2017.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/402/requerimento_no.398-2017.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/403/requerimento_no.399-2017.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/404/requerimento_no.400-2017.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/405/requerimento_no.401-2017.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/406/requerimento_no.402-2017.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/407/requerimento_no.403-2017.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/408/requerimento_no.404-2017.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/409/requerimento_no.405-2017.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/410/requerimento_no.406-2017.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/411/requerimento_no.407-2017.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/412/requerimento_no.408-2017.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/413/requerimento_no.409-2017.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/414/requerimento_no.410-2017.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/415/requerimento_no.411-2017.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/416/requerimento_no.412-2017.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/417/requerimento_no.413-2017.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/418/requerimento_no.414-2017.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/419/requerimento_no.415-2017.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/420/requerimento_no.416-2017.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/421/requerimento_no.417-2017.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/422/requerimento_no.418-2017.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/423/requerimento_no.419-2017.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/424/requerimento_no.420-2017.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/425/requerimento_no.421-2017.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/426/requerimento_no.422-2017.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/427/requerimento_no.423-2017.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/428/requerimento_no.424-2017.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/429/requerimento_no.425-2017.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/430/requerimento_no.426-2017.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/431/requerimento_no.427-2017.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/432/requerimento_no.428-2017.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/433/requerimento_no.429-2017.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/434/requerimento_no.430-2017.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/435/requerimento_no.431-2017.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/436/requerimento_no.432-2017.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/437/requerimento_no.433-2017.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/438/requerimento_no.434-2017.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/439/requerimento_no.435-2017.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/440/requerimento_no.436-2017.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/441/requerimento_no.437-2017.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/442/requerimento_no.438-2017.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/443/requerimento_no.439-2017.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/444/requerimento_no.440-2017.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/445/requerimento_no.441-2017.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/446/requerimento_no.442-2017.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/447/requerimento_no.443-2017.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/448/requerimento_no.444-2017.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/449/requerimento_no.445-2017.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/450/requerimento_no.446-2017.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/451/requerimento_no.447-2017_1.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/452/requerimento_no.448-2017.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/453/requerimento_no.449-2017.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/454/requerimento_no.450-2017.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/698/-projeto_de_lei_no.000-2017.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/699/-projeto_de_lei_no.002-2017.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/700/-projeto_de_lei_no.003-2017.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/701/-projeto_de_lei_no.004-2017.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/702/-projeto_de_lei_no.005-2017.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/703/-projeto_de_lei_no.006-2017.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/704/-projeto_de_lei_no.007-2017.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/705/-projeto_de_lei_no.008-2017.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/706/-projeto_de_lei_no.010-2017.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/707/-projeto_de_lei_no.011-2017.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/708/-projeto_de_lei_no.012-2017.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/709/-projeto_de_lei_no.013-2017.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/710/-projeto_de_lei_no.014-2017.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/711/-projeto_de_lei_no.015-2017.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/712/-projeto_de_lei_no.020-2017.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/713/-projeto_de_lei_no.021-2017.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/714/-projeto_de_lei_no.022-2017.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/715/-projeto_de_lei_no.023-2017.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/716/-projeto_de_lei_no.024-2017.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/717/-projeto_de_lei_no.025-2017.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/718/-projeto_de_lei_no.026-2017.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/719/-projeto_de_lei_no.027-2017.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/720/-projeto_de_lei_no.028-2017.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/721/-projeto_de_lei_no.029-2017.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/722/-projeto_de_lei_no.030-2017.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/723/-projeto_de_lei_no.031-2017.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/724/-projeto_de_lei_no.032-2017.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/725/-projeto_de_lei_no.033-2017.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/726/-projeto_de_lei_no.034-2017.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/727/-projeto_de_lei_no.035-2017.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/728/-projeto_de_lei_no.036-2017.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/729/-projeto_de_lei_no.037-2017.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/730/-projeto_de_lei_no.038-2017.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/731/-projeto_de_lei_no.039-2017.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/732/-projeto_de_lei_no.040-2017.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/733/-projeto_de_lei_no.041-2017.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/734/-projeto_de_lei_no.043-2017.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/735/-projeto_de_lei_no.044-2017.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/736/projeto_de_lei_no.045-2017.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/737/-projeto_de_lei_no.046-2017_2.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/750/projeto_de_resolucao_no.001-2017.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/751/projeto_de_resolucao_no.002-2017.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/752/projeto_de_resolucao_no.003-2017.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/753/projeto_de_resolucao_no.004-2017.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/1/requerimento_no.001-2017.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/4/requerimento_no.002-2017.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/5/requerimento_no.003-2017.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/6/requerimento_no.004-2017.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/7/requerimento_no.005-2017.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/8/requerimento_no.006-2017.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/9/requerimento_no.007-2017.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/10/requerimento_no.008-2017.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/11/requerimento_no.009-2017.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/12/requerimento_no.010-2017.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/13/requerimento_no.011-2017.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/14/requerimento_no.012-2017.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/15/requerimento_no.013-2017.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/16/requerimento_no.014-2017.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/17/requerimento_no.015-2017.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/18/requerimento_no.016-2017.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/19/requerimento_no.017-2017.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/20/requerimento_no.018-2017.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/21/requerimento_no.019-2017.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/22/requerimento_no.020-2017.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/23/requerimento_no.021-2017.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/24/requerimento_no.022-2017.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/25/requerimento_no.023-2017.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/26/requerimento_no.024-2017.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/27/requerimento_no.025-2017.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/28/requerimento_no.026-2017.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/29/requerimento_no.027-2017.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/30/requerimento_no.028-2017.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/31/requerimento_no.029-2017.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/32/requerimento_no.030-2017.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/33/requerimento_no.031-2017.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/34/requerimento_no.032-2017.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/35/requerimento_no.033-2017.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/36/requerimento_no.034-2017.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/37/requerimento_no.035-2017.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/38/requerimento_no.036-2017.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/39/requerimento_no.037-2017.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/40/requerimento_no.038-2017.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/41/requerimento_no.039-2017.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/42/requerimento_no.040-2017.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/43/requerimento_no.041-2017.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/44/requerimento_no.042-2017.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/45/requerimento_no.043-2017.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/46/requerimento_no.044-2017.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/47/requerimento_no.045-2017.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/48/requerimento_no.046-2017.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/49/requerimento_no.047-2017.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/50/requerimento_no.048-2017.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/51/requerimento_no.049-2017.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/52/requerimento_no.050-2017.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/53/requerimento_no.051-2017_OZS5KYE.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/54/requerimento_no.052-2017.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/55/requerimento_no.053-2017.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/56/requerimento_no.054-2017.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/57/requerimento_no.055-2017.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/58/requerimento_no.056-2017.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/59/requerimento_no.057-2017.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/60/requerimento_no.058-2017.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/61/requerimento_no.059-2017.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/62/requerimento_no.060-2017.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/63/requerimento_no.061-2017.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/64/requerimento_no.062-2017.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/65/requerimento_no.063-2017.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/66/requerimento_no.064-2017.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/67/requerimento_no.065-2017.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/68/requerimento_no.066-2017.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/69/requerimento_no.067-2017.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/70/requerimento_no.068-2017.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/71/requerimento_no.069-2017.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/72/requerimento_no.070-2017.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/73/requerimento_no.071-2017.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/74/requerimento_no.072-2017.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/75/requerimento_no.073-2017.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/76/requerimento_no.074-2017.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/77/requerimento_no.075-2017.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/78/requerimento_no.076-2017.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/79/requerimento_no.077-2017.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/80/requerimento_no.078-2017.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/81/requerimento_no.079-2017.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/82/requerimento_no.080-2017.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/83/requerimento_no.081-2017.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/84/requerimento_no.082-2017.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/85/requerimento_no.083-2017.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/86/requerimento_no.084-2017.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/87/requerimento_no.085-2017.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/88/requerimento_no.086-2017.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/89/requerimento_no.087-2017.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/90/requerimento_no.088-2017.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/91/requerimento_no.089-2017.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/92/requerimento_no.090-2017.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/93/requerimento_no.091-2017.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/94/requerimento_no.092-2017.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/95/requerimento_no.093-2017.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/96/requerimento_no.094-2017.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/97/requerimento_no.095-2017.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/98/requerimento_no.096-2017.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/99/requerimento_no.097-2017.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/100/requerimento_no.098-2017.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/101/requerimento_no.099-2017.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/102/requerimento_no.100-2017.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/103/requerimento_no.101-2017.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/104/requerimento_no.102-2017.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/105/requerimento_no.103-2017.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/106/requerimento_no.104-2017.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/107/requerimento_no.105-2017.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/108/requerimento_no.106-2017.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/109/requerimento_no.107-2017.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/110/requerimento_no.108-2017.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/111/requerimento_no.109-2017.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/112/requerimento_no.110-2017.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/113/requerimento_no.111-2017.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/114/requerimento_no.112-2017.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/115/requerimento_no.113-2017.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/116/requerimento_no.114-2017.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/117/requerimento_no.115-2017.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/118/requerimento_no.116-2017.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/119/requerimento_no.117-2017.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/120/requerimento_no.118-2017.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/121/requerimento_no.119-2017.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/122/requerimento_no.120-2017.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/123/requerimento_no.121-2017.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/124/requerimento_no.122-2017.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/125/requerimento_no.123-2017.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/126/requerimento_no.124-2017.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/127/requerimento_no.125-2017.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/128/requerimento_no.126-2017.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/129/requerimento_no.127-2017.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/130/requerimento_no.128-2017.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/131/requerimento_no.129-2017.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/132/requerimento_no.130-2017.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/133/requerimento_no.131-2017.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/134/requerimento_no.132-2017.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/135/requerimento_no.133-2017.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/136/requerimento_no.134-2017.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/137/requerimento_no.135-2017.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/138/requerimento_no.136-2017.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/139/requerimento_no.137-2017.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/140/requerimento_no.138-2017.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/141/requerimento_no.139-2017.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/142/requerimento_no.140-2017.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/143/requerimento_no.141-2017.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/144/requerimento_no.142-2017.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/145/requerimento_no.143-2017.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/146/requerimento_no.144-2017.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/147/requerimento_no.145-2017.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/148/requerimento_no.146-2017.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/149/requerimento_no.147-2017.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/150/requerimento_no.148-2017.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/151/requerimento_no.149-2017.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/152/requerimento_no.150-2017.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/153/requerimento_no.151-2017.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/154/requerimento_no.152-2017.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/155/requerimento_no.153-2017.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/156/requerimento_no.154-2017.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/157/requerimento_no.155-2017.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/158/requerimento_no.156-2017.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/159/requerimento_no.157-2017.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/160/requerimento_no.158-2017.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/161/requerimento_no.159-2017.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/162/requerimento_no.160-2017.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/163/requerimento_no.161-2017.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/164/requerimento_no.162-2017.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/165/requerimento_no.163-2017.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/166/requerimento_no.164-2017.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/167/requerimento_no.165-2017.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/168/requerimento_no.166-2017.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/169/requerimento_no.167-2017.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/170/requerimento_no.168-2017.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/171/requerimento_no.169-2017.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/172/requerimento_no.170-2017.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/173/requerimento_no.171-2017.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/174/requerimento_no.172-2017.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/175/requerimento_no.173-2017.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/176/requerimento_no.174-2017.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/177/requerimento_no.175-2017.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/178/requerimento_no.176-2017.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/179/requerimento_no.177-2017.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/180/requerimento_no.178-2017.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/181/requerimento_no.179-2017.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/182/requerimento_no.180-2017.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/183/requerimento_no.181-2017.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/184/requerimento_no.182-2017.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/185/requerimento_no.183-2017.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/186/requerimento_no.184-2017.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/187/requerimento_no.185-2017.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/188/requerimento_no.186-2017.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/189/requerimento_no.187-2017.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/190/requerimento_no.188-2017.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/191/requerimento_no.189-2017.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/192/requerimento_no.190-2017.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/193/requerimento_no.191-2017.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/194/requerimento_no.192-2017.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/195/requerimento_no.193-2017.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/196/requerimento_no.194-2017.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/197/requerimento_no.195-2017.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/198/requerimento_no.196-2017.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/199/requerimento_no.197-2017.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/200/requerimento_no.198-2017.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/201/requerimento_no.199-2017.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/202/requerimento_no.200-2017.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/203/requerimento_no.201-2017.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/204/requerimento_no.202-2017.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/205/requerimento_no.203-2017.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/206/requerimento_no.204-2017.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/207/requerimento_no.205-2017.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/208/requerimento_no.206-2017.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/209/requerimento_no.207-2017.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/210/requerimento_no.208-2017.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/211/requerimento_no.209-2017.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/212/requerimento_no.210-2017.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/213/requerimento_no.211-2017.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/214/requerimento_no.212-2017.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/215/requerimento_no.213-2017.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/216/requerimento_no.214-2017.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/217/requerimento_no.215-2017.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/218/requerimento_no.216-2017.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/219/requerimento_no.217-2017.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/220/requerimento_no.218-2017.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/221/requerimento_no.219-2017.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/222/requerimento_no.220-2017.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/223/requerimento_no.221-2017.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/224/requerimento_no.222-2017.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/225/requerimento_no.223-2017.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/226/requerimento_no.224-2017.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/227/requerimento_no.225-2017.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/228/requerimento_no.226-2017.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/229/requerimento_no.227-2017.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/230/requerimento_no.228-2017.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/231/requerimento_no.229-2017.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/232/requerimento_no.230-2017.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/233/requerimento_no.231-2017.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/234/requerimento_no.232-2017.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/235/requerimento_no.233-2017.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/236/requerimento_no.234-2017.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/237/requerimento_no.235-2017.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/238/requerimento_no.236-2017.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/239/requerimento_no.237-2017.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/240/requerimento_no.238-2017.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/241/requerimento_no.239-2017.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/242/requerimento_no.240-2017.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/243/requerimento_no.241-2017.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/244/requerimento_no.242-2017.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/245/requerimento_no.243-2017.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/246/requerimento_no.244-2017.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/247/requerimento_no.245-2017.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/248/requerimento_no.246-2017.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/249/requerimento_no.247-2017.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/250/requerimento_no.248-2017.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/251/requerimento_no.249-2017.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/252/requerimento_no.250-2017.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/253/requerimento_no.251-2017.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/254/requerimento_no.252-2017.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/255/requerimento_no.253-2017.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/256/requerimento_no.254-2017.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/257/requerimento_no.255-2017.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/258/requerimento_no.256-2017.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/259/requerimento_no.257-2017.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/260/requerimento_no.258-2017.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/261/requerimento_no.259-2017.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/262/requerimento_no.260-2017.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/263/requerimento_no.261-2017.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/264/requerimento_no.262-2017.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/265/requerimento_no.263-2017.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/266/requerimento_no.264-2017.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/267/requerimento_no.265-2017.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/268/requerimento_no.266-2017.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/269/requerimento_no.267-2017.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/270/requerimento_no.268-2017.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/271/requerimento_no.269-2017.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/272/requerimento_no.270-2017.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/273/requerimento_no.271-2017.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/275/requerimento_no.272-2017.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/277/requerimento_no.273-2017.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/278/requerimento_no.274-2017.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/279/requerimento_no.275-2017.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/280/requerimento_no.276-2017.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/281/requerimento_no.277-2017.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/282/requerimento_no.278-2017.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/283/requerimento_no.279-2017.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/284/requerimento_no.280-2017.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/285/requerimento_no.281-2017.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/286/requerimento_no.282-2017.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/287/requerimento_no.283-2017.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/288/requerimento_no.284-2017.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/289/requerimento_no.285-2017.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/290/requerimento_no.286-2017.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/291/requerimento_no.287-2017.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/292/requerimento_no.288-2017.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/293/requerimento_no.289-2017.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/294/requerimento_no.290-2017.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/295/requerimento_no.291-2017.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/296/requerimento_no.292-2017.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/297/requerimento_no.293-2017.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/298/requerimento_no.294-2017.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/299/requerimento_no.295-2017.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/300/requerimento_no.296-2017.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/301/requerimento_no.297-2017.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/302/requerimento_no.298-2017.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/303/requerimento_no.299-2017.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/304/requerimento_no.300-2017.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/305/requerimento_no.301-2017.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/306/requerimento_no.302-2017.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/307/requerimento_no.303-2017.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/308/requerimento_no.304-2017.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/309/requerimento_no.305-2017.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/310/requerimento_no.306-2017.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/311/requerimento_no.307-2017.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/312/requerimento_no.308-2017.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/313/requerimento_no.309-2017.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/314/requerimento_no.310-2017.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/315/requerimento_no.311-2017.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/316/requerimento_no.312-2017.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/317/requerimento_no.313-2017.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/318/requerimento_no.314-2017.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/319/requerimento_no.315-2017.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/320/requerimento_no.316-2017.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/321/requerimento_no.317-2017.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/322/requerimento_no.318-2017.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/323/requerimento_no.319-2017.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/324/requerimento_no.320-2017.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/325/requerimento_no.321-2017.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/326/requerimento_no.322-2017.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/327/requerimento_no.323-2017.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/328/requerimento_no.324-2017.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/329/requerimento_no.325-2017.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/330/requerimento_no.326-2017.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/331/requerimento_no.327-2017.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/332/requerimento_no.328-2017.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/333/requerimento_no.329-2017.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/334/requerimento_no.330-2017.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/335/requerimento_no.331-2017.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/336/requerimento_no.332-2017.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/337/requerimento_no.333-2017.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/338/requerimento_no.334-2017.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/339/requerimento_no.335-2017.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/340/requerimento_no.336-2017.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/341/requerimento_no.377-2017.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/342/requerimento_no.338-2017.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/343/requerimento_no.339-2017.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/344/requerimento_no.340-2017.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/345/requerimento_no.341-2017.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/346/requerimento_no.342-2017.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/347/requerimento_no.343-2017.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/348/requerimento_no.344-2017.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/349/requerimento_no.345-2017.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/350/requerimento_no.346-2017.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/351/requerimento_no.347-2017.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/352/requerimento_no.348-2017.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/353/requerimento_no.349-2017.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/354/requerimento_no.350-2017.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/355/requerimento_no.351-2017.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/356/requerimento_no.352-2017.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/357/requerimento_no.353-2017.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/358/requerimento_no.354-2017.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/359/requerimento_no.355-2017.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/360/requerimento_no.356-2017.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/361/requerimento_no.357-2017.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/362/requerimento_no.358-2017.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/363/requerimento_no.359-2017.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/364/requerimento_no.360-2017.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/365/requerimento_no.361-2017.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/366/requerimento_no.362-2017_mSKiiku.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/367/requerimento_no.363-2017.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/368/requerimento_no.364-2017.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/369/requerimento_no.365-2017.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/370/requerimento_no.366-2017.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/371/requerimento_no.367-2017.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/372/requerimento_no.368-2017.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/373/requerimento_no.369-2017.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/374/requerimento_no.370-2017.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/375/requerimento_no.371-2017.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/376/requerimento_no.372-2017.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/377/requerimento_no.373-2017.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/378/requerimento_no.374-2017.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/379/requerimento_no.375-2017.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/380/requerimento_no.376-2017.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/381/requerimento_no.377-2017.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/382/requerimento_no.378-2017.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/383/requerimento_no.379-2017.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/384/requerimento_no.380-2017.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/385/requerimento_no.381-2017.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/386/requerimento_no.382-2017.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/387/requerimento_no.383-2017.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/388/requerimento_no.384-2017.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/389/requerimento_no.385-2017.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/390/requerimento_no.386-2017.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/391/requerimento_no.387-2017.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/392/requerimento_no.388-2017.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/393/requerimento_no.389-2017.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/394/requerimento_no.390-2017.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/395/requerimento_no.391-2017.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/396/requerimento_no.392-2017.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/397/requerimento_no.393-2017.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/398/requerimento_no.394-2017.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/399/requerimento_no.395-2017.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/400/requerimento_no.396-2017.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/401/requerimento_no.397-2017.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/402/requerimento_no.398-2017.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/403/requerimento_no.399-2017.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/404/requerimento_no.400-2017.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/405/requerimento_no.401-2017.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/406/requerimento_no.402-2017.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/407/requerimento_no.403-2017.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/408/requerimento_no.404-2017.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/409/requerimento_no.405-2017.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/410/requerimento_no.406-2017.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/411/requerimento_no.407-2017.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/412/requerimento_no.408-2017.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/413/requerimento_no.409-2017.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/414/requerimento_no.410-2017.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/415/requerimento_no.411-2017.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/416/requerimento_no.412-2017.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/417/requerimento_no.413-2017.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/418/requerimento_no.414-2017.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/419/requerimento_no.415-2017.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/420/requerimento_no.416-2017.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/421/requerimento_no.417-2017.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/422/requerimento_no.418-2017.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/423/requerimento_no.419-2017.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/424/requerimento_no.420-2017.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/425/requerimento_no.421-2017.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/426/requerimento_no.422-2017.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/427/requerimento_no.423-2017.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/428/requerimento_no.424-2017.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/429/requerimento_no.425-2017.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/430/requerimento_no.426-2017.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/431/requerimento_no.427-2017.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/432/requerimento_no.428-2017.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/433/requerimento_no.429-2017.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/434/requerimento_no.430-2017.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/435/requerimento_no.431-2017.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/436/requerimento_no.432-2017.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/437/requerimento_no.433-2017.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/438/requerimento_no.434-2017.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/439/requerimento_no.435-2017.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/440/requerimento_no.436-2017.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/441/requerimento_no.437-2017.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/442/requerimento_no.438-2017.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/443/requerimento_no.439-2017.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/444/requerimento_no.440-2017.doc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/445/requerimento_no.441-2017.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/446/requerimento_no.442-2017.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/447/requerimento_no.443-2017.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/448/requerimento_no.444-2017.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/449/requerimento_no.445-2017.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/450/requerimento_no.446-2017.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/451/requerimento_no.447-2017_1.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/452/requerimento_no.448-2017.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/453/requerimento_no.449-2017.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2017/454/requerimento_no.450-2017.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H495"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="168.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>