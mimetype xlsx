--- v0 (2026-02-05)
+++ v1 (2026-05-14)
@@ -54,3110 +54,3110 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão do “Diploma de Reconhecimento e Mérito Comunitário”.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1039/decreto_legislativo_no.003-2019.docx</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1039/decreto_legislativo_no.003-2019.docx</t>
   </si>
   <si>
     <t>Súmula: Abre crédito adicional suplementar no orçamento vigente da Câmara Municipal de Rio Branco do Sul.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1035/projeto_de_decreto_legisllativo_no.004-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1035/projeto_de_decreto_legisllativo_no.004-2019.doc</t>
   </si>
   <si>
     <t>“Aprova as Contas do Chefe do Poder Executivo Municipal, relativamente ao exercício financeiro de 2014”.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_decreto_legisllativo_no.005-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_decreto_legisllativo_no.005-2019.doc</t>
   </si>
   <si>
     <t>“Aprova as Contas do Chefe do Poder Executivo Municipal, relativamente ao exercício financeiro de 2009”.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1037/projeto_de_decreto_legisllativo_no.006-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1037/projeto_de_decreto_legisllativo_no.006-2019.doc</t>
   </si>
   <si>
     <t>“Aprova as Contas do Chefe do Poder Executivo Municipal, relativamente ao exercício financeiro de 2010”.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1040/decreto_legislativo_no.007-2019.docx</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1040/decreto_legislativo_no.007-2019.docx</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1033/projeto_de_decreto_legisllativo_no.008-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1033/projeto_de_decreto_legisllativo_no.008-2019.doc</t>
   </si>
   <si>
     <t>“Aprova as Contas do Chefe do Poder Executivo Municipal, relativamente ao exercício financeiro de 2015”.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_decreto_legisllativo_no.009-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_decreto_legisllativo_no.009-2019.doc</t>
   </si>
   <si>
     <t>“Aprova, com ressalva, as Contas do Chefe do Poder Executivo Municipal, relativamente ao exercício financeiro de 2008”.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Eleandro da Auto Escola, Dinarte Pedroso, Emerson Caxa, Joel Coutinho, Marquinhos Santana, Zé de Angola</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a criar o Programa de Transporte Gratuito para Universitários de Rio Branco do Sul e dá outras providências”.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Clayton Costa Rosa</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/921/-projeto_de_lei_no.002-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/921/-projeto_de_lei_no.002-2019.doc</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 12 da Lei Municipal nº.1.179, de 14 de setembro de 2018”.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>Eleandro da Auto Escola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/922/-projeto_de_lei_no.003-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/922/-projeto_de_lei_no.003-2019.doc</t>
   </si>
   <si>
     <t>“Denomina logradouro público que especifica”.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Gen Johsson</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/942/-projeto_de_lei_no.004-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/942/-projeto_de_lei_no.004-2019.doc</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/943/-projeto_de_lei_no.005-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/943/-projeto_de_lei_no.005-2019.doc</t>
   </si>
   <si>
     <t>“Altera a redação do inciso I, do artigo 1º., da lei municipal nº.1.088/2014”.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/959/-projeto_de_lei_no.006-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/959/-projeto_de_lei_no.006-2019.doc</t>
   </si>
   <si>
     <t>“Dá redação complementar a dispositivos da Lei Municipal nº.561, de 29 de outubro de 2001, da Lei Municipal nº.750, de 03 de dezembro de 2006, da Lei Municipal nº.850, de 25 de novembro de 2009, que tratam do Quadro Efetivo de Servidores do Poder Executivo do Município de Rio Branco do Sul, e dá outras providências”.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2020, e dá outras providências".</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/968/projeto_de_lei_n._008_-_2019.docx</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/968/projeto_de_lei_n._008_-_2019.docx</t>
   </si>
   <si>
     <t>“Acrescenta o art. 3⁰ – A,na Lei Municipal n⁰ 1.144,de 25 de agosto de 2017,que dá redação complementar a dispositivos da Lei Municipal n⁰ 561,de 29 de outubro de 2001,da Lei Municipal n⁰ 750,de 03 de dezembro de 2006,da Lei Municipal n⁰ 850,de 25 de novembro de 2009 e da Lei Municipal n⁰ 852,de 25 de novembro de 2009,que tratam do Quadro Efetivo de Servidores do Poder Executivo do Município de Rio Branco do Sul,e dá outras providencias.”</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/976/-projeto_de_lei_no.009-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/976/-projeto_de_lei_no.009-2019.doc</t>
   </si>
   <si>
     <t>“Cria a Semana Municipal de Conscientização do Autismo, institui a Política Municipal de Atendimento aos Direitos da Pessoa com Transtorno do Espectro Autista e dá outras providências”.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/977/-projeto_de_lei_no.010-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/977/-projeto_de_lei_no.010-2019.doc</t>
   </si>
   <si>
     <t>“Obriga os Estabelecimentos Privados e Públicos do Município de Rio Branco do Sul, a inserir nas placas de atendimento prioritário o Símbolo Mundial do Autismo e dá outras providências”.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/978/-projeto_de_lei_no.011-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/978/-projeto_de_lei_no.011-2019.doc</t>
   </si>
   <si>
     <t>“Denomina ponte férrea conforme especifica”</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/979/-projeto_de_lei_no.012-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/979/-projeto_de_lei_no.012-2019.doc</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/987/projeto_de_lei_no13-2019.docx</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/987/projeto_de_lei_no13-2019.docx</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a firmar Acordo de Parcelamento/ Reparcelamento com a Caixa Econômica Federal, de dívida junto ao Fundo de Garantia do Tempo de Serviço.”</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/991/-projeto_de_lei_no.014-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/991/-projeto_de_lei_no.014-2019.doc</t>
   </si>
   <si>
     <t>“Altera a denominação de logradouro público que especifica”.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Dicá Nalifico</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/992/-projeto_de_lei_no.015-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/992/-projeto_de_lei_no.015-2019.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre Atendimento Veterinário Gratuito –AVG., no âmbito do Município de Rio Branco do Sul”.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Gen Johsson</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/993/-projeto_de_lei_no.016-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/993/-projeto_de_lei_no.016-2019.doc</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1052/-projeto_de_lei_no.017-2019.docx</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1052/-projeto_de_lei_no.017-2019.docx</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do Município de Rio Branco do Sul para o exercício financeiro de 2020."</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_no_018-2019.docx</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_no_018-2019.docx</t>
   </si>
   <si>
     <t>Súmula: "Autoriza o Poder Executivo do Município de Rio Branco do Sul a contratar operações de crédito com a Caixa Econômica Federal."</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_no19-2019.docx</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_no19-2019.docx</t>
   </si>
   <si>
     <t>Súmula: "Autoriza o Poder Executivo do Município de Rio Branco do Sul a contratar operações de crédito com a Agência de Fomento do Paraná S/A..”</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Emerson Caxa</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1058/-projeto_de_lei_no.020-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1058/-projeto_de_lei_no.020-2019.doc</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1059/-projeto_de_lei_no.021-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1059/-projeto_de_lei_no.021-2019.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade dos estabelecimentos comerciais, hotéis, escolas e similares a anexar aviso em local visível sobre os pontos de coleta do óleo.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>“Institui o Plano de Cargos e Carreiras dos servidores públicos ocupantes dos cargos dos grupos ocupacionais de nível superior, nível	médio/técnico e de nível básico (elementar),	exceto	dos Servidores de carreiras específicas das áreas da Saúde e da Educação, da Prefeitura do Município de Rio Branco do Sul, Estado do Paraná. ”</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1069/-projeto_de_lei_no.023-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1069/-projeto_de_lei_no.023-2019.doc</t>
   </si>
   <si>
     <t>“CONCEDE ISENÇÃO DE TAXAS ÀS IGREJAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Marquinhos Santana</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1070/-projeto_de_lei_no.024-2019.docx</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1070/-projeto_de_lei_no.024-2019.docx</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1071/-projeto_de_lei_no.025-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1071/-projeto_de_lei_no.025-2019.doc</t>
   </si>
   <si>
     <t>“Concede Isenção de taxas às Igrejas e dá outras providências”.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1072/-projeto_de_lei_no.026-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1072/-projeto_de_lei_no.026-2019.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre o subsidio do Prefeito, Vice-Prefeito, Secretários Municipais, Procurador Geral do Município e Chefe de Gabinete, para a Legislatura a ser iniciada em 01 de janeiro de 2021, e dá outras providências”.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Eleandro da Auto Escola, Emerson Caxa, Joel Coutinho, Zé de Angola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/938/projeto_de_resolucao_no.001-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/938/projeto_de_resolucao_no.001-2019.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de auxílio-alimentação aos servidores    públicos da Câmara Municipal de Rio Branco do Sul”.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Clayton Costa Rosa, Dicá Nalifico, Dinarte Pedroso, Eleandro da Auto Escola, Emerson Caxa, Gen Johsson, Joel Coutinho, Marquinhos Santana, Miguel Abrão Neto, Zé de Angola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/803/requerimento_no.001-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/803/requerimento_no.001-2019.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no inciso I, § 1º do artigo 141, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação dos Projetos de Lei nºs.017 e 018/2018, de autoria do Executivo Municipal, de modo que aludidas matérias sejam deliberadas em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/804/requerimento_no.002-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/804/requerimento_no.002-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, que determine a Secretaria de Obras, para que execute serviços de manilhamento com construção de bueiro,  na Rua Bracatinga, esquina com Rua Angico, no Bairro Nodari 2</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/805/requerimento_no.003-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/805/requerimento_no.003-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, que determine a Secretaria de Obras,  que realize os serviços de patrolamento e ensaibramento da rua onde está localizada a empresa Multi Poste, no bairro Santaria.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/806/requerimento_no.004-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/806/requerimento_no.004-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, que determine a Secretaria de Obras, para que execute serviços de patrolamento e ensaibramento nas ruas Bracatinga,, Acácia, Cerejeira, Eucalipto e Angico, no Bairro Nodari 2.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>Marquinhos Santana, Aroldo Bonfim</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/807/requerimento_no.005-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/807/requerimento_no.005-2019.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, que determine ao órgão competente para que providencie a construção de uma galeria, em substituição ao bueiro localizado próximo a residência do senhor Guido, na localidade da Ribeira</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/808/requerimento_no.006-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/808/requerimento_no.006-2019.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, que determine ao órgão competente para que providencie a construção de uma galeria, em substituição ao bueiro localizado próximo a residência do senhor Neco, na localidade da Ribeira</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/809/requerimento_no.007-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/809/requerimento_no.007-2019.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, que determine ao órgão competente para que providencie a construção de uma galeria, em substituição ao bueiro localizado próximo a residência do senhor Demétrio, na localidade da Ribeira</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/810/requerimento_no.008-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/810/requerimento_no.008-2019.doc</t>
   </si>
   <si>
     <t>Requer a Mesa após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, que determine ao órgão competente, em regime de urgência, a manutenção e colocação de corrimão na Escadaria da Rua Augusto Elias, no Bairro Jardim Paraiso.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>Zé de Angola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento_no.009-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento_no.009-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providencias no sentido de determinar a secretaria responsável para que proceda o rebaixamento ou recuo dos meio fios da calçada na Rua Horaci Santos, esquina com a Rua Coronel Carlos Pioli, extensão de aproximadamente 36 metros.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/812/requerimento_no.010-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/812/requerimento_no.010-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providencias no sentido de determinar a secretaria responsável para que proceda a abertura do canteiro de obra, na Avenida Brasil em frente a panificadora arco verde, que da acesso a Rua espírito Santo, rua essa da Colégio Shirlene de Souza Rocha e da Escola Municipal Nilce Faria Elias. .</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/813/requerimento_no.011-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/813/requerimento_no.011-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providencias no sentido de determinar a secretaria responsável para que proceda uma operação tapa buracos em todas as ruas do bairro Nathanea.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/814/requerimento_no.012-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/814/requerimento_no.012-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providencias no sentido de determinar a secretaria responsável para que proceda uma operação tapa buracos na rua Nossa Senhora do Amparo, no Bairro Tirirca .</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/815/requerimento_no.013-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/815/requerimento_no.013-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providencias no sentido de determinar a secretaria responsável para que proceda a Roçada e retirada de entulhos das calçadas de toda a extensão da Rua Amazonas no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/816/requerimento_no.014-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/816/requerimento_no.014-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providencias no sentido de determinar a secretaria responsável para que proceda a manutenção das Ruas do Bairro Santaria.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>Marquinhos Santana, Zé de Angola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/817/requerimento_no.015-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/817/requerimento_no.015-2019.doc</t>
   </si>
   <si>
     <t>Requer a Mesa após deliberação do Plenário, seja encaminhado ofício ao senhor Prefeito Municipal, solicitando providências quanto a realização de uma Audiência Pública em nosso município, para tratar de assuntos relacionados ao Transporte Coletivo de Passageiros, em nível municipal e intermunicipal, com a presença de representantes da Empresa Concessionária, dos Usuários desse serviço, inclusive pessoas com algum tipo de necessidades especiais, representantes do Poder Legislativo, do Poder Executivo, do Ministério Público, da Associação Comercial de Rio Branco do Sul, do Sindicato dos Motoristas e Cobradores-SINDIMOC., do Sindicato das Empresas de Ônibus de Curitiba e Região Metropolitana-SETRANSP, da Coordenação da Região Metropolitana de Curitiba – COMEC.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/818/requerimento_no.016-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/818/requerimento_no.016-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, que determine a Secretaria competente, para que execute serviços de troca de lâmpadas que estão queimadas no sistema de iluminação publica, na Rua Jose Pedroso de Moraes, no centro da cidade, próximo ao mercado Bezerrão.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/820/requerimento_no.017-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/820/requerimento_no.017-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução, com urgência, de uma roçada em geral no bairro: Natânea.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_no.018-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_no.018-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução, com urgência, de uma limpeza em geral no centro da cidade.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/822/requerimento_no.019-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/822/requerimento_no.019-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução, com urgência, de uma roçada em geral no bairro: Jardim São Luiz, próximo a Votoran.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/823/requerimento_no.020-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/823/requerimento_no.020-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, para que viabilize junto a URBS.,  COMEC.,  empresa de ônibus Viação do Sul e demais órgãos competentes, para que seja colocado em pauta junto a audiência publica requerida através do requerimento nº.015/2019,  a implantação de ônibus ligeirinho que possa fazer o transporte coletivo saindo de nosso município de Rio Branco do Sul ao terminal do município vizinho de Almirante Tamandaré até Curitiba, aonde há integração do transporte coletivo com outras cidades ._x000D_
 Assim questionamos o Prefeito e a Secretaria responsável sobre esse assunto, até mesmo para esclarecer a população de forma adequada.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/824/requerimento_no.021-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/824/requerimento_no.021-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, com extrema urgência, a reabertura do centro cirúrgico e da maternidade,  de modo a viabilizar os partos  no Hospital Municipal de Rio Branco do Sul e que também seja esclarecido o motivo do fechamento e o laudo.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/825/requerimento_no.022-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/825/requerimento_no.022-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de uma operação tapa buracos nas ruas do bairro Natânia.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/826/requerimento_no.023-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/826/requerimento_no.023-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de operação tapa buracos no bairro Papanduva.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Clayton Costa Rosa, Dicá Nalifico, Gen Johsson, Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/827/requerimento_no.024-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/827/requerimento_no.024-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a construção de um projeto, onde opere um ônibus para linha de transporte universitário pela manhã e um segundo ônibus no período noturno.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/828/requerimento_no.025-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/828/requerimento_no.025-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Trânsito, que viabilize, com urgência, a colocação de placas indicativas, com o nome das ruas, em todo o bairro Vila Ricarda.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>Dinarte Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/829/requerimento_no.026-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/829/requerimento_no.026-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Obras, a execução de Operação Tapa Buraco, da rua Manoel Muller de Siqueira, no bairro Madre.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/830/requerimento_no.027-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/830/requerimento_no.027-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de serviços de recape na Rua: Germano Leão Paciornick, bairro Centro.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/831/requerimento_no.028-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/831/requerimento_no.028-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao poder executivo a pavimentação asfáltica a rua Marechal Candido Rondon aproximadamente 200 metros de extensão no bairro Papanduva</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/832/requerimento_no.029-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/832/requerimento_no.029-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras de Asfalto e  pavimentação na rua : Pastor Vitório Géia de Faria,  Bairro :  Jardim Maltaca , próximo a Creche Maria Luiza.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/833/requerimento_no.030-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/833/requerimento_no.030-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, é preciso fazer um  Asfalto e Pavimentação na rua : Pastor Altair Elias, bairro : Vila Abraão, próximo a Borracharia do Cisa.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/834/requerimento_no.031-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/834/requerimento_no.031-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, é preciso fazer um  Asfalto e Pavimentação na rua : Júlio Abraão, bairro : Vila Abraão, próximo a Borracharia do Cisa.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/835/requerimento_no.032-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/835/requerimento_no.032-2019.doc</t>
   </si>
   <si>
     <t>Requer à mesa após deliberação do plenário, seja Solicitado ao prefeito Municipal que determine ao órgão competente a revitalização da cancha de areia  e a iluminação ou fazer o possível para fazer a instalação de um campo cinético ( mini arena esportiva)  no bairro Jardim Paraiso.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/836/requerimento_no.033-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/836/requerimento_no.033-2019.doc</t>
   </si>
   <si>
     <t>Requer à mesa após deliberação do plenário, seja Solicitado ao prefeito que determine ao órgão competente a instalação de iluminação na Rodovia Gertrudes Manguer da Rosa, paralela com o bairro Vila Abrão no trecho entre a Metalesp e a rotatória que vai sentido Cerro Azul.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/837/requerimento_no.034-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/837/requerimento_no.034-2019.doc</t>
   </si>
   <si>
     <t>Requerem à mesa, que após deliberação do Plenário, seja solicitado ao poder executivo, junto a secretaria de educação que colocar disponibilização de uniformes escolar na rede publica Municipal para este ano 2019.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/838/requerimento_no.035-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/838/requerimento_no.035-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras de Asfalto e  pavimentação na rua: Eurides Maltaca, Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/839/requerimento_no.036-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/839/requerimento_no.036-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE,  no Bairro: Vila Velha.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/840/requerimento_no.037-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/840/requerimento_no.037-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, o patrolamento e ensaibramento da rua que vai a localidade de Pouso Bonito e Rio Abaixo.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/841/requerimento_no.038-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/841/requerimento_no.038-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, o patrolamento e ensaibramento da rua que vai a localidade de Piedade dos Costas.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/842/requerimento_no.039-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/842/requerimento_no.039-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a colocação de 4 braços de iluminação publica na rua Vicente Portes de Faria, Bairro Santaria, atrás da Brascal.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/843/requerimento_no.040-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/843/requerimento_no.040-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, realizar a construção de um muro de contenção no Rio Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/844/requerimento_no.041-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/844/requerimento_no.041-2019.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no inciso I, § 1º do artigo 141, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação dos Projetos de Lei nºs.001/2019, de autoria do Executivo Municipal, de modo que aludidas matérias sejam deliberadas em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/845/requerimento_no.042-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/845/requerimento_no.042-2019.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Obras, que viabilize, com urgência, obras de pavimentação asfáltica em toda a extensão da rua Dalila Cruz Pilar, no bairro vila São Pedro.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/846/requerimento_no.043-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/846/requerimento_no.043-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria competente, que proceda reparos na cerca que serve de proteção ao prédio do CAIC.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/847/requerimento_no.044-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/847/requerimento_no.044-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria competente, que proceda o serviço de troca de manilhas na galeria da rua Jose Osório, retirando as de 60 cm que tem atualmente e fazendo a troca por manilhas de 1 metro.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/848/requerimento_no.045-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/848/requerimento_no.045-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria competente, que proceda o serviço de troca de troca de lâmpadas do sistema de iluminação publica que estão queimadas da rua Açungui, 300, Bairro Nossa Senhora de Fátima, próximo ao material de construção casa nova  .</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/849/requerimento_no.046-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/849/requerimento_no.046-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria competente, que proceda a execução de obras de pavimentação asfáltica de aproximadamente 100 metros na rua Borges de Medeiros,  sentido a Gruta, no Bairro : Vila Velha, próximo a Secretária de Educação</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/850/requerimento_no.047-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/850/requerimento_no.047-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, que determine a Secretaria de Obras, para que execute serviços de recapeamento da Nathan Milder, no Bairro Natanea.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/851/requerimento_no.048-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/851/requerimento_no.048-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, que determine a Secretaria de Obras, para que execute a construção de banheiro publico, atrás da barbearia do Bertoudo Marchioro, no Centro.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_no.049-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_no.049-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, realizar a implantação de uma academia ao ar livre na comunidade dos Borges 2.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/853/requerimento_no.050-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/853/requerimento_no.050-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, realizar a troca de lâmpadas publicas queimadas em todo o bairro Papanduva.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/854/requerimento_no.051-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/854/requerimento_no.051-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que execute serviços de limpeza e roçada na Rua José Amanso Stresser, no bairro Santa Teresinha.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Aroldo Bonfim</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/855/requerimento_no.052-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/855/requerimento_no.052-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Secretaria Municipal de Assistência Social, em nome do Secretario, que seja feita a explicação de quando ocorrerá a abertura do Centro de Convivência e em quais localidades. Sendo que por exemplo: a localidade de Ribeirinha encontra muitas dificuldades no transporte para as crianças se deslocarem até a localidade de Barra do Jacaré. A comunidade de Ribeira pede a reabertura do Centro de Convivência  na localidade. _x000D_
 Ressalte-se o grande avanço no desenvolvimento das crianças e também deve ser ressaltado que existe recurso do governo federal pra isso.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Exmo.  Sr. Cezar Gibran Johnsson, DD. Prefeito  Municipal, providências no sentido de determinar a Secretaria Municipal de Trânsito, que execute um recuo para as vans e ônibus escolares, em frente da Escola Prefeito Octavio Furquim, no  centro de nossa cidade.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/857/requerimento_no.054-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/857/requerimento_no.054-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Exmo.  Sr. Cezar Gibran Johnsson DD. Prefeito  Municipal, providências no sentido de determinar à Secretaria Municipal de Trânsito, que viabilize a mudança das vagas de estacionamento que há no centro de nossa cidade, em ângulo 45º graus, nas ruas Domingos de Faria, Padre Ribeiro, Pedro Wosch, e a rua principal da cidade, Coronel Calos Pioli, além de outras.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/858/requerimento_no.055-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/858/requerimento_no.055-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, um recapeamento nas ruas situadas no bairro Natânia.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/859/requerimento_no.056-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/859/requerimento_no.056-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, recapeamento na malha asfáltica em ruas danificadas no bairro N. S. de Fátima.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/860/requerimento_no.057-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/860/requerimento_no.057-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, recapeamento em todas as ruas danificadas situadas no bairro Papanduva.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/861/requerimento_no.058-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/861/requerimento_no.058-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que sejam efetuadas reformas no prédio que abriga a sede dos Bombeiros Comunitários, na Av. Derson Costa, e que todos os agentes venham receber novos uniformes.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/862/requerimento_no.059-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/862/requerimento_no.059-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar  a Secretaria Municipal de Obras, que viabilize a limpeza (roçada) na rua Andorinhas, bairro Nossa Senhora de Fátima e Vila São Pedro.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/863/requerimento_no.060-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/863/requerimento_no.060-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a secretaria responsável, a instalação de placas com os nomes de todas as Ruas no Bairro santa Terezinha.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/864/requerimento_no.061-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/864/requerimento_no.061-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a secretaria responsável, a instalação e construção de uma cancha de Areia no bairro Vila Velha próximo a casa do Sr. Sebastião de Melo.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/865/requerimento_no.062-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/865/requerimento_no.062-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a secretaria responsável, a instalação ou construção de uma cobertura nos pontos de ônibus no bairro Santa Terezinha principalmente ao lado da panificadora empório.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/866/requerimento_no.063-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/866/requerimento_no.063-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a secretaria responsável, a instalação e manutenção de uma caixa de água na região da localidade da Ribeira e Três Barras .</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/867/requerimento_no.064-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/867/requerimento_no.064-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a secretaria responsável, a instalação e manutenção de uma caixa de água na região da localidade da Água Branca .</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/868/requerimento_no.065-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/868/requerimento_no.065-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a secretaria responsável, para estudos e projetos de viabilidade para fazer o asfalto, saneamento básico e manilhamento das ruas, Joaquim Martins, aproximadamente 180 metros de extensão, Jose Amancio Stresser, aproximadamente 180 metros de extensão, São Paulo, aproximadamente 200 metros de extensão e rua Santa Catarina, aproximadamente 800 metros de extensão, no Bairro Santa Terezinha. Caso já não esteja previsto no Orçamento de 2019, que seja colocado no Orçamento de 2020.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/869/requerimento_no.066-2019.docx</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/869/requerimento_no.066-2019.docx</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a secretaria de obras que efetuem estudos para realizar a ligação da Rua João Batista Zen, localizado no bairro tacaniça dos falcões à avenida nossa do amparo localizado na vila ricarda.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/870/requerimento_no.067-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/870/requerimento_no.067-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria competente, que proceda o serviço de construção de uma cobertura na frente do posto de saúde da mulher na Vila Velha. Reiterando o Requerimento Verbal feito no dia 21 de Fevereiro do Corrente ano.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/871/requerimento_no.068-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/871/requerimento_no.068-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria competente, que explique por que motivo não manteve o transporte que fornecia aos idosos para se deslocarem ate a hidroginástica em Almirante Tamandaré.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/872/requerimento_no.069-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/872/requerimento_no.069-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a secretaria responsável, que tenha mais atendimentos nas consultas de Ortopedia, que atualmente são 20 (vinte) e os atendimentos estão sendo feitos aos sábados.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/873/requerimento_no.070-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/873/requerimento_no.070-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, construir um abrigo com bancos na Rua Domingos de Faria ao lado do ginásio de esportes para o ponto de taxi.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/874/requerimento_no.071-2019.docx</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/874/requerimento_no.071-2019.docx</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a secretaria de obras que efetuem a construção de uma rede de água, saindo do poço localizado na frente da propriedade do Sr Lair na localidade dos marianos e passando pela localidade de três barras próximo ao mercado do Sr Lori Schineider e logo em seguida descer até o cemitério da localidade Ribeirinha tendo em media a distancia de 5000 mil metros.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/875/requerimento_no.072-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/875/requerimento_no.072-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de serviços de Patrolamento e Ensaibramento, da rua : Vitório Dias, bairro : Papanduva, próximo do Derço Fidelis.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/876/requerimento_no.073-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/876/requerimento_no.073-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a secretaria responsável, a tomar as devidas providencias referente a limpeza e conservação, da calçada e entorno da quadra P, lote 249 e 250, no Cemitério Municipal..</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/877/requerimento_no.074-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/877/requerimento_no.074-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a secretaria responsável, a tomar as devidas providencias referente a troca de lâmpada queimadas no sistema de iluminação Publica da Localidade do São Vicente, Vila dos Marianos, próximo ao Sr Valter Santo.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/878/requerimento_no.075-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/878/requerimento_no.075-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a secretaria responsável, a tomar as devidas providencias referente a troca de lâmpada queimadas no sistema de iluminação Publica da Localidade do Retiro, São Vicente, próximo a estação da Copel..</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/879/requerimento_no.076-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/879/requerimento_no.076-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a secretaria responsável, que seja realizado o serviço de patrolamento e ensaibramento Principal do Açungui ate a localidade do Retiro.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/880/requerimento_no.077-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/880/requerimento_no.077-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade (Secretaria Municipal de Obras e Secretaria Municipal de Projetos), realizar a criação de uma Praça com academia ao ar livre, na Rua Generoso Marques, Bairro Vila Ricarda, terreno público deste município.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/881/requerimento_no.078-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/881/requerimento_no.078-2019.doc</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/882/requerimento_no.079-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/882/requerimento_no.079-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade (Secretaria Municipal de Obras), realizar o patrolamento e o ensaibramento na Rua Principal Santana, Bairro Santana, próximo a igreja Assembleia.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/883/requerimento_no.080-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/883/requerimento_no.080-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade (Secretaria Municipal de Obras), realizar o patrolamento e o ensaibramento na Rua Principal Tacaniça dos Costas, Vuturuvu e Olaria.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/884/requerimento_no.081-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/884/requerimento_no.081-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade (Secretaria Municipal de Obras, Secretaria Municipal de Trânsito e Secretaria Municipal de Defesa Social), realizar o levantamento e manutenção de hastes e lâmpadas públicas no Bairro Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/885/requerimento_no.082-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/885/requerimento_no.082-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade (Secretaria Municipal de Obras e Secretaria Municipal de Projetos), realizar a implantação de uma academia ao ar livre na localidade do Tacaniça dos Nazários.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/886/requerimento_no.083-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/886/requerimento_no.083-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade (Secretaria Municipal de Obras, Secretaria Municipal de Projetos e Secretaria Municipal de Defesa Social), realizar a construção da base do Corpo de Bombeiros no terreno ao lado da junta militar, localizado na rua Derson Costa de esquina com a travessa Furquim.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/887/requerimento_no.084-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/887/requerimento_no.084-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade (Secretaria Municipal de Obras), realizar a troca de lâmpadas públicas na Rua Principal Brumadinho, Comunidade do Brumadinho.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/888/requerimento_no.085-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/888/requerimento_no.085-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade (Secretaria Municipal de Obras), realizar a manutenção da via e da iluminação pública na Rua Vitorio Dias, Bairro Papanduva.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/889/requerimento_no.086-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/889/requerimento_no.086-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, que determine a secretaria de obras que seja feita troca de lâmpadas na rua Francisco Wosch em frente ao numero 73  no Bairro Pedro Wosch</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/890/requerimento_no.087-2019_-.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/890/requerimento_no.087-2019_-.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a manutenção e troca do assoalho da ponte da Ribeira que liga ao Município do Cerro azul, e da ponte da Localidade da água Branca que liga a localidade do jacaré.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/891/requerimento_no.088-2019.docx</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/891/requerimento_no.088-2019.docx</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a secretaria de meio ambiente que efetuem estudos para corte de um pinheiro dentro do pátio da escola municipal da localidade de Oristela.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/892/requerimento_no.089-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/892/requerimento_no.089-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade (Secretaria Municipal de Trânsito e Secretaria Municipal de Obras), realizar uma operação Tapa-buraco na Rua Rubens Celso Amestrong, Bairro Johnson.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/893/requerimento_no.090-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/893/requerimento_no.090-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade (Secretaria Municipal de Trânsito e Secretaria Municipal de Obras), realizar a pavimentação asfáltica da Rua Júlio Abrão, Bairro Vila Abrão.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/894/requerimento_no.091-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/894/requerimento_no.091-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade (Secretaria Municipal de Trânsito e Secretaria Municipal de Obras), realizar a pavimentação asfáltica da Rua Pastor Atair Elias dos Santos, Bairro Vila Abrão.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_no.092-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_no.092-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, a execução de troca de lâmpadas, com urgência  na  rua : Minas Gerais,  no   Bairro :  Vila Buava,  próximo a Igreja Assembleia.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/896/requerimento_no.093-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/896/requerimento_no.093-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a manutenção e rocada em toda extensão Antônio Fiorese, no Bairro Nodari II.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/897/requerimento_no.094-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/897/requerimento_no.094-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, a execução de troca de lâmpadas, com urgência  na  rua : Sete de Abril, no   Bairro : Papanduva, enfrente ao Centro Comunitário.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/898/requerimento_no.095-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/898/requerimento_no.095-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que  após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, a execução de troca de lâmpadas, com urgência  na  rua : Antônio Bonfim dos Santos, no   Bairro : Madre, na antiga rua da chácara, na enfrente da banca do dino.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/899/requerimento_no.096-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/899/requerimento_no.096-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar à Secretaria Municipal de Obras, que proceda os estudos que se fizerem necessários, objetivando a implantação de um poço artesiano na localidade de Areias dos Lindorfos, situada próximo a localidade Canta Galo.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/900/requerimento_no.097-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/900/requerimento_no.097-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, que determine ao órgão competente da municipalidade, para que execute serviços de patrolamento e ensaibramento, da estrada principal do Rio Abaixo na Ribeirinha,  começando nas proximidades da residência do senhor Aldoreste até a residência do cidadão conhecido por Florindão.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/901/requerimento_no.098-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/901/requerimento_no.098-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, que determine ao órgão competente da municipalidade, que execute serviços de patrolamento e ensaibramento, da estrada principal da localidade de Piedade, começando  na igreja da Ribeirinha  até o Sr. Jovenal Costa .</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/902/requerimento_no.099-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/902/requerimento_no.099-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, que determine ao órgão competente da municipalidade, que execute serviços de patrolamento e encaibramento, da estrada principal do Rio abaixo, na Ribeirinha, começando  nas proximidades da residência da senhora Angela, até a residência do cidadão conhecido por Fridão.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/903/requerimento_no.100-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/903/requerimento_no.100-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, que determine ao órgão competente da municipalidade, que execute serviços de limpeza no bueiro localizado próximo a residência do Senhor Antoninho Meireles, localizada na estrada principal da localidade de Piedade, que dá acesso até o cidadão conhecido por Antônio  Boiadeiro, na Ribeirinha.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/904/requerimento_no.101-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/904/requerimento_no.101-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, que determine a execução de serviços de limpeza, na estrada que dá acesso a gruta da Lancinha.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/905/requerimento_no.102-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/905/requerimento_no.102-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, que determine à Secretaria Municipal de Saúde, a elaboração de estudos, objetivando a realização de exames oftalmológico nos alunos da rede municipal de ensino pelo menos uma vez ao ano.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/906/requerimento_no.103-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/906/requerimento_no.103-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do poder Executivo Municipal, que determine a construção de uma cobertura em frente a capela mortuária municipal, bem como a colocação de bancos.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/907/requerimento_no.104-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/907/requerimento_no.104-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que viabilize a construção e a disponibilização de banheiro público com bebedouro, nas praças públicas de Rio Branco do Sul.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/908/requerimento_no.105-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/908/requerimento_no.105-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que em regime de urgência, proceda a instalação de um redutor de velocidade, tipo lombada, na rua: Benjamin Bontorin, Bairro: São Luiz, na descida, próximo a oficina do Japonês.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/909/requerimento_no.106-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/909/requerimento_no.106-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda a troca de lâmpadas na rua: Manoel Bandeira,  no   Bairro :  Papanduva, em frente a mercearia Bandeira.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/910/requerimento_no.107-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/910/requerimento_no.107-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a elaboração de estudos, objetivando a construção de uma ciclovia e uma pista de caminhada em nossa cidade, seguindo a extensão das seguintes ruas: iniciando na rua: Pedro Wosch, seguindo pela Avenida Ermirio de Moraes, Rodovia Gertrudes Manger da Rosa, Rua 7 de Abril, Rua: Açungui, novamente rua 7 de Abril. Rua: Domingos de Faria, Rua: Coronel Carlos Pioli, saindo novamente na Rua; Pedro Wosch no Bosque Municipal.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/911/requerimento_no.108-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/911/requerimento_no.108-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria responsável, que proceda a colocação de manilhas, na extensão de 40 mts., na Rua: Pastor Vitório Geia de Faria , bairro João Maltaca, em frente da residência do senhor  Antônio Veloso.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/912/requerimento_no.109-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/912/requerimento_no.109-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria responsável, que proceda a colocação de suporte (braço) e lâmpada, em frente residência de nº.189, da  Rua: Rene Betencourt Vaz ,Bairro João Maltaca.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/913/requerimento_no.110-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/913/requerimento_no.110-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que seja instalada uma...”Academia ao ar livre na localidade de Teotônio”...</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/914/requerimento_no.111-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/914/requerimento_no.111-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a manutenção periódica das ruas situadas no bairro alto, também conhecido por Santaria 2.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/915/requerimento_no.112-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/915/requerimento_no.112-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, serviços de manutenção e roçadas na escadaria que liga as rua Nathan Milder com a Rua Duque de Caxias, no Bairro Natânia.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/916/requerimento_no.113-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/916/requerimento_no.113-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a construção de um muro com grades de segurança no perímetro da CEMEI- Dinair França Marchioro (Vóvo Diva), localizada na Vila Ricarda, na Rua Osvaldo Emidio de Souza N°. 05.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/917/requerimento_no.114-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/917/requerimento_no.114-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar Secretaria Municipal de Obras, que proceda os estudos necessários,  para viabilizar a reforma de uma sala localizada na localidade de Bromado com intuito de implantar um Posto de Saúde na mesma.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/918/requerimento_no.115-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/918/requerimento_no.115-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de proibir, de forma imediata, e em regime de urgência, o trânsito de caminhões pesados pela rua Rosa Zem Nodary, que liga o bairro Vila Velha aos bairros La Santa e Santa Terezinha.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/919/requerimento_no.116-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/919/requerimento_no.116-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Obras, que execute serviços de patrolamento e o ensaibramento da Rua nº.03, Bairro Santaria.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/920/requerimento_no.117-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/920/requerimento_no.117-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a implantação de um parquinho para crianças, na Rua Irene Ozorio Matias, Bairro Papanduva, em terreno público deste município.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/923/requerimento_no.118-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/923/requerimento_no.118-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Senhor Prefeito Municipal, providências no sentido de determinar ao setor competente, que execute serviços de manutenção na Rua Américo de Souza, bairro Jardim São Luiz, devendo ser tapado um buraco localizado próximo ao bueiro.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/924/requerimento_no.119-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/924/requerimento_no.119-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Senhor Prefeito Municipal, providencia no sentido de determinar a construção de uma lombada, bem como e troca de lâmpadas queimadas, do sistema de iluminação pública da Rodovia Gertrudes Manger da Rosa, proximidades do numeral 1984, Ferro Velho do Turco.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/925/requerimento_no.120-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/925/requerimento_no.120-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que seja executado o projeto referente à criação do novo terminal rodoviário em nossa cidade.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/926/requerimento_no.121-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/926/requerimento_no.121-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras de patrolamento e ensaibramento, na Rua Marli do Rocio, antiga Rua 02, no Bairro Jardim Record.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/927/requerimento_no.122-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/927/requerimento_no.122-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria responsável, que execute o patrolamento e ensaibramento de um galho de estrada , que liga a estrada principal da localidade de Água Branca, as residências dos moradores, Daniel Stresser, Gil e Senhor Nelson.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/928/requerimento_no.123-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/928/requerimento_no.123-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria responsável, que execute o patrolamento e ensaibramento da estrada que liga a estrada principal da localidade Água Branca a estrada Palmital.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/929/requerimento_no.124-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/929/requerimento_no.124-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Trânsito, que viabilize a colocação de placa indicando ponto de parada de ônibus, na rua Duque de Caxias em frente ao numeral 339, próximo à baiuca.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/930/requerimento_no.125-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/930/requerimento_no.125-2019.doc</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/931/requerimento_no.126-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/931/requerimento_no.126-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Obras, a execução de serviços de manutenção, patrolamento e ensaibramento da estrada que liga as localidades de Ribeira dos Costa ao Jacaré.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/932/requerimento_no.127-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/932/requerimento_no.127-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria responsável, que proceda a construção de uma lombada na Rua: das Andorinhas, em frente ao nº. 222, no bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/933/requerimento_no.128-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/933/requerimento_no.128-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de serviços de LIMPEZA em geral, na rua: Flavio Johnson, bairro: Johnson, próximo a Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/934/requerimento_no.129-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/934/requerimento_no.129-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras de pavimentação asfáltica na rua: Antonio Elias, no Bairro: Nossa Senhora de Fátima, próximo a Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/935/requerimento_no.130-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/935/requerimento_no.130-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Obras, que execute serviços a manutenção da ravessa Aide Rocha, Centro.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/937/requerimento_no.131-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/937/requerimento_no.131-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras de pavimentação asfáltica na rua: Eurides Maltaca, no Bairro: N. Senhora Fátima, próximo Igreja do Evangelho Quadrangular.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/939/requerimento_no.132-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/939/requerimento_no.132-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria responsável, que disponibilize um ou dois automóveis, ao Posto de Saúde da localidade de Açungui.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/940/requerimento_no.133-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/940/requerimento_no.133-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a secretaria responsável, que viabilize a colocação de uma torneira de água ao lado do ginásio de esportes no bairro Vila Velha, a disposição dos taxistas.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/941/requerimento_no.134-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/941/requerimento_no.134-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a secretaria responsável, que viabilize uma reforma geral no Posto de Saúde da localidade de Açungui.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/944/requerimento_no.135-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/944/requerimento_no.135-2019.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no inciso I, § 1º do artigo 141, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Resolução nº.001/2019, de autoria da Mesa Diretora, de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/945/requerimento_no.136-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/945/requerimento_no.136-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria responsável, que proceda no sentido de colocar grades de proteção na cabeceira da ponte de ferro, localizada na entrada de nossa cidade.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/946/requerimento_no.137-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/946/requerimento_no.137-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a execução de serviços de instalação de uma nova rede de abastecimento de água na localidade de São Vicente.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/947/requerimento_no.138-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/947/requerimento_no.138-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que execute o patrolamento e o ensaibramento da Estrada Principal de acesso a localidade de Corriolinha.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/948/requerimento_no.139-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/948/requerimento_no.139-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Saúde, que viabilize a retomada no atendimento médico na Unidade Básica de Saúde Antonio Costa Neto, bem como a limpeza no pátio do mesmo, na localidade de Tacaniça dos Costas.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/949/requerimento_no.140-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/949/requerimento_no.140-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão da municipalidade, que em regime de urgência, proceda a instalação de uma grade de proteção ao lado do rio que passa próximo a Oficina do Daniel eletricista e do DECO, na rua Padre Ribeiro, centro.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/950/requerimento_no.141-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/950/requerimento_no.141-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que em regime de urgência, execute serviços de manutenção e troca de lâmpadas queimadas, no sistema de iluminação pública da rua: Luiz Mercilio Costa, em frente aos numerais 35, 75 e 183 no bairro: Vila Costa, em frente ao Sadi Costa.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/951/requerimento_no.142-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/951/requerimento_no.142-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Trânsito, a elaboração de estudos técnicos, objetivando a instalação de um semáforo, no entroncamento das Ruas Benedito Faria Santos, Borges de Medeiros, Domingos de Faria e Sete de Abril, no bairro Vila Velha.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/952/requerimento_no.143-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/952/requerimento_no.143-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de serviços de patrolamento e ensaibramento, da rua: João  Maltaca, bairro: Nossa Sra. Fátima,  próximo ao Groca car.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/953/requerimento_no.144-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/953/requerimento_no.144-2019.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no inciso I, § 1º do artigo 141, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº.006/2019, de autoria do Executivo Municipal, de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/954/requerimento_no.145-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/954/requerimento_no.145-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda no sentido de viabilizar a implantação de uma quadra de esportes no bairro Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/955/requerimento_no.146-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/955/requerimento_no.146-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar à Secretaria Municipal de Educação, que proceda a troca de portas da Escola Municipal Nilce Faria Elias.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/956/requerimento_no.147-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/956/requerimento_no.147-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade (Secretaria Municipal de Esporte, Lazer e Turismo e Secretária Municipal de Industria e Comercio), que realizem estudos objetivando a implantação de um projeto voltado ao Turismo Rural.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/957/requerimento_no.148-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/957/requerimento_no.148-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar à Secretaria Municipal de Educação, que realize serviços de manutenção da Escola Municipal Maria da Luz Cristo Lima.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/958/requerimento_no.149-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/958/requerimento_no.149-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar à Secretaria Municipal de Educação, que realize serviços de manutenção da Escola Municipal da Santana.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/960/requerimento_no.150-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/960/requerimento_no.150-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Obras, que viabilize a reforma da ponte Prefeito Adel Rutz, que liga as localidades de Água Branca e Ribeirinha à localidade de Jacaré.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/961/requerimento_no.151-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/961/requerimento_no.151-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar à Secretaria Municipal de Obras, que execute serviços de patrolamento e o ensaibramento da Estrada Principal da localidade de Pouso Bonito até a Estrada Principal da localidade de Rio Abaixo.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/962/requerimento_no.152-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/962/requerimento_no.152-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar à Secretaria Municipal de Obras, que execute serviços de patrolamento e ensaibramento da Estrada Principal da localidade de Ribeirinha dos Leonel até a Estrada Principal da localidade de Piedade dos Costa.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/963/requerimento_no.153-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/963/requerimento_no.153-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar à Secretaria Municipal de Obras, que execute serviços de patrolamento e o ensaibramento entre a Estrada Principal da localidade de Areias do Rosários até em frente à casa do Senhor Sebastião Guimarães.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/964/requerimento_no.154-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/964/requerimento_no.154-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar à Secretaria Municipal de Obras, que execute serviços de manutenção da Rua Joaquim Martins, localizada no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/965/requerimento_no.155-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/965/requerimento_no.155-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que em regime de urgência, execute serviços de troca de lâmpadas queimadas, na rua: Antonio Souza Rosa, no bairro: Vila Abraão, próximo ao Mercado do Marquinhos Santana.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/966/requerimento_no.156-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/966/requerimento_no.156-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que em regime de urgência, execute a troca de lâmpadas queimadas na rua: Pedro Cordeiro, no bairro: Vila Abraão, próximo ao Mercado do Marquinhos Santana.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento_no.157-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento_no.157-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que em regime de urgência, execute a troca de lâmpadas queimadas na rua: Sete de Setembro, centro, em frente a frutaria do Milóca.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_no.158-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_no.158-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Obras, que viabilize obras de manilhamento na rua Jamile Elias Tosto, no trecho em frente ao número predial 339, no bairro Vila Costa (próximo a igreja Assembleia de Deus).</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_no.159-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_no.159-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda os estudos que se fizerem necessários, objetivando a execução de obras de pavimentação asfáltica da Avenida Brasil, iniciando nas proximidades do bairro Jardim Albarana, seguindo pela estrada do Capirú, até as proximidades da empresa CALCEM.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_no.160-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_no.160-2019.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no inciso I, § 1º do artigo 141, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação dos Projetos de Lei nºs.006/2019, de autoria do Executivo Municipal, de modo que aludidas matérias sejam deliberadas em uma ÚNICA DISCUSSÃO E VOTAÇÃO, nesta Sessão Plenária.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_no.161-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_no.161-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Obras, que execute serviços de alargamento, com o devido patrolamento e ensaibramento da Estrada Principal que dá acesso a localidade do Taici, desde seu início até a igreja Evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/984/requerimento_no.162-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/984/requerimento_no.162-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda no sentido de viabilizar a instalação de rede de abastecimento de água, de modo a atender os moradores da localidade de Taici.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/985/requerimento_no.163-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/985/requerimento_no.163-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar, com urgência, a instalação de um redutor de velocidade, tipo lombada, no início da rua Altamir Abrão, no bairro Vila Abrão.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/986/requerimento_no.164-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/986/requerimento_no.164-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Obras, que viabilize obras de manilhamento no rio localizado na estrada do Corriolinha, localidade de Água Branca, proximidades da chácara do Samir.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/988/requerimento_no.165-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/988/requerimento_no.165-2019.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no inciso I, § 1º do artigo 141, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de lei nº. 013/2019, de autoria do Executivo Municipal, de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO, nesta Sessão Plenária.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/989/requerimento_no.166-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/989/requerimento_no.166-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências urgentes no sentido de determinar ao órgão competente da municipalidade, que execute serviços de manilhamento na Rua Eurides Maltaca, bairro Nossa Senhora de Fatima.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/990/requerimento_no.167-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/990/requerimento_no.167-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que execute serviços de limpeza, roçada e desassoreamento do Rio da Tacaniça dos Nazários, até a Comunidade da Coloinha.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_no.168-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_no.168-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal competente, que viabilize a reconstrução da lombada existente na Rua Domingos de Faria, em frente ao numeral 416, bairro Vila Velha, transformando-a em travessia elevada.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/998/requerimento_no.169-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/998/requerimento_no.169-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal competente, que viabilize a construção de uma travessia elevada na Rua Domingos de Faria, em frente ao numeral 378, bairro Vila Velha..</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_no.170-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_no.170-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal competente, que viabilize a construção de uma lombada na Rua Antonio Elias, em frente ao numeral 222, bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1000/requerimento_no.171-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1000/requerimento_no.171-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria competente, que viabilize o rebaixamento da calçada em frente ao comércio de tinta situado na Rua: Domingos de Faria, nº378, bairro Vila Velha.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimento_no.172-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimento_no.172-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que execute serviços de pavimentação asfáltica da Rua José Amâncio Stresser, bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1002/requerimento_no.173-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1002/requerimento_no.173-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que execute serviços de pavimentação asfáltica, em uma extensão de aproximadamente de 200 metros, na Rua Joelton Cristiano de Souza, bairro Vila Ricarda.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1003/requerimento_no.174-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1003/requerimento_no.174-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de serviços de Tapa Buracos na rua: França Emídio de Souza, no bairro: Jd. São Luiz, próximo da Votoran.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1004/requerimento_no.175-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1004/requerimento_no.175-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que execute serviços de limpeza e roçada em geral, em todo perímetro do bairro Jardim São Luiz, próximo da Votoran.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1005/requerimento_no.176-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1005/requerimento_no.176-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de pintura do meio-fio da rua: França Emídio de Souza, bairro: Jardim São Luiz, próximo a Votoran.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1006/requerimento_no.177-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1006/requerimento_no.177-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências URGENTES no sentido de determinar ao órgão competente da municipalidade, que execute serviços de manilhamento, para captação de esgoto e águas pluviais, ao longo da rua João Froma, bairro Madre.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1007/requerimento_no.178-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1007/requerimento_no.178-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que viabilize a conclusão da pavimentação asfáltica da Avenida Brasil.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_no.179-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_no.179-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que viabilize a conclusão da pavimentação asfáltica da Rua Marechal Cândido Rondon, Bairro Papanduva.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_no.180-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_no.180-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda a construção de uma Unidade de Saúde no bairro Alto, também conhecido por Santaria II.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_no.181-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_no.181-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a implantação de um ponto de ônibus, com cobertura, na Rodovia dos Minérios, bairro Santaria, em frente ao Ginásio de Esportes Kichutão, sentido Curitiba/Rio Branco.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_no.182-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_no.182-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a elaboração de estudos, objetivando a instalação de uma Academia ao Ar Livre, no bairro Bairro Alto – Santaria.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_no.183-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_no.183-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão da municipalidade, que proceda no sentido de elaborar os estudos que se fizerem necessários, objetivando a instalação de câmeras de vídeo monitoramento e vigilância, nas principais saídas e em alguns pontos estratégicos de nossa cidade,</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1013/requerimento_no.184-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1013/requerimento_no.184-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, que determine a Secretaria Municipal de Obras, a execução de serviços de pavimentação asfáltica das ruas:  Joaquim Martins, Rondônia, Mato Grosso e Santa Catarina, no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1014/requerimento_no.185-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1014/requerimento_no.185-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, que determine a Secretaria Municipal de Obras, a execução de serviços de pavimentação asfáltica Rua: Pernambuco, no bairro Santo Antônio</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Zé de Angola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1015/requerimento_no.186-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1015/requerimento_no.186-2019.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Obras, que execute serviços de pavimentação asfáltica de modo a atender a comunidade da localidade de Barra do Jacaré.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1016/requerimento_no.187-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1016/requerimento_no.187-2019.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, sejam os Projetos de Decreto Legislativo nºs.004, 005 e 006/2019, deliberados</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1017/requerimento_no.188-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1017/requerimento_no.188-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que execute serviços de pavimentação asfáltica na Rua Antônio Bonfim, bairro Madre.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_no.189-2019_ZoKx2ba.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_no.189-2019_ZoKx2ba.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, para execute reparos em uma boca de lobo, o que se encontra com a tampa acima do nível da rua, localizada em frente ao numeral 681, na rua Benjamin Bontorim, bairro Jardim São Luiz.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1019/requerimento_no.190-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1019/requerimento_no.190-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de uma roçada e limpeza em geral em todo o bairro Papanduva.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1020/requerimento_no.191-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1020/requerimento_no.191-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de limpeza em geral e pintura do meio-fio, iniciando na rua: Açungui, próximo a Casa Bela Materiais Construção indo até as Palmeirinhas.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1021/requerimento_no.192-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1021/requerimento_no.192-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda a colocação de meio-fio nas calçadas da rua: Sete de abril, bairro: Papanduva, proximidades do Mercado do Flor.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1022/requerimento_no.193-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1022/requerimento_no.193-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que execute serviços de pavimentação asfáltica na Rua Araçá e Rua nº.03, do bairro Jardim Record.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1023/requerimento_no.194-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1023/requerimento_no.194-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda a limpeza de entulhos, na Rua Pedro Cordeiro esquina com a Rua Zacarias Cardoso, bairro Vila Abrão.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1024/requerimento_no.195-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1024/requerimento_no.195-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Obras, que execute obras de pavimentação asfáltica nas áreas centrais da Comunidade Tacaniça dos Costa.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1025/requerimento_no.196-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1025/requerimento_no.196-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Obras, que execute obras de pavimentação asfáltica nas áreas centrais da Comunidade da Ribeira.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Emerson Caxa, Zé de Angola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1026/requerimento_no.197-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1026/requerimento_no.197-2019.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Obras, que viabilize obras de pavimentação asfáltica da estrada Principal do Açungui, com início na PR 092 até a ponte no Açungui, com extensão aproximada de 18 mil metros.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1027/requerimento_no.198-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1027/requerimento_no.198-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Obras, que viabilize obras de pavimentação asfáltica da estrada que liga as localidades de Pinta a Canta Galo, com início na PR 092, até a residência do senhor Paulo, com extensão aproximada de 500 metros.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1028/requerimento_no.199-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1028/requerimento_no.199-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, que determine ao órgão responsável, que execute obras de pavimentação asfáltica na Rua: Antonio A. de Miranda, localizada na Vila Artigas.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1029/requerimento_no.200-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1029/requerimento_no.200-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria de Obras, que execute a pavimentação asfáltica das ruas: Bracatinga, Angico, Acácias, Baguaçu, Araucária, Cerejeira, Aroeira, Cambara e travessa das Bananeiras, todas situadas no bairro: vila Nodari 2</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1030/requerimento_no.201-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1030/requerimento_no.201-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras de pavimentação asfáltica  das ruas: José Pedroso dos Santos e Adão Justino de Matos - bairro Santaria.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1031/requerimento_no.202-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1031/requerimento_no.202-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras de pavimentação asfáltica da rua:  Rebeka Schuartz , localizada na Vila Abrão.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1032/requerimento_no.203-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1032/requerimento_no.203-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Saúde, que viabilize a compra de geladeiras, de modo a serem instaladas nas Unidades Básica de Saúde, para a conservação de vacinas tipo Somotropina 12 U.I.F.A (vacinas de Hormônios de crescimento) e vacinas imunobiológicos que são produtos termolábeis que necessitam de refrigeração para manter sua capacidade imunizante (faixa temperatura  + 2 C a +8 CC, capacidade 430 lts. ).</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1034/requerimento_no.204-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1034/requerimento_no.204-2019.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, seja o Projeto de Decreto Legislativo nº.008/2019, deliberados através de VOTO ABERTO, de forma simbólica.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1041/requerimento_no.205-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1041/requerimento_no.205-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de troca de lâmpadas  na    rua : Antonio Elias,  no   Bairro :  N.SRA.Fátima, enfrente ao bar dos amigos.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_no.206-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_no.206-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de troca de lâmpadas  na    Estrada principal da Ribiera, no Brancalho (Areias do Rosario)..</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_no.207-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_no.207-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade a execução de serviços de patrolamento e ensaibramento na rua : Atílio Stevão Veloso Bairro :  Vila Velha ,  próximo Nando Matias.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_no.208-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_no.208-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de serviços de troca de lâmpadas  na    rua: Antonio Elias,  no   Bairro : Nossa Senhora de Fátima, em frente ao bar dos amigos.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1046/requerimento_no.209-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1046/requerimento_no.209-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que em regime de urgência, proceda a instalação de um redutor de velocidade, tipo lombada, na rua: Copo de leite, bairro -  Vila São Pedro, próximo a casa Igreja Assembleia de Deus e ao Caic.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1047/requerimento_no.210-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1047/requerimento_no.210-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar à Secretaria Municipal de Educação, que viabilize a reforma da Escola Municipal Rural Tigre, localizada na Comunidade do Tigre.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1048/requerimento_no.211-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1048/requerimento_no.211-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Educação, que viabilize a reforma da Escola Municipal Joaquim Cavalli, localizada na Comunidade da Campina dos Pintos.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1049/requerimento_no.212-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1049/requerimento_no.212-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Saúde, que proceda no sentido de viabilizar a construção de uma Unidade de Saúde no Bairro Santaria.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1050/requerimento_no.213-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1050/requerimento_no.213-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Trânsito, a construção de duas lombadas na Rua Teófilo Otoni, n° 99 e n°141.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1051/requerimento_no.214-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1051/requerimento_no.214-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Trânsito, a construção de uma lombada na Rua José Alves Osório, Bairro Jardim Paraíso.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1055/requerimento_no.215-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1055/requerimento_no.215-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar a Secretaria Municipal de Obras, que proceda a finalização das obras de construção da rotatória localizada no entroncamento da Rua Padre Ribeiro com a Rodovia Gertrudes Mangger da Rosa (PR-092).</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento_no.216-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento_no.216-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Senhor Prefeito Municipal, providências no sentido de determinar a execução de obras de pavimentação asfáltica, na Rua: Visconde de Mauá, Bairro: Jardim São Luiz (próximo à borracharia do feinho).</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1057/requerimento_no.217-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1057/requerimento_no.217-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Senhor Prefeito Municipal, providências no sentido de determinar a execução de obras de pavimentação asfáltica, na Rua: Pedro Machado de Bonfim, localizada nas proximidades da antiga escola Vovó Diva.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1060/requerimento_no.218-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1060/requerimento_no.218-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Senhor Prefeito Municipal, providencia no sentido de determinar a Secretaria Municipal de Obras, a execução de pavimentação asfáltica, na Rua: 07 - Bairro: Vila São Pedro.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1061/requerimento_no.219-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1061/requerimento_no.219-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao DER – Departamentos de Estradas e Rodagem do Paraná, providências no sentido de determinar ao órgão competente, a execução de operação para restaurar a sinalização de trânsito de maneira geral da Rodovia Gertrudes Manguer da Rosa (Rodovia da Laranja), que liga os municípios de Rio Branco do Sul a Cerro Azul.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1062/requerimento_no.220-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1062/requerimento_no.220-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a instalação de sistema de iluminação pública na estrada principal de acesso a localidade da Ribeira, proximidades da propriedade do senhor Isaias Jesus Fonseca.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_no.221-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_no.221-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Companhia Paranaense de Energia-COPEL, providências no sentido de proceder uma averiguação e os estudos técnicos que se fizerem necessários junto a linha de transmissão de energia elétrica que serve a localidade de Ribeira, neste município, de modo a coibir as frequentes quedas de energia que vêm ocorrendo.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_no.222-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_no.222-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Companhia Paranaense de Energia-COPEL, providências no sentido de nos informar sobre qual a base legal que dá suporte a essa empresa para viabilizar a instalação de ponto de energia elétrica nas propriedades rurais com extensão abaixo de 20 mil metros quadrados.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1065/requerimento_no.223-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1065/requerimento_no.223-2019.doc</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que execute serviços de pintura nas fachadas das Escolas do Campo em toda a região rural, indicando sua nova denominação.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1066/requerimento_no.224-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1066/requerimento_no.224-2019.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no inciso I, § 1º do artigo 141, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação dos Projetos de Lei nºs.021 e 22/2019, sendo o primeiro de autoria do vereador Clayton Costa Rosa e o segundo de autoria do Executivo Municipal, de modo que aludidas matérias sejam deliberadas de forma definitiva na Sessão Plenária Ordinária a realizar-se nesta Casa em data de hoje.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1067/requerimento_no.225-2019.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1067/requerimento_no.225-2019.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no inciso I, § 1º do artigo 141, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de lei nº.017/2019, de autoria do Executivo Municipal, de modo que aludida matéria seja deliberada de forma definitiva na Sessão Plenária Ordinária a realizar-se nesta Casa em data de hoje.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1045/emenda_a_lei_organica_no_001-2019.docx</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1045/emenda_a_lei_organica_no_001-2019.docx</t>
   </si>
   <si>
     <t>Súmula:  “Dá nova redação ao art.113,da Lei Orgânica do Município de Rio Branco do Sul”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3464,67 +3464,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1039/decreto_legislativo_no.003-2019.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1035/projeto_de_decreto_legisllativo_no.004-2019.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_decreto_legisllativo_no.005-2019.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1037/projeto_de_decreto_legisllativo_no.006-2019.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1040/decreto_legislativo_no.007-2019.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1033/projeto_de_decreto_legisllativo_no.008-2019.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_decreto_legisllativo_no.009-2019.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/921/-projeto_de_lei_no.002-2019.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/922/-projeto_de_lei_no.003-2019.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/942/-projeto_de_lei_no.004-2019.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/943/-projeto_de_lei_no.005-2019.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/959/-projeto_de_lei_no.006-2019.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/968/projeto_de_lei_n._008_-_2019.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/976/-projeto_de_lei_no.009-2019.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/977/-projeto_de_lei_no.010-2019.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/978/-projeto_de_lei_no.011-2019.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/979/-projeto_de_lei_no.012-2019.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/987/projeto_de_lei_no13-2019.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/991/-projeto_de_lei_no.014-2019.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/992/-projeto_de_lei_no.015-2019.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/993/-projeto_de_lei_no.016-2019.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1052/-projeto_de_lei_no.017-2019.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_no_018-2019.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_no19-2019.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1058/-projeto_de_lei_no.020-2019.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1059/-projeto_de_lei_no.021-2019.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1069/-projeto_de_lei_no.023-2019.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1070/-projeto_de_lei_no.024-2019.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1071/-projeto_de_lei_no.025-2019.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1072/-projeto_de_lei_no.026-2019.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/938/projeto_de_resolucao_no.001-2019.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/803/requerimento_no.001-2019.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/804/requerimento_no.002-2019.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/805/requerimento_no.003-2019.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/806/requerimento_no.004-2019.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/807/requerimento_no.005-2019.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/808/requerimento_no.006-2019.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/809/requerimento_no.007-2019.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/810/requerimento_no.008-2019.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento_no.009-2019.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/812/requerimento_no.010-2019.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/813/requerimento_no.011-2019.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/814/requerimento_no.012-2019.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/815/requerimento_no.013-2019.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/816/requerimento_no.014-2019.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/817/requerimento_no.015-2019.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/818/requerimento_no.016-2019.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/820/requerimento_no.017-2019.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_no.018-2019.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/822/requerimento_no.019-2019.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/823/requerimento_no.020-2019.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/824/requerimento_no.021-2019.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/825/requerimento_no.022-2019.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/826/requerimento_no.023-2019.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/827/requerimento_no.024-2019.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/828/requerimento_no.025-2019.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/829/requerimento_no.026-2019.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/830/requerimento_no.027-2019.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/831/requerimento_no.028-2019.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/832/requerimento_no.029-2019.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/833/requerimento_no.030-2019.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/834/requerimento_no.031-2019.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/835/requerimento_no.032-2019.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/836/requerimento_no.033-2019.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/837/requerimento_no.034-2019.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/838/requerimento_no.035-2019.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/839/requerimento_no.036-2019.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/840/requerimento_no.037-2019.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/841/requerimento_no.038-2019.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/842/requerimento_no.039-2019.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/843/requerimento_no.040-2019.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/844/requerimento_no.041-2019.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/845/requerimento_no.042-2019.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/846/requerimento_no.043-2019.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/847/requerimento_no.044-2019.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/848/requerimento_no.045-2019.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/849/requerimento_no.046-2019.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/850/requerimento_no.047-2019.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/851/requerimento_no.048-2019.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_no.049-2019.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/853/requerimento_no.050-2019.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/854/requerimento_no.051-2019.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/855/requerimento_no.052-2019.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/857/requerimento_no.054-2019.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/858/requerimento_no.055-2019.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/859/requerimento_no.056-2019.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/860/requerimento_no.057-2019.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/861/requerimento_no.058-2019.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/862/requerimento_no.059-2019.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/863/requerimento_no.060-2019.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/864/requerimento_no.061-2019.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/865/requerimento_no.062-2019.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/866/requerimento_no.063-2019.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/867/requerimento_no.064-2019.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/868/requerimento_no.065-2019.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/869/requerimento_no.066-2019.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/870/requerimento_no.067-2019.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/871/requerimento_no.068-2019.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/872/requerimento_no.069-2019.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/873/requerimento_no.070-2019.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/874/requerimento_no.071-2019.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/875/requerimento_no.072-2019.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/876/requerimento_no.073-2019.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/877/requerimento_no.074-2019.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/878/requerimento_no.075-2019.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/879/requerimento_no.076-2019.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/880/requerimento_no.077-2019.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/881/requerimento_no.078-2019.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/882/requerimento_no.079-2019.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/883/requerimento_no.080-2019.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/884/requerimento_no.081-2019.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/885/requerimento_no.082-2019.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/886/requerimento_no.083-2019.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/887/requerimento_no.084-2019.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/888/requerimento_no.085-2019.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/889/requerimento_no.086-2019.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/890/requerimento_no.087-2019_-.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/891/requerimento_no.088-2019.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/892/requerimento_no.089-2019.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/893/requerimento_no.090-2019.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/894/requerimento_no.091-2019.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_no.092-2019.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/896/requerimento_no.093-2019.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/897/requerimento_no.094-2019.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/898/requerimento_no.095-2019.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/899/requerimento_no.096-2019.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/900/requerimento_no.097-2019.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/901/requerimento_no.098-2019.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/902/requerimento_no.099-2019.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/903/requerimento_no.100-2019.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/904/requerimento_no.101-2019.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/905/requerimento_no.102-2019.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/906/requerimento_no.103-2019.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/907/requerimento_no.104-2019.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/908/requerimento_no.105-2019.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/909/requerimento_no.106-2019.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/910/requerimento_no.107-2019.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/911/requerimento_no.108-2019.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/912/requerimento_no.109-2019.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/913/requerimento_no.110-2019.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/914/requerimento_no.111-2019.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/915/requerimento_no.112-2019.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/916/requerimento_no.113-2019.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/917/requerimento_no.114-2019.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/918/requerimento_no.115-2019.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/919/requerimento_no.116-2019.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/920/requerimento_no.117-2019.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/923/requerimento_no.118-2019.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/924/requerimento_no.119-2019.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/925/requerimento_no.120-2019.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/926/requerimento_no.121-2019.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/927/requerimento_no.122-2019.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/928/requerimento_no.123-2019.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/929/requerimento_no.124-2019.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/930/requerimento_no.125-2019.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/931/requerimento_no.126-2019.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/932/requerimento_no.127-2019.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/933/requerimento_no.128-2019.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/934/requerimento_no.129-2019.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/935/requerimento_no.130-2019.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/937/requerimento_no.131-2019.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/939/requerimento_no.132-2019.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/940/requerimento_no.133-2019.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/941/requerimento_no.134-2019.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/944/requerimento_no.135-2019.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/945/requerimento_no.136-2019.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/946/requerimento_no.137-2019.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/947/requerimento_no.138-2019.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/948/requerimento_no.139-2019.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/949/requerimento_no.140-2019.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/950/requerimento_no.141-2019.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/951/requerimento_no.142-2019.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/952/requerimento_no.143-2019.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/953/requerimento_no.144-2019.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/954/requerimento_no.145-2019.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/955/requerimento_no.146-2019.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/956/requerimento_no.147-2019.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/957/requerimento_no.148-2019.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/958/requerimento_no.149-2019.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/960/requerimento_no.150-2019.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/961/requerimento_no.151-2019.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/962/requerimento_no.152-2019.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/963/requerimento_no.153-2019.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/964/requerimento_no.154-2019.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/965/requerimento_no.155-2019.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/966/requerimento_no.156-2019.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento_no.157-2019.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_no.158-2019.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_no.159-2019.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_no.160-2019.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_no.161-2019.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/984/requerimento_no.162-2019.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/985/requerimento_no.163-2019.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/986/requerimento_no.164-2019.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/988/requerimento_no.165-2019.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/989/requerimento_no.166-2019.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/990/requerimento_no.167-2019.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_no.168-2019.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/998/requerimento_no.169-2019.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_no.170-2019.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1000/requerimento_no.171-2019.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimento_no.172-2019.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1002/requerimento_no.173-2019.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1003/requerimento_no.174-2019.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1004/requerimento_no.175-2019.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1005/requerimento_no.176-2019.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1006/requerimento_no.177-2019.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1007/requerimento_no.178-2019.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_no.179-2019.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_no.180-2019.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_no.181-2019.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_no.182-2019.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_no.183-2019.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1013/requerimento_no.184-2019.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1014/requerimento_no.185-2019.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1015/requerimento_no.186-2019.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1016/requerimento_no.187-2019.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1017/requerimento_no.188-2019.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_no.189-2019_ZoKx2ba.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1019/requerimento_no.190-2019.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1020/requerimento_no.191-2019.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1021/requerimento_no.192-2019.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1022/requerimento_no.193-2019.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1023/requerimento_no.194-2019.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1024/requerimento_no.195-2019.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1025/requerimento_no.196-2019.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1026/requerimento_no.197-2019.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1027/requerimento_no.198-2019.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1028/requerimento_no.199-2019.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1029/requerimento_no.200-2019.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1030/requerimento_no.201-2019.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1031/requerimento_no.202-2019.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1032/requerimento_no.203-2019.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1034/requerimento_no.204-2019.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1041/requerimento_no.205-2019.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_no.206-2019.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_no.207-2019.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_no.208-2019.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1046/requerimento_no.209-2019.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1047/requerimento_no.210-2019.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1048/requerimento_no.211-2019.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1049/requerimento_no.212-2019.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1050/requerimento_no.213-2019.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1051/requerimento_no.214-2019.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1055/requerimento_no.215-2019.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento_no.216-2019.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1057/requerimento_no.217-2019.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1060/requerimento_no.218-2019.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1061/requerimento_no.219-2019.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1062/requerimento_no.220-2019.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_no.221-2019.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_no.222-2019.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1065/requerimento_no.223-2019.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1066/requerimento_no.224-2019.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1067/requerimento_no.225-2019.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1045/emenda_a_lei_organica_no_001-2019.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1039/decreto_legislativo_no.003-2019.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1035/projeto_de_decreto_legisllativo_no.004-2019.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_decreto_legisllativo_no.005-2019.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1037/projeto_de_decreto_legisllativo_no.006-2019.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1040/decreto_legislativo_no.007-2019.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1033/projeto_de_decreto_legisllativo_no.008-2019.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_decreto_legisllativo_no.009-2019.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/921/-projeto_de_lei_no.002-2019.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/922/-projeto_de_lei_no.003-2019.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/942/-projeto_de_lei_no.004-2019.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/943/-projeto_de_lei_no.005-2019.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/959/-projeto_de_lei_no.006-2019.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/968/projeto_de_lei_n._008_-_2019.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/976/-projeto_de_lei_no.009-2019.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/977/-projeto_de_lei_no.010-2019.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/978/-projeto_de_lei_no.011-2019.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/979/-projeto_de_lei_no.012-2019.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/987/projeto_de_lei_no13-2019.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/991/-projeto_de_lei_no.014-2019.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/992/-projeto_de_lei_no.015-2019.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/993/-projeto_de_lei_no.016-2019.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1052/-projeto_de_lei_no.017-2019.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_no_018-2019.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_no19-2019.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1058/-projeto_de_lei_no.020-2019.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1059/-projeto_de_lei_no.021-2019.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1069/-projeto_de_lei_no.023-2019.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1070/-projeto_de_lei_no.024-2019.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1071/-projeto_de_lei_no.025-2019.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1072/-projeto_de_lei_no.026-2019.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/938/projeto_de_resolucao_no.001-2019.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/803/requerimento_no.001-2019.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/804/requerimento_no.002-2019.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/805/requerimento_no.003-2019.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/806/requerimento_no.004-2019.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/807/requerimento_no.005-2019.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/808/requerimento_no.006-2019.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/809/requerimento_no.007-2019.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/810/requerimento_no.008-2019.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento_no.009-2019.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/812/requerimento_no.010-2019.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/813/requerimento_no.011-2019.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/814/requerimento_no.012-2019.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/815/requerimento_no.013-2019.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/816/requerimento_no.014-2019.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/817/requerimento_no.015-2019.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/818/requerimento_no.016-2019.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/820/requerimento_no.017-2019.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_no.018-2019.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/822/requerimento_no.019-2019.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/823/requerimento_no.020-2019.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/824/requerimento_no.021-2019.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/825/requerimento_no.022-2019.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/826/requerimento_no.023-2019.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/827/requerimento_no.024-2019.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/828/requerimento_no.025-2019.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/829/requerimento_no.026-2019.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/830/requerimento_no.027-2019.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/831/requerimento_no.028-2019.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/832/requerimento_no.029-2019.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/833/requerimento_no.030-2019.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/834/requerimento_no.031-2019.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/835/requerimento_no.032-2019.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/836/requerimento_no.033-2019.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/837/requerimento_no.034-2019.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/838/requerimento_no.035-2019.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/839/requerimento_no.036-2019.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/840/requerimento_no.037-2019.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/841/requerimento_no.038-2019.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/842/requerimento_no.039-2019.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/843/requerimento_no.040-2019.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/844/requerimento_no.041-2019.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/845/requerimento_no.042-2019.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/846/requerimento_no.043-2019.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/847/requerimento_no.044-2019.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/848/requerimento_no.045-2019.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/849/requerimento_no.046-2019.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/850/requerimento_no.047-2019.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/851/requerimento_no.048-2019.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_no.049-2019.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/853/requerimento_no.050-2019.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/854/requerimento_no.051-2019.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/855/requerimento_no.052-2019.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/857/requerimento_no.054-2019.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/858/requerimento_no.055-2019.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/859/requerimento_no.056-2019.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/860/requerimento_no.057-2019.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/861/requerimento_no.058-2019.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/862/requerimento_no.059-2019.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/863/requerimento_no.060-2019.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/864/requerimento_no.061-2019.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/865/requerimento_no.062-2019.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/866/requerimento_no.063-2019.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/867/requerimento_no.064-2019.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/868/requerimento_no.065-2019.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/869/requerimento_no.066-2019.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/870/requerimento_no.067-2019.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/871/requerimento_no.068-2019.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/872/requerimento_no.069-2019.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/873/requerimento_no.070-2019.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/874/requerimento_no.071-2019.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/875/requerimento_no.072-2019.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/876/requerimento_no.073-2019.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/877/requerimento_no.074-2019.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/878/requerimento_no.075-2019.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/879/requerimento_no.076-2019.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/880/requerimento_no.077-2019.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/881/requerimento_no.078-2019.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/882/requerimento_no.079-2019.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/883/requerimento_no.080-2019.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/884/requerimento_no.081-2019.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/885/requerimento_no.082-2019.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/886/requerimento_no.083-2019.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/887/requerimento_no.084-2019.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/888/requerimento_no.085-2019.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/889/requerimento_no.086-2019.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/890/requerimento_no.087-2019_-.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/891/requerimento_no.088-2019.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/892/requerimento_no.089-2019.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/893/requerimento_no.090-2019.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/894/requerimento_no.091-2019.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_no.092-2019.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/896/requerimento_no.093-2019.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/897/requerimento_no.094-2019.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/898/requerimento_no.095-2019.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/899/requerimento_no.096-2019.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/900/requerimento_no.097-2019.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/901/requerimento_no.098-2019.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/902/requerimento_no.099-2019.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/903/requerimento_no.100-2019.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/904/requerimento_no.101-2019.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/905/requerimento_no.102-2019.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/906/requerimento_no.103-2019.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/907/requerimento_no.104-2019.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/908/requerimento_no.105-2019.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/909/requerimento_no.106-2019.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/910/requerimento_no.107-2019.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/911/requerimento_no.108-2019.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/912/requerimento_no.109-2019.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/913/requerimento_no.110-2019.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/914/requerimento_no.111-2019.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/915/requerimento_no.112-2019.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/916/requerimento_no.113-2019.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/917/requerimento_no.114-2019.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/918/requerimento_no.115-2019.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/919/requerimento_no.116-2019.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/920/requerimento_no.117-2019.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/923/requerimento_no.118-2019.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/924/requerimento_no.119-2019.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/925/requerimento_no.120-2019.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/926/requerimento_no.121-2019.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/927/requerimento_no.122-2019.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/928/requerimento_no.123-2019.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/929/requerimento_no.124-2019.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/930/requerimento_no.125-2019.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/931/requerimento_no.126-2019.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/932/requerimento_no.127-2019.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/933/requerimento_no.128-2019.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/934/requerimento_no.129-2019.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/935/requerimento_no.130-2019.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/937/requerimento_no.131-2019.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/939/requerimento_no.132-2019.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/940/requerimento_no.133-2019.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/941/requerimento_no.134-2019.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/944/requerimento_no.135-2019.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/945/requerimento_no.136-2019.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/946/requerimento_no.137-2019.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/947/requerimento_no.138-2019.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/948/requerimento_no.139-2019.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/949/requerimento_no.140-2019.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/950/requerimento_no.141-2019.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/951/requerimento_no.142-2019.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/952/requerimento_no.143-2019.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/953/requerimento_no.144-2019.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/954/requerimento_no.145-2019.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/955/requerimento_no.146-2019.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/956/requerimento_no.147-2019.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/957/requerimento_no.148-2019.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/958/requerimento_no.149-2019.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/960/requerimento_no.150-2019.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/961/requerimento_no.151-2019.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/962/requerimento_no.152-2019.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/963/requerimento_no.153-2019.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/964/requerimento_no.154-2019.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/965/requerimento_no.155-2019.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/966/requerimento_no.156-2019.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento_no.157-2019.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_no.158-2019.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_no.159-2019.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_no.160-2019.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_no.161-2019.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/984/requerimento_no.162-2019.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/985/requerimento_no.163-2019.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/986/requerimento_no.164-2019.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/988/requerimento_no.165-2019.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/989/requerimento_no.166-2019.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/990/requerimento_no.167-2019.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_no.168-2019.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/998/requerimento_no.169-2019.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_no.170-2019.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1000/requerimento_no.171-2019.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimento_no.172-2019.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1002/requerimento_no.173-2019.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1003/requerimento_no.174-2019.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1004/requerimento_no.175-2019.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1005/requerimento_no.176-2019.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1006/requerimento_no.177-2019.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1007/requerimento_no.178-2019.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1008/requerimento_no.179-2019.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1009/requerimento_no.180-2019.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1010/requerimento_no.181-2019.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_no.182-2019.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_no.183-2019.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1013/requerimento_no.184-2019.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1014/requerimento_no.185-2019.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1015/requerimento_no.186-2019.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1016/requerimento_no.187-2019.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1017/requerimento_no.188-2019.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_no.189-2019_ZoKx2ba.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1019/requerimento_no.190-2019.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1020/requerimento_no.191-2019.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1021/requerimento_no.192-2019.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1022/requerimento_no.193-2019.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1023/requerimento_no.194-2019.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1024/requerimento_no.195-2019.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1025/requerimento_no.196-2019.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1026/requerimento_no.197-2019.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1027/requerimento_no.198-2019.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1028/requerimento_no.199-2019.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1029/requerimento_no.200-2019.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1030/requerimento_no.201-2019.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1031/requerimento_no.202-2019.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1032/requerimento_no.203-2019.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1034/requerimento_no.204-2019.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1041/requerimento_no.205-2019.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_no.206-2019.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_no.207-2019.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_no.208-2019.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1046/requerimento_no.209-2019.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1047/requerimento_no.210-2019.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1048/requerimento_no.211-2019.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1049/requerimento_no.212-2019.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1050/requerimento_no.213-2019.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1051/requerimento_no.214-2019.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1055/requerimento_no.215-2019.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento_no.216-2019.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1057/requerimento_no.217-2019.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1060/requerimento_no.218-2019.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1061/requerimento_no.219-2019.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1062/requerimento_no.220-2019.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_no.221-2019.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_no.222-2019.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1065/requerimento_no.223-2019.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1066/requerimento_no.224-2019.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1067/requerimento_no.225-2019.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2019/1045/emenda_a_lei_organica_no_001-2019.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H262"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="168.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>