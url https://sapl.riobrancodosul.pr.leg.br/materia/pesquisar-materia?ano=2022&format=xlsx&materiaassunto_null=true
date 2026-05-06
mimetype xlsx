--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,3253 +54,3253 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ana Flávia, Du Bittencourt</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_no01-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_no01-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal Karime Fayad, que seja alterado a Lei Municipal nº 704/2005 que dispõe sobre ‘‘AUTORIZA DISPENSA DE SERVIDORA PUBLICA MUNICIPAL RESPONSÁVEL POR PESSOA EXCEPCIONAL DE PARTE DA JORNADA DE TRABALHO E ADOTA OUTRAS PROVIDENCIAS’’ onde se faz a indicação para que seja incluído SERVIDOR DO SEXO MASCULINO para que a Lei possa a segurar a todos com igualdade.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ana Flávia</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_no02-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_no02-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal Karime Fayad, que seja feito o pagamento do adicional de insalubridade para os/ as Agentes Comunitárias de Saúde (ACS) de acordo com a Lei Federal nº 13.342, de outubro de 2016 que, para dispor sobre a formação profissional e sobre benefícios trabalhistas e previdenciários dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Du Bittencourt, Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1698/indicacao_no03-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1698/indicacao_no03-2022.pdf</t>
   </si>
   <si>
     <t>Encaminha-se ao Poder Executivo, o seguinte pedido de Ato Administrativo: Excelentíssima Prefeita Karime Fayad, solicitamos estudos financeiros para que seja encaminhado a esta Casa, o Projeto de Lei referente ao aumento salarial dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1699/indicacao_no04-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1699/indicacao_no04-2022.pdf</t>
   </si>
   <si>
     <t>Encaminha-se ao Poder Executivo, o seguinte pedido de Ato Administrativo: Excelentíssima Prefeita Karime Fayad, solicitamos para que seja encaminhado a esta  Casa, a possibilidade de reajuste salarial para os membros do Conselho Tutelar do Município  de  Rio Branco do Sul.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1754/indicacao_no.05-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1754/indicacao_no.05-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal Karime Fayad, que dentro das possibilidades transforme na estrutura administrativa o Cargo de Auxiliar de Enfermagem, constante do Quadro de Carreiras do Poder Executivo, em Cargo de Técnico em Enfermagem.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Du Bittencourt</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1808/indicacao_no06-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1808/indicacao_no06-2022.pdf</t>
   </si>
   <si>
     <t>EMENTA: Sugestão de ato Administrativo de alteração do código tributário para isenção de IPTU para pais de autistas .</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CPFO - COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_decreto_legislativo_no001-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_decreto_legislativo_no001-2022.pdf</t>
   </si>
   <si>
     <t>Súmula: “ Dispõe sobre a apreciação do parecer prévio emitido pela Primeira Câmara do Tribunal de Contas do Estado do Paraná, no processo TC no processo TC nº 277743/14 , que emitiu parecer desfavorável a aprovação das contas prestadas pela Prefeitura Municipal de Rio Branco do Sul, relativas ao exercício de 2013”.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_decreto_legislativo_no002-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_decreto_legislativo_no002-2022.pdf</t>
   </si>
   <si>
     <t>“Aprova  com ressalvas as Contas do Chefe do Poder Executivo do Município de Rio Branco do Sul , relativas ao exercício de 2000 e dá outras providências.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_decreto_legislativo_no003-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_decreto_legislativo_no003-2022.pdf</t>
   </si>
   <si>
     <t>Súmula: “ Dispõe sobre a aprovação  do parecer prévio pela rejeição das contas de gestão do Poder Executivo do ano de 2016, emitido pelo Tribunal de Contas dos Municípios do Estado do Paraná, no processo de n° 300487/17, ficando rejeitadas as Contas de Gestão do ano de 2016 do ex- prefeito Cezar Gibran Johnsson, por esta Câmara Municipal.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>CPRJ - COMISSÃO PERMANENTE DE REDAÇÃO E JUSTIÇA</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1836/pdl_no.04-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1836/pdl_no.04-2022.pdf</t>
   </si>
   <si>
     <t>Súmula: “ Dispõe sobre a aprovação  do parecer prévio nº 272/21 pela IRREGULARIDADE das contas de gestão do Poder Executivo do ano de 2019, emitido pelo Tribunal de Contas do Estado do Paraná, ficando REPROVADAS as Contas de Gestão do ano de 2019 do ex- prefeito Cezar Gibran Johnsson, por esta Câmara Municipal.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>CHEFE DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1597/projeto_de_lei_no01-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1597/projeto_de_lei_no01-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Rio Branco do Sul a proceder à permuta de área de propriedade do Município,na forma que especifica".</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>Danilo Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1574/projeto_delei_no02-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1574/projeto_delei_no02-2022.pdf</t>
   </si>
   <si>
     <t>“Altera a denominação de logradouros públicos desta cidade”.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1577/projeto_de_lei_no03-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1577/projeto_de_lei_no03-2022.pdf</t>
   </si>
   <si>
     <t>“Abre créditos adicionais especiais no orçamento vigente do Município de Rio Branco do Sul.”</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1578/projeto_de_lei_no_004-2022_.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1578/projeto_de_lei_no_004-2022_.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Rio Branco do Sul a proceder à desafetação de parte da Rua Gaivotas e Rua Flamingo; Altera a Lei Municipal nº 991/2012; e dá outras providências”.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1584/projeto_de_lei_no_005-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1584/projeto_de_lei_no_005-2022.pdf</t>
   </si>
   <si>
     <t>“Cria o Programa de Distribuição Gratuita de Uniformes Escolares para alunos da Rede Pública Municipal de Ensino, e dá outras providências”.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1588/projeto_de_lei_no.06-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1588/projeto_de_lei_no.06-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PROTEÇÃO AOS ANIMAIS ABANDONADOS E DOMESTICÁVEIS NO MUNICÍPIO DE RIO BRANCO DO SUL E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1591/projeto_de_lei_no.07-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1591/projeto_de_lei_no.07-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NAS ESCOLAS PÚBLICAS MUNICIPAIS E CERCANIAS.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1592/projeto_de_lei_no.08-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1592/projeto_de_lei_no.08-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a assistência técnica pública e gratuita para elaboração de projeto e acompanhamento técnico da construção ou regularização da habitação de baixa renda no Município de Rio branco do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1607/projeto_de_lei_no.09-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1607/projeto_de_lei_no.09-2022.pdf</t>
   </si>
   <si>
     <t>“Ratifica a 4ª Alteração e Consolidação do Contrato do Consórcio Metropolitano de Saúde e Assistência Social do Paraná - COMESP e autoriza a permanência do município de Rio Branco do Sul no agora denominado CONSÓRCIO METROPOLITANO DE SERVIÇOS DO PARANÁ - COMESP e dá outras providências.”</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1615/projeto_de_lei_no010-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1615/projeto_de_lei_no010-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A.”</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Eleandro da Auto Escola, Du Bittencourt</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1637/plo_no11-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1637/plo_no11-2022.pdf</t>
   </si>
   <si>
     <t>“Institui no Município de Rio Branco do Sul a Medalha do Mérito Defesa Civil, destinada ao reconhecimento de serviços relevantes prestados no âmbito de assuntos vinculados à defesa civil da comunidade riobranquense, e dá outras providências”.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dicá Nalifico</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1641/projeto_de_lei_no.012-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1641/projeto_de_lei_no.012-2022.pdf</t>
   </si>
   <si>
     <t>“Denomina logradouro público que especifica”.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1654/plo_no13-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1654/plo_no13-2022.pdf</t>
   </si>
   <si>
     <t>Dispões acerca da implantação de código de barras Bidimensional “QR code” em placas de obras públicas Municipais para leitura e fiscalização eletrônica.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1655/plo_no.14-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1655/plo_no.14-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Defesa do Meio Ambiente (COMDEMA) de Rio Branco do Sul.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1657/plo_no.15-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1657/plo_no.15-2022.pdf</t>
   </si>
   <si>
     <t>EMENTA: “Institui o Programa Medicamento em Casa, no Município de Rio Branco do Sul, e dá outras providências”.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1660/plo_no.16-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1660/plo_no.16-2022.pdf</t>
   </si>
   <si>
     <t>“Altera o anexo III da Lei Municipal nº 1.192/2019, bem como enquadra os servidores ocupantes do cargo de técnico educador no cargo de professor de educação infantil, e dá outras providências”.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_lei_no017-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_lei_no017-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2023, e dá outras providências.”</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Danilo Pedroso, Ana Flávia, Dicá Nalifico</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1664/projeto_de_lei_no018-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1664/projeto_de_lei_no018-2022.pdf</t>
   </si>
   <si>
     <t>“Concede reajuste linear, a título de revisão geral anual de remuneração de servidores da Câmara Municipal de Rio Branco do Sul”.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_no019-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_no019-2022.pdf</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1666/projeto_de_lei_no020-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1666/projeto_de_lei_no020-2022.pdf</t>
   </si>
   <si>
     <t>“Altera o Anexo I da Lei Municipal nº 1.250/2021, referente à planilha de composição do “kit moradia””.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1667/projeto_de_lei_no021-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1667/projeto_de_lei_no021-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as condições para provisão dos benefícios eventuais direcionados às famílias beneficiárias da Política Municipal de Assistência Social do Município de Rio Branco do Sul, e dá outras providências”.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1668/projeto_de_lei_no022-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1668/projeto_de_lei_no022-2022.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal 1.227 de 13 de janeiro de 2021 e dá outras providências.”</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1680/projeto_de_lei_no023-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1680/projeto_de_lei_no023-2022.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Rio Branco do Sul o Programa "PISOU PAROU" e dá outras providencias.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1700/plo_no.024-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1700/plo_no.024-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o alinhamento e a retirada de fios em desuso e desordenados existentes em postes de energia elétrica e dá outras providências.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1704/plo_no.025-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1704/plo_no.025-2022.pdf</t>
   </si>
   <si>
     <t>“Abre créditos adicionais especiais no orçamento vigente do Município de Rio Branco do Sul. ”</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1705/plo_no026-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1705/plo_no026-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração do anexo IV da Lei 1.206/2020 no piso salarial para profissionais médicos com carga horária de 20h semanais para atuar nos equipamentos de saúde do Município de Rio Branco do Sul”.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1726/plo_no.027-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1726/plo_no.027-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a dispensa de servidor público municipal de parte da jornada de trabalho para o acompanhamento de pessoa com deficiência.”</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1734/plo_no.028-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1734/plo_no.028-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Coleta Seletiva de Lixo no Âmbito do Município de Rio Branco do Sul.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1735/plo_no.029-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1735/plo_no.029-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRATAMENTO FAVORECIDO, DIFERENCIADO E SIMPLIFICADO PARA MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE LOCAIS E REGIONAIS NAS CONTRATAÇÕES PÚBLICAS DE BENS, SERVIÇOS E OBRAS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1742/plo_no.030-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1742/plo_no.030-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa municipal de incentivo à vacinação contra a brucelose bovina de Rio Branco do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1743/plo_no.031-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1743/plo_no.031-2022.pdf</t>
   </si>
   <si>
     <t>“Institui o auxílio-alimentação, na forma do ‘Programa Mais Comida na Mesa do Servidor’, a servidores públicos do Município de Rio Branco do Sul e dá outras providências.”</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1744/plo_no.032-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1744/plo_no.032-2022.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 9º da Lei Municipal 1.242 de 19 de maio de 2021.”</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1745/plo_no.033-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1745/plo_no.033-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a inclusão do inciso IV no artigo 18, bem como a alteração dos artigos 30, 31, 32, 33, 34 e 35, e inserção dos artigos 36, 37, 38, 39, 40, 41 e 42 na Lei Municipal nº 1.314/2022 que dispõe sobre provisão dos benefícios eventuais direcionados às famílias beneficiárias da Política Municipal de Assistência Social do Município de Rio Branco do Sul”.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1750/plo_no034-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1750/plo_no034-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão e o pagamento de diárias no âmbito do Município de Rio Branco do Sul e dá outras providências”.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1751/plo_no035-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1751/plo_no035-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração ao anexo IV da Lei 1.206/2020, referente ao piso salarial para profissionais médicos com carga horária de 40h semanais para atuar nos equipamentos de saúde do Município de Rio Branco do Sul ”</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1755/plo_no.036-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1755/plo_no.036-2022.pdf</t>
   </si>
   <si>
     <t>Institui o parcelamento do solo para o chacreamento de sítios de recreio no Município de Rio Branco do Sul/PR.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1756/plo_no037-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1756/plo_no037-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Recicla RBS que trata da coleta seletiva no Município de Rio Branco do Sul com inclusão social e econômica dos catadores de materiais recicláveis e dá outras providências.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1759/plo_no038-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1759/plo_no038-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a revogação do parágrafo 4º do art. 27 e alteração do art. 28 da Lei Municipal nº 1.250/2022 que versa sobre a Política Habitacional de Interesse Social no âmbito do Município de Rio Branco do Sul”.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1760/plo_no039-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1760/plo_no039-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração ao Anexo Único da Lei nº 1.031/2013, adequando o piso salarial dos Agentes Comunitários de Saúde e Agentes de Combate a Endemias para atuar nos equipamentos de saúde do Município de Rio Branco do Sul ”</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1771/plo_no.040-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1771/plo_no.040-2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal 1.148 de novembro de 2017, que “Dispõe sobre a eleição de Diretores e Vice – Diretores das Escolas da Rede Municipal de Ensino do Município de Rio Branco do Sul e edita a Lei que dispõe sobre o processo Democrático de Escolha de Diretores e Vice-Diretores pela Comunidade Escolar da Rede Municipal de Ensino do Município de Rio Branco do Sul”</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1778/plo_no041-2022.pdf.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1778/plo_no041-2022.pdf.pdf</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1780/plo_no.042-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1780/plo_no.042-2022.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei n° 030/2022 que “Dispõe sobre a Atualização do salário base do Magistério Público Municipal da Educação Básica e referências da tabela de vencimento do quadro dos Profissionais do Magistério para o exercício de 2022, na forma que especifica, do Município de Rio Branco do Sul”.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1790/plo_no043-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1790/plo_no043-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUÍ A BIBLIOTECA DIGITAL MUNICIPAL NO MUNICÍPIO DE RIO BRANCO DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1792/plo_no044-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1792/plo_no044-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Equoterapia no município de Rio Branco do Sul, voltado para o atendimento de pessoas com deficiência e autismo, e dá outras providências.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1793/plo_no045-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1793/plo_no045-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar a Central Municipal de Interpretes da Língua Brasileira de Sinais - LIBRAS e dá outras providências.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1794/plo_no046-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1794/plo_no046-2022.pdf</t>
   </si>
   <si>
     <t>“Altera os artigos 35 e 36 da Lei Municipal n° 1.314/2022, que Dispõe sobre provisão dos benefícios eventuais direcionados às famílias beneficiárias da Política Municipal de Assistência Social do Município de Rio Branco do Sul, e dá providências”.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1795/plo_no047-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1795/plo_no047-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 600.000,00 (seiscentos mil reais), na forma em que especifica abaixo".</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1796/plo_no048-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1796/plo_no048-2022.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Rio Branco do Sul para o exercício financeiro de 2023."</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1804/plo_no049-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1804/plo_no049-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 48.666,66 (quarenta e oito mil, seiscentos e sessenta e seis reais e sessenta e seis centavos), na forma em que especifica abaixo".</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Ana Flávia, Gen Johsson</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1807/plo_no050-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1807/plo_no050-2022.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivos à Lei Complementar nº 948, de 11 de dezembro de 2010, que "Institui o Tratamento Diferenciado e Favorecido a ser dispensado às Microempresas e às Empresas de Pequeno Porte no âmbito do Município, na conformidade das normas gerais previstas no Estatuto Nacional da Microempresa e da Empresa de Pequeno Porte, instituído pela Lei Complementar Federal nº 123 de 14 de dezembro de 2006".</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1809/plo_no051-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1809/plo_no051-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Aquisição de Alimentos direto do Agricultor Familiar (PMAA-DAF) de Rio Branco do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1812/plo_no052-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1812/plo_no052-2022.pdf</t>
   </si>
   <si>
     <t>”Acresce e altera dispositivos da Lei nº 989/2012, que dispõe sobre o uso e ocupação do solo urbano e municipal de Rio Branco do Sul.”</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1813/plo_no.053-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1813/plo_no.053-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Rio Branco do Sul a associar-se à AMIG – Associação dos Municípios Mineradores de Minas Gerais e do Brasil e dá outras providências.”</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1821/plo_no054-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1821/plo_no054-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa  de licença–maternidade às mulheres parlamentares e da outras providências.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1822/plo_no055-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1822/plo_no055-2022.pdf</t>
   </si>
   <si>
     <t>"Altera o Anexo Detalhamento da LOA por órgãos, funções e elementos de despesas da Lei Orçamentária Anual de 2022 – Lei Municipal n.º 1289/2021."</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1824/plo_no056-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1824/plo_no056-2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A IMPLANTAÇÃO E MANUTENÇÃO DO PROGRAMA DEFESA CIVIL NA ESCOLA RBS, EM TODAS AS INSTITUIÇÕES DE ENSINO DE RIO BRANCO DO SUL”.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1837/plo_no057-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1837/plo_no057-2022.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.044, de 28 de junho de 2013 e dá outras providências.”</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1838/plo_no058-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1838/plo_no058-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação, no valor de R$ 50.000,00 (cinqüenta mil reais), na forma em que especifica abaixo".</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1839/plo_no059-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1839/plo_no059-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Especial de Recuperação de Créditos do Município de Rio Branco do Sul - PERC-RBS.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1840/plo_no060-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1840/plo_no060-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a realizar operação de Crédito com o Banco do Brasil S. A., e dá outras providências”.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Danilo Pedroso, Ana Flávia, Dicá Nalifico, Du Bittencourt</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1663/projeto_de_resolucao_no001-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1663/projeto_de_resolucao_no001-2022.pdf</t>
   </si>
   <si>
     <t>“Institui no âmbito da Câmara Municipal de Rio Branco do Sul, Auxílio Alimentação em Pecúnia para os servidores ativos, conforme autoriza o art. 75, da Lei 1.165/2018 e revoga a Resolução Nº 001/2019, conforme especifica”.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_resolucao_no02-2022_regimento_interno_-_camrbs_-_revisado.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_resolucao_no02-2022_regimento_interno_-_camrbs_-_revisado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Vereadores de Rio Branco do Sul/PR.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1848/projeto_de_resolucao_no03-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1848/projeto_de_resolucao_no03-2022.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do "caput"do art.77 do Regimento Interno da Câmara Municipal de Rio  Branco do Sul".</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1596/requerimento_no.01-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1596/requerimento_no.01-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa,que após deliberação do Plenário,nos termos do disposto nº144,do Regimento Interno,REGIME DE URGÊNCIA,com a dispensa de prazos regimentais,na apreciação e deliberação do Projeto de Lei nº.001/2022,"Autoriza o Município de Rio Branco do Sul a proceder à permuta de área de propriedade do Município,na forma que especifica" de autoria do Chefe do Poder Executivo Municipal,de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>Eleandro da Auto Escola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1575/requerimento_no02-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1575/requerimento_no02-2022.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade, secretária de obras que seja feita a pavimentação da Rua Dorvalina Franco de Assunção no Bairro Vila Ricard.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1576/requerimento_no03-_2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1576/requerimento_no03-_2022.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade, secretária de obras que seja feita a pavimentação das Ruas no Bairro Jardim Record.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1579/requerimento_no04-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1579/requerimento_no04-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda a roçada e limpeza na rua Sete de Abril, e esquina da rua  Epitácio Pessoa no bairro Papanduva.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1580/requerimento_no05-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1580/requerimento_no05-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda tapa buraco, na Rua Sete de Abril, Papanduva.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1581/requerimento_no06-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1581/requerimento_no06-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja encaminhado ofício à Diretoria da SANEPAR, para que, no mais curto lápso de tempo possível, preste a esta Casa, os esclarecimentos que se fizerem necessários, com relação aos motivos  que estão causando os constantes e intermitentes períodos de falta de água em nossa cidade.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1582/requerimento_no07-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1582/requerimento_no07-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de que seja determinado a Secretaria Municipal de Obras, que viabilize a implantação de REDUTOR DE VELOCIDADE (lombada ou tartaruga) na rua: Ana Maria do Carmo, Bairro Vila Ricarda, próximo ao numeral 882.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1583/requerimento_no08-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1583/requerimento_no08-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, reforma da escada ao lado do prédio do Teixerinha entre as ruas Padre Ribeiro e Domingos de Faria.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1585/requerimento_no09-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1585/requerimento_no09-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal Karime Fayad, que seja solicitado ao órgão competente da municipalidade o estudo de viabilidade financeira para que seja realizado a AMPLIAÇÃO do orçamento destinado a compras de medicamentos de atenção básica para a Farmácia Municipal.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>Ana Flávia, Eliane Geffer</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1586/requerimento_no10-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1586/requerimento_no10-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, que determine ao órgão competente da municipalidade, que realize o estudo de viabilidade e execução de obras para a construção de uma cobertura em frente ao Posto de Saúde da localidade do Açungui.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1587/requerimento_no11-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1587/requerimento_no11-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, solicitando-lhe providências dos departamentos competentes, visando  encaminhar a esta Casa de Leis o que segue: 1) Que seja determinado o cumprimento da Lei Municipal Nº 1.191/2019 – ‘‘Obriga os Estabelecimentos Privados e Públicos do Município de Rio Branco do Sul, a inserir nas placas de atendimento prioritário o Símbolo Mundial do Autismo e dá outras providências."</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1589/requerimento_no12-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1589/requerimento_no12-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo representado pela Prefeita Karime Fayad, determinar a Secretaria de Obras que realize com o mais breve possível, uma manutenção tanto de patrolamento como roçada na rua 2, Bairro Jardim dos Minérios.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1590/requerimento_no13-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1590/requerimento_no13-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo representado pela Prefeita Karime Fayad, que inclua se possível no itinerário do ônibus CIRCULARBS as localidades do Teotônio, Mina de Ferro, Pernambuco e Campina.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1593/requerimento_no14-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1593/requerimento_no14-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº.003/2022, “Autoriza o Município de Rio Branco do Sul a proceder à desafetação de parte da Rua Gaivotas e Rua: Flamingo; Altera a Lei Municipal nº 991/2022; e dá outras providencias ”.de autoria da Chefe do Poder Executivo Municipal, de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1598/requerimento_no.15-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1598/requerimento_no.15-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, providências no sentido de determinar à Secretaria Municipal de Obras, que proceda no sentido de executar a reabertura da servidão de passagem que liga o bairro Vila São Pedro (sequência da Av.Manoel Muller de Siqueira), a estrada principal da localidade de Lancinha, com o devido patrolamento e ensaibramento.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1599/requerimento_no16-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1599/requerimento_no16-2022.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade, a colocação de três braços de luz na estrada Capiruzinho na localidade da Mina de Ferro.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1600/requerimento_no17-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1600/requerimento_no17-2022.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade, a colocação de uma cobertura no ponto de táxi na vila velha.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1601/requerimento_no18-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1601/requerimento_no18-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima  Prefeita Municipal, providências no sentido de determinar a Secretaria responsável, que proceda no sentido de realizar patrolamento e ensaibramento na rua: Pastor Vitório Geia Faria  no bairro:joão Maltaca por toda sua extensão.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1602/requerimento_no19-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1602/requerimento_no19-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, Posto de Saúde na Campina dos Pinto.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1603/requerimento_no20-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1603/requerimento_no20-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, Pavimentação na Rua Paulo Santos Bonfim em frente a Igreja Católica do Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1604/requerimento_no21-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1604/requerimento_no21-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, Karime Fayad, que seja feita a inclusão de uma equipe de segurança no Hospital Municipal de Rio Branco do Sul.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1605/requerimento_no22-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1605/requerimento_no22-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, que determine aos órgãos competentes que faça a manutenção da lombada na Avenida Ermirio de Moraes em frente a borracharia do Feio.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Du Bittencourt, Eleandro da Auto Escola, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1606/requerimento_no23-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1606/requerimento_no23-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº.003/2022, “Abre créditos adicionais especiais no orçamento vigente do Município de Rio Branco do Sul.” de autoria da Chefe do Poder Executivo Municipal, de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1608/requerimento_no24-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1608/requerimento_no24-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, proceder com urgência o reparo de saneamento básico, na rua Três Marli do Rocio nº 94, santaria, prox. João da Brascal.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1609/requerimento_no25-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1609/requerimento_no25-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima  Prefeita Municipal, providências no sentido de determinar a Secretaria responsável, que proceda no sentido de viabilizar a pintura de faixas de transito na rua:Borges de Medeiros no bairro:Vila Velha em frente as Escolas Municipais Vovó Brasília e Leony Pioli.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1610/requerimento_no26-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1610/requerimento_no26-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima  Prefeita Municipal, providências no sentido de determinar a Secretaria responsável, que proceda no sentido de realizar a implantação de redutor de velocidade lombada na  rua: Izidoro de Freitas , em frente ao numeral 124 no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1611/requerimento_no27-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1611/requerimento_no27-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, revitalização da Rua 07 de Abril.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1612/requerimento_no28-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1612/requerimento_no28-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário,  que seja solicitado à Exma, Prefeita Municipal, que determine a secretaria de obras, realizar a manutenção da  na rua Benjamim Costa.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1613/requerimento_no29-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1613/requerimento_no29-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário,  que seja solicitado à Exma, Prefeita Municipal, que determine a secretaria de obras realizar a manutenção da iluminação pública na rua das Araucárias, Campina dos Pintos/Pinhal, assim como, um patrolamento na mesma.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1614/requerimento_no30-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1614/requerimento_no30-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário,  que seja solicitado à Exma, Prefeita Municipal, que determine a Secretaria de obras, realizar a manutenção das  ruas da localidade do Poçinho.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1616/requerimento_no31-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1616/requerimento_no31-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima  Prefeita Municipal, providências no sentido de determinar a Secretaria responsável, que proceda no sentido de realizar a implantação de redutor de velocidade lombada na rua:Avenida Brasil, numeral 1049 no bairro: jardim Albarana.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1617/requerimento_no32-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1617/requerimento_no32-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima  Prefeita Municipal, providências no sentido de determinar a Secretaria responsável, que proceda no sentido de realizar estudo de pavimentação em toda sua extensão de 155m, reforma na escada e colocação de corrimão localizado na rua:Travessa piaui,bairro:Johnsson.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1618/requerimento_no33-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1618/requerimento_no33-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, ensaibramento e patrolamento nos  bairros Jardim Albarana e Tacaniça dos Costas.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1619/requerimento_no34-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1619/requerimento_no34-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, arrumar a entrada da Tacaniça dos Falcões pela Avenida Emilio de Moraes próximo ao estacionamento da Votorantim.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1620/requerimento_no35-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1620/requerimento_no35-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, pavimentação asfáltica na Avenida Ermilio de Moraes continuação da rua Benjamim Constante até o W9 Votorantim Cimentos, no Bairro Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1621/requerimento_no36-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1621/requerimento_no36-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução com Urgência de uma roçada em geral no  bairro: Jardim São Luiz, próximo  Votoran.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1622/requerimento_no37-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1622/requerimento_no37-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, que determine aos órgãos competentes que faça a instalação de um redutor de velocidade na forma de lombada na Rua Prefeito José Pedroso de Moraes, nº 486 em frente a Escola Bini.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1623/requerimento_no38-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1623/requerimento_no38-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, que determine aos órgãos competentes que faça a instalação de um redutor de velocidade na forma de Travessa Elevada na Rua Belmiro Gouveia, no bairro Tacaniça em frente a Escola Municipal Benjamim Constant.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>Ana Flávia, Eliane Geffer, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1624/requerimento_no39-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1624/requerimento_no39-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, Karime Fayad, que solicite  ao órgão competente da municipalidade que faça a implantação de uma Ciclo Rota denominada ‘‘ Rota ELAS NO PEDAL’’,  para os adeptos da prática desse esporte e que ainda possa oferecer suporte técnico e informações sobre os roteiros a serem percorridos pelos ciclistas.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1626/requerimento_no40-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1626/requerimento_no40-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, reparos na Rua Agrimensor Gildo Pinheiro da Luz, na altura do número 121 no Bairro Papanduva.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1627/requerimento_no41-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1627/requerimento_no41-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, faixas elevadas em frente a Escola Otávio Furquim, na Rua Coronel Carlos Pioli e em frente a lotérica na Rua Padre Ribeiro.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1628/requerimento_no42-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1628/requerimento_no42-2022.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade, a construção de calçadas na Rua Antônio Fiorese,no Bairro Nodari II.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>Eliane Geffer</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1629/requerimento_no43-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1629/requerimento_no43-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar patrolamento e ensaibramento na estrada Palmital – Corriolinha .</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1630/requerimento_no44-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1630/requerimento_no44-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar a Construção de um ( 01 ) banheiro, cobertura e banco no ponto de Táxi na VILA VELHA.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1631/requerimento_no45-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1631/requerimento_no45-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar patrolamento ,ensaibramento e serviço de roçada na estrada do Corriolinha, tendo inicio na casa do sr: Eurico Idalecio até a estrada da Ribeira .</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1632/requerimento_no46-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1632/requerimento_no46-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima  Prefeita Municipal, providências no sentido de determinar a Secretaria responsável, que proceda no sentido de realizar Manilhamento da rede de esgoto, patrolamento e  um estudo de pavimentação em toda sua extensão rua:Corruira n°116 bairro:Jardim albarana.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1633/requerimento_no47-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1633/requerimento_no47-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima  Prefeita Municipal, providências no sentido de determinar a Secretaria responsável, que proceda no sentido de realizar Manilhamento na rede de esgoto e um estudo de pavimentação em toda sua extensão rua:Antonio costa n°42 bairro:Vila Costa.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1634/requerimento_no48-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1634/requerimento_no48-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Excelentíssima  Prefeita Municipal Karime Fayad, que determine verificação da secretaria responsável, para que seja colocado toldos e cadeiras na unidade de Saúde da Vila Velha, na Rua Borges de Medeiros.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1635/requerimento_no49-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1635/requerimento_no49-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, que determine a Secretaria de Obras que realize a manutenção da iluminação pública, na rua Machado de Assis, localizada no bairro Tacaniça dos Falcão.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1636/requerimento_no50-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1636/requerimento_no50-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Excelentíssima  Prefeita Municipal Karime Fayad, que determine que a Secretaria Municipal de Educação realize em conjunto com a defesa civil do município treinamento de primeiros socorros em todas as escolas da rede municipal.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1638/requerimento_no51-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1638/requerimento_no51-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº.009/2022, que “Ratifica a 4ª Alteração e Consolidação do Contrato do Consórcio Metropolitano de Saúde e Assistência Social do Paraná - COMESP e autoriza a permanência do município de Rio Branco do Sul no agora denominado CONSÓRCIO METROPOLITANO DE SERVIÇOS DO PARANÁ - COMESP e dá outras providências.” de autoria da Chefe do Poder Executivo Municipal, de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1639/requerimento_no52-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1639/requerimento_no52-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº.010/2022, que “Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A.” de autoria da Chefe do Poder Executivo Municipal, de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1640/requerimento_no53-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1640/requerimento_no53-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa,que após deliberação do Plenário,seja solicitado a senhora Prefeita Municipal,providências no sentido de determinar a secretaria responsável,em viabilizar patrolamento e ensaibramento na estrada Palmital dos Tônico.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1642/requerimento_no54-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1642/requerimento_no54-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, a limpeza do rio que corta o Bairro Tacaniça dos Falcões ao lado do mercado Baido.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1643/requerimento_no55-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1643/requerimento_no55-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima  Prefeita Municipal, providências no sentido de determinar a Secretaria responsável, que proceda no sentido de realizar uma reforma e revitalização no Parque infantil, localizado no Bosque Municipal .</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1644/requerimento_no56-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1644/requerimento_no56-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal Karime Fayad, que seja efetuada a contratação de Médico Veterinário para o atendimento de animais de rua.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1645/requerimento_no57-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1645/requerimento_no57-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitada a excelentíssima Prefeita Municipal, providências para que as detentas lotadas na Cadeia Pública de Rio Branco do Sul recebam atendimento na área de saúde e qualidade de vida sendo eles (Médico, dentista e atendimento do CAPS), bem como a possibilidade de aplicar a prova de supletivo para finalização do ensino médio.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1646/requerimento_no58-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1646/requerimento_no58-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, instalação de braço de luz na comunidade de Lavras com início na casa do senhor Antonio até a igreja.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1647/requerimento_no59-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1647/requerimento_no59-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, Coleta de lixo mais frequente na comunidade de Santa Cruz e adjacentes.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Eliane Geffer, Gen Johsson, Joel Coutinho, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1648/requerimento_no60-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1648/requerimento_no60-2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores AROLDO RIBAS DE BONFIM, ANA FLÁVIA DE CASTRO, CEZAR GENGIS KAN JONHSSON, ELIANE COSTA ROSA, JOEL COUTINHO e RAQUEL CORREA FURMAM, infra-assinados, com assento nesta Casa de Leis, vêm respeitosamente perante Vossa Excelência, requerer que seja realizada a LEITURA EM PLENÁRIO, no expediente da próxima sessão ordinária do dia 31 de março de 2022, a ATA REFERENTE A 3ª SESSÃO EXTRAORDINÁRIA, realizada no dia 21 de março de 2022 as 10:30,  que teve como pauta a ELEIÇÃO DOS MEMBROS DA MESA DIRETORA desta Casa para o Biênio 2023-2024.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Gen Johsson</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1649/requerimento_no61-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1649/requerimento_no61-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa,que após deliberação do Plenário,seja solicitado ao Departamento de Recursos Humanos desta Casa Legislativa,que informe se foi PROTOCOLADO algum ATESTADO MÉDICO em nome do Presidente DANILO FELIPE RAUSIS PEDROSO,na data de 21 de março de 2022._x000D_
 Em caso positivo que seja fornecido 1 CÓPIA do referido documento.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1650/requerimento_no62-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1650/requerimento_no62-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, que determine aos órgãos competentes da municipalidade que faça o Patrolamento e ensaibramento em toda a Estrada Principal da localidade do São Pedro Capiruzinho.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1651/requerimentos_no63-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1651/requerimentos_no63-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, que determine aos órgãos competentes da municipalidade que faça o manilhamento do Córrego próximo a propriedade do Sr Ozimo Pereira na localidade do São Pedro Capiruzinho.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1652/requerimentos_no64-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1652/requerimentos_no64-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, que determine a Secretaria de obras realizar manilhamento na localidade do Teotônio próximo ao terreno onde será construído a Igreja.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1653/requerimentos_no65-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1653/requerimentos_no65-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras de abertura ou alargamento da Estrada Principal da localidade de Borges.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1656/requerimento_no66-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1656/requerimento_no66-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda o recape de asfalto, na Rua: França Emídio de  Souza Nº 78, JD. São Luiz, prox. Votoran.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1658/requerimento_no67-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1658/requerimento_no67-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, a manutenção, roçada e recuperação da estrada principal do Canta Galo.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1659/requerimento_no68-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1659/requerimento_no68-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, a manutenção da estrada principal do Itaretama.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Danilo Pedroso, Ana Flávia, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1669/requerimento_no069-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1669/requerimento_no069-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa,que após deliberação do Plenário,nos termos do disposto nº 144,do Regimento Interno,REGIME DE URGÊNCIA,com a dispensa de prazos regimentais,na apreciação e deliberação do Projeto de Lei nº.018/2022,que "Concede reajuste linear,a título de revisão geral anual de remuneração de servidores da Câmara Municipal de Rio Branco do Sul",de autoria da Mesa Diretora,de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Ana Flávia, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1670/requerimento_no070-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1670/requerimento_no070-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa,que após deliberação do Plenário,nos termos do disposto nº 144,do Regimento Interno,REGIME DE URGÊNCIA,com a dispensa de prazos regimentais,na apreciação e deliberação do Projeto de Resolução nº 001/2022 "Institui no âmbito da Câmara Municipal de Rio Branco do Sul,Auxílio Alimentação em Pecúnia para os servidores ativos,conforme autoriza o art. 75,da Lei 1.165/2018 e revoga a Resolução Nº 001/2019,conforme específica".. de autoria da Mesa Diretora,de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Danilo Pedroso, Ana Flávia, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1671/requerimento_no71-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1671/requerimento_no71-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa,que após deliberação do Plenário,nos termos do disposto nº 144,do Regimento Interno,REGIME DE URGÊNCIA,com a dispensa de prazos regimentais,na apreciação e deliberação do Projeto de Lei nº 22/2022 que "Altera a Lei Municipal 1.227 de 13 janeiro de 2021 e dá outras providência." de autoria da Chefe do Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1672/requerimento_no72-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1672/requerimento_no72-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria responsável, que proceda no sentido de viabilizar a pintura de faixas de transito em frente à Escola Jueli Costa Rosa Polonha e que seja feito um estudo para realizar a mudança do portão da escola para a rua do posto tavares.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1673/requerimento_no73-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1673/requerimento_no73-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar patrolamento, ensaibramento e serviço de roçada na estrada que dá acesso Cemitério Municipal do Açungui .</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1674/requerimento_no74-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1674/requerimento_no74-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de restauração da cerca e construção de uma cobertura no cemitério do Ançunguí.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1675/requerimento_no75-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1675/requerimento_no75-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, reparos na Rua Padre Antônio Vieira próximo a igreja católica no Bairro Papanduva.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1676/requerimento_no76-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1676/requerimento_no76-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, roçadas nas estradas rurais de nosso município. Santa Cruz, Vuturuvu dos Bentos, Vuturuvu dos Espanhois e Tacaniça dos Costas.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1677/requerimento_no77-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1677/requerimento_no77-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo representado pela Prefeita Karime Fayad, que determinar para que a Secretaria de Obras realize o mais breve possível uma manutenção nas ruas do Jardim Albarana.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1678/requerimento_no78-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1678/requerimento_no78-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, que determine ao órgão competente da municipalidade que faça o estudo de viabilidade técnica para que seja executada a construção de uma Unidade Básica de Saúde – UBS na localidade do Boqueirão da Serra.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_no79-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_no79-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, que determine aos órgãos competentes a instalação de um redutor de velocidade na forma de uma lombada (quebra-molas) na Rua Feliz Novak, próxima a casa de nº 271 e 260 no bairro La Santa.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1681/requerimento_no80-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1681/requerimento_no80-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar patrolamento e ensaibramento na Rua: Luiz Mercílio,Bairro Costa .</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1682/requerimento_no81-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1682/requerimento_no81-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa,que após deliberação e votação do Plenário,que seja encaminhado ao Excelentíssimo Presidente desta Casa de Leis,para que,nos termos do que dispõe o artigo 30 da Lei Orgânica do Município,proceda a CONVOCAÇÃO do senhor Secretário Municipal de Obras Públicas Senhor Mauro Lesnioviski,o responsável pelo setor de protocolos da Secretária e o motorista que estava trabalhando no dia 14 de fevereiro com o caminhão da Secretária com a Placa: AOJ - 8620,para que compareça a esta casa de Leis para prestar esclarecimentos,em Plenário ou perante a Comissão competente,acerca dos fatos noticiados recentemente em grupos de Whatszapp e na imprensa local,de que o Caminhão que pertence a Secretária de Obras Públicas Municipal estaria prestando serviços particular na Casa do Vereador Professor Du,sendo esse serviço encher sua Piscina em pleno horário de expediente.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1685/requerimento_no82-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1685/requerimento_no82-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal Karime Fayad, que solicite ao órgão competente da municipalidade que realize o “CONVÊNIO COM A ORDEM DOS ADVOGADOS DO BRASIL – SUBSEÇÃO COLOMBO”, para promover a prestação de assistência judiciária gratuita a população de Rio Branco do Sul.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_no83-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_no83-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, implantação da Caravana da Cidadania nos bairros e na Zona Rural de nosso Município, para documentos, consultas, cortes de cabelo, enfim, para atendimento em geral, uma vez por mês.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_no84-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_no84-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, grades de esgoto na Rua: Antonio Elias, no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1688/requerimento_no85-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1688/requerimento_no85-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda a roçada e limpeza no bairro Papanduva.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_no86-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_no86-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Senhora Prefeita Municipal, que determine ao órgão responsável, que seja feita a reforma na calçada e no ponto de táxi da rua Domingos de Faria, em frente a loja colombo.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1690/requerimento_no87-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1690/requerimento_no87-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma Prefeita Municipal, que seja feita uma academia ao ar livre, na localidade do São Vicente ao lado do posto de Saúde Sirino Januário Pereira.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria responsável, que proceda no sentido de encaminhar informações referente a falta de medicamentos na farmácia Municipal.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1692/requerimento_no89-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1692/requerimento_no89-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, a manutenção com urgência na rua Jamile Elias Tosto.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1693/requerimento_no90-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1693/requerimento_no90-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, que seja verificado com a Secretaria de Obras o possível alargamento de pontos específicos nas ruas da Vila Artigas.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho, Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1694/requerimento_no91-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1694/requerimento_no91-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº21/ 2022 que “Dispõe sobre as condições para provisão dos benefícios eventuais direcionados às famílias beneficiárias da Política Municipal de Assistência Social do Município de Rio Branco do Sul, e dá outras providências”de autoria da Chefe do Executivo, de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1695/requerimento_no092-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1695/requerimento_no092-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima  Prefeita Municipal, providências no sentido de determinar a Secretaria responsável, que proceda no sentido de encaminhar informações referente a falta de medicamentos na farmácia Municipal.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1696/requerimentos_no93-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1696/requerimentos_no93-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, limpeza na rua Manoel Candido Rondon na altura do número 666 e também uma calçada ao lado do Lava Car Dias no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Aroldo Bonfim</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1697/requerimento_no94-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1697/requerimento_no94-2022.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que após deliberação e votação do Plenário, seja solicitado a Excelentíssima Prefeita que providencie através da sua Secretaria competente com a máxima urgência, a reforma da Escola Municipal Valfrido Lazarini localizada no Pernambuco.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1701/requerimento_no.95-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1701/requerimento_no.95-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal Karime Fayad, que solicite ao órgão competente da municipalidade que seja REATIVADO o CONSELHO MUNICIPAL DA MULHER (Lei Municipal nº 509/2000).</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1702/requerimento_no.096-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1702/requerimento_no.096-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, que seja executado o PLANO DE CARGOS E CARREIRAS DOS SERVIDORES PÚBLICOS conforme Lei Municipal nº 1.192/2019.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1703/requerimento_no097-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1703/requerimento_no097-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal Karime Fayad, que solicite ao órgão competente da municipalidade que realize  a  limpeza e manutenção de bueiros, localizado na Rodovia dos Minérios KM 28 próximo a casa de nº 1139, bairro Santaria.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>CHEFE DO PODER EXECUTIVO MUNICIPAL, Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1706/requerimento_no098-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1706/requerimento_no098-2022.pdf</t>
   </si>
   <si>
     <t>Requerem á Mesa,que após deliberação do Plenário,nos termos do disposto nº 144,do Regimento Interno,REGIME DE URGÊNCIA,com a dispensa de prazos regimentais,na apreciação e deliberação do Projeto de Lei nº25/2022  Autoria: CHEFE DO PODER EXECUTIVO MUNICIPAL " Abre créditos adicionais especiais no orçamento vigente do Município de Rio Branco do Sul." de modo que,a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1707/requerimento_no.099-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1707/requerimento_no.099-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda o Retorno das  4  e 5 série do Ano Infantil, no Cmei  Leoni Pioli, no Bairro : Vila Velha em Rio Branco do Sul.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1708/requerimento_no.100-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1708/requerimento_no.100-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras de Asfalto e  pavimentação na rua : Marechal Cândido Rondon,  Bairro :  Papanduva , próximo ao Braz Geffer.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1709/requerimento_no.101-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1709/requerimento_no.101-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução com urgência de uma roçada na Rua Açungui, Bairro Nossa senhora de Fátima.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1710/requerimento_no.102-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1710/requerimento_no.102-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, duas lombadas na Rua Antonio Elias em frente aos números 789 e 807 no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1711/requerimento_no.103-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1711/requerimento_no.103-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, recapeamento na Rua 7 de Abril.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1712/requerimento_no.104-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1712/requerimento_no.104-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar o serviço de Troca no manilhamento na Rua: João Maltaca em frente o numeral 566 bairro nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Eliane Geffer, Gen Johsson, Joel Coutinho, Raquel Mormaii, Dicá Nalifico, Du Bittencourt</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1713/requerimento_no.105-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1713/requerimento_no.105-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, que encaminhado ao órgão competente da municipalidade para que seja desenvolvido o estudo técnico financeiro para que seja executado o PLANO DE CARGOS E CARREIRAS DOS SERVIDORES PÚBLICOS ESPECÍFICOS DA ÁREA DA SAÚDE conforme Lei Municipal nº 1.206/2020.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1714/requerimento_no.106-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1714/requerimento_no.106-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo representado pela Prefeita Karime Fayad,  determinar que a Secretaria de obras faça um redutor de velocidade do tipo lombada, em frente a Escola José de Anchieta.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1715/requerimento_no.107-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1715/requerimento_no.107-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo representado pela Prefeita Karime Fayad,  determinar que a Secretaria responsável, providencie o mais breve possível, um trabalho de sinalização de transito com faixas de pedestre, placas indicativas e travessias elevadas onde houver necessidade, em frente a todas as escolas do nosso município.  Solicito também, que as escolas rurais  sejam contempladas com as placas indicativas.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_no.108-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_no.108-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo representado pela Prefeita Karime Fayad,  determinar para que a Secretaria de Obras realize o mais breve possível uma manutenção na rua Marli do Rocio, bairro Jardim Record.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1717/requerimento_no.109-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1717/requerimento_no.109-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 20/ 2022 Autoria: CHEFE DO PODER EXECUTIVO MUNICIPAL“Altera o Anexo I da Lei Municipal nº 1.250/2021, referente à planilha de composição do “kit moradia” de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1720/requerimento_no.110-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1720/requerimento_no.110-2022.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que após deliberação e votação do Plenário, seja solicitado a Excelentíssima Prefeita que providencie através da sua      Secretaria competente com a máxima urgência a lavagem e controle de emissão de poeira nas ruas das imediações do centro da cidade em horário que anteceda as      atividades comercias devido ao trafego de carros que pode comprometer o bom    andamento do serviço.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1721/requerimento_no.111-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1721/requerimento_no.111-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, Construção da Casa do Idoso ou pessoas em situação de rua.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1722/requerimento_no.112-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1722/requerimento_no.112-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal,que solicite a Secretaria Responsável a colocação de um poste de luz, na Estrada Borges MD 01, Borges Rio Branco do Sul.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1723/requerimento_no.113-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1723/requerimento_no.113-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefa do Poder Executivo Municipal, que determine ao órgão competente da municipalidade, que execute serviços de patrolamento e ensaibramento  na estrada principal do Limoeiro.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1724/requerimento_no.114-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1724/requerimento_no.114-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, perfuração de poços artesianos nas localidades de Pinhal, Pernambuco e Canta Galo.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1725/requerimento_no.115-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1725/requerimento_no.115-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitada a excelentíssima Prefeita Municipal, que determine ao órgão competente da municipalidade, que tome providencias no sentido de realizar a manutenção de Patrolamento e ensaibramento na Rua Pastor Vitorio de Faria, próximo a creche no Bairro João Maltaca.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1727/requerimento_no.116-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1727/requerimento_no.116-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 026/2022 “ Dispõe sobre a alteração do anexo IV da Lei 1.206/2020 no piso salarial para profissionais médicos com carga horária de 20h semanais para atuar nos equipamentos de saúde do Município de Rio Branco do Sul” de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1728/requerimento_no117-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1728/requerimento_no117-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de serviços de Tapa Buraco com a colocação de saibro,  na rua : Henrique Pinto Ferro, n. 59, desde começo até final da rua, no bairro: Centro próximo Lar Primavera.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1729/requerimento_no.118-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1729/requerimento_no.118-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Senhora Prefeita Municipal, três redutores de velocidade (lombadas) na Av. Brasil, em frente das residências dos seguintes números: N.º 99, N.º166, N.º175, nos dois sentidos.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1730/requerimento_no.119-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1730/requerimento_no.119-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, perfuração de poços artesianos nas localidades de, Pinhal, Pernambuco e Canta Galo.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1731/requerimento_no.120-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1731/requerimento_no.120-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, pintar faixas de estacionamento em frente a Cresol.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1732/requerimento_no.121-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1732/requerimento_no.121-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria responsável, que proceda no sentido de realizar patrolamento, ensaibramento e realizar o estudo da pavimentação em toda sua extensão da rua: Pau Brasil, localizada no Bairro Nodari ll.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1733/requerimento_no.122-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1733/requerimento_no.122-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, junto à Secretaria Municipal de Educação-SEMED, a Manutenção Emergencial e/ou Reforma do Centro Municipal de Educação Infantil Dinair França Marchioro (CMEI VOVÓ DIVA).</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1736/requerimento_no.123-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1736/requerimento_no.123-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda a roçada e limpeza no bairro Vila Velha, próximo ao Nando Matias.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1737/requerimento_no.124-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1737/requerimento_no.124-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a sra. Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de serviços de Patrolamento e Ensaibramento, da rua : Otilio Estevão Veloso, próximo ao Nando Matias.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1738/requerimento_no.125-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1738/requerimento_no.125-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação e votação do Plenário, que seja encaminhado a COMISSÃO PERMANENTE DE FISCALIZAÇÃO desta Casa de Leis, para que, nos termos do que dispõe o Artigo 30 da Lei Orgânica do Município, proceda a CONVOCAÇÃO dos seguintes Servidores Municipais sendo eles: _x000D_
  - Secretário Municipal de Obras Públicas Senhor Mauro Lesnioviski; _x000D_
  - Servidor responsável pelo setor de protocolos da Secretária de Obras Públicas Municipal; _x000D_
  - Motorista que estava no dia 14/02/2022 com o caminhão da Secretária de Placa: AOJ-8620;_x000D_
 Para que compareçam a esta casa de Leis prestar esclarecimentos dos fatos por eventual prática ilícita de INTERESSE PÚBLICO que se segue na Justificativa, em Plenário ou perante a Comissão Competente de Fiscalização.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1739/requerimento_no.126-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1739/requerimento_no.126-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma. Prefeita Municipal, que determine as secretarias responsáveis que realizem limpeza de calhas em todas as Escolas Municipais.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1740/requerimento_no.127-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1740/requerimento_no.127-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima  Prefeita Municipal, providências no sentido de determinar a Secretaria Municipal de obras,a execução de serviços de patrolamento na rua:Antônio Bonfim dos santos, bairro Vila São Pedro.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1741/requerimento_no.128-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1741/requerimento_no.128-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria responsável,em viabilizar serviço de limpeza e retiradas de entulho, na Rua Manoel Bandeira esquina com a rua Venâncio M da Silva ,Bairro Papanduva.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1746/requerimento_no.129-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1746/requerimento_no.129-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 032/2022 “Altera o art. 9º da Lei Municipal 1.242 de 19 de maio de 2021”. de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1747/requerimento_no.130-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1747/requerimento_no.130-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 030/2022 “Dispõe sobre o Programa municipal de incentivo à vacinação contra a brucelose bovina de Rio Branco do Sul e dá outras providências”. de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1748/requerimento_no.131-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1748/requerimento_no.131-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 031/2022 “Institui o auxílio-alimentação, na forma do ‘Programa Mais Comida na Mesa do Servidor’, a servidores públicos do Município de Rio Branco do Sul e dá outras providências”. de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1749/requerimento_no.132-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1749/requerimento_no.132-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 033/2022 “Dispõe sobre a inclusão do inciso IV no artigo 18, bem como a alteração dos artigos 30, 31, 32, 33, 34 e 35, e inserção dos artigos 36, 37, 38, 39, 40, 41 e 42 na Lei Municipal nº 1.314/2022 que dispõe sobre provisão dos benefícios eventuais direcionados às famílias beneficiárias da Política Municipal de Assistência Social do Município de Rio Branco do Sul”. de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1752/requerimento_no.133-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1752/requerimento_no.133-2022.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que após deliberação e votação do Plenário, seja solicitado a Excelentíssima Prefeita que providencie através da sua      Secretaria competente a possibilidade da retirada da Placa de trânsito e a remoção da faixa amarela junto a guia da calçada que indica que não é permitido estacionar no local da rua José Bonifácio ao lado do Banco Sicoob, após o mesmo implantar no lugar Sinalização para VAGA ESPECIAL de Idoso e Cadeirante.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Ana Flávia, Dicá Nalifico</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1753/requerimento_no.134-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1753/requerimento_no.134-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal Karime Fayad, que solicite ao órgão competente da municipalidade que seja realizada a instalação de ‘‘ Guardrails’’ quebra corpo em torno do Rio do bairro Tacaniça.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1757/requerimento_no.135-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1757/requerimento_no.135-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, iluminação pública na localidade, Estrada do Corriolinha., próximo a Igreja Deus e Amor.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1758/requerimento_no.136-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1758/requerimento_no.136-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, a limpeza do rio do Pinhal, próximo a igreja Nossa Senhora da Luz.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1761/requerimento_no137-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1761/requerimento_no137-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Senhora Prefeita Municipal, que determine ao órgão responsável, que seja feito um redutor de velocidade (lombada) na rua Presidente Carlos Cavalcanti – 35.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1763/requerimento_no138-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1763/requerimento_no138-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do 3 PLO Projeto de Lei Ordinária 35/2022 Autor: CHEFE DO PODER EXECUTIVO MUNICIPAL “Dispõe sobre a alteração ao anexo IV da Lei 1.206/2020, referente ao piso salarial para profissionais médicos com carga horária de 40h semanais para atuar nos equipamentos de saúde do Município de Rio Branco do Sul ” . de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1764/requerimento_no139-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1764/requerimento_no139-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do  PLO  Projeto de Lei Ordinária 37/2022 Autor: CHEFE DO PODER EXECUTIVO MUNICIPAL Institui o Programa Recicla RBS que trata da coleta seletiva no Município de Rio Branco do Sul com inclusão social e econômica dos catadores de materiais recicláveis e dá outras providências. . de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1765/requerimento_no.140-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1765/requerimento_no.140-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de colocação de placa de sinalização , proibido estacionar carga e descarga em frente a Galeria Osório na rua Coronel Carlos Piolli  centro.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_no.141-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_no.141-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria responsável,que proceda no sentido de realizar a implantação de um redutor de velocidade tipo tartaruga, na Rua Dr zoni,Bairro:Centro.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_no.142-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_no.142-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a sra, Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de serviço em Regime de Urgência,que proceda a instalação de um redutor de velocidade, tipo lombada, na rua: Estrada do São Vicente /  encruzilhada, estrada que saí no Canta Galo, bairro:  São Vicente.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_no.143-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_no.143-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado á excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria responsável,em viabilizar a construção de rotatória, na Rua:Av. Brasil km452,Bairro:Jardim Albarana.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Miguel Abrão Neto, Ana Flávia</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1770/requerimento_no144-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1770/requerimento_no144-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma. Prefeita Municipal, que determine ao órgão competente responsável, no sentido de que seja feita a reforma das quadras esportivas do bosque Municipal.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1772/requerimento_no.145-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1772/requerimento_no.145-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, manilhamento na rua Padre Antonio Vieira nº52, Bairro Papanduva, atrás do barracão da antiga Metalesp.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1773/requerimento_no.146-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1773/requerimento_no.146-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, a inclusão da rua Elpidio Costa nos novos projetos de pavimentação.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1774/requerimento_no.147-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1774/requerimento_no.147-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, a manutenção da estrada principal do Tigre.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Du Bittencourt, Eleandro da Auto Escola, Gen Johsson, Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_no148-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_no148-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a correção do asfalto na Rua Manoel Siqueira s/nº Vila São Pedro.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_no.149-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_no.149-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 039/2022 “ Dispõe sobre a alteração ao Anexo Único da Lei nº1.031/2013, adequando o piso salarial dos Agentes Comunitários de Saúde e Agentes de Combate a Endemias para atuar nos equipamentos de saúde do Município de Rio Branco do Sul. ”. de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_no.150-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_no.150-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, uma revisão no projeto do auxílio funeral fornecido para algumas famílias.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Ana Flávia, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho, Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1779/requerimento_no151-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1779/requerimento_no151-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 040/2022 “ Revoga a Lei Municipal 1.148 de novembro de 2017, que “Dispõe sobre a eleição de Diretores e Vice – Diretores das Escolas da Rede Municipal de Ensino do Município de Rio Branco do Sul e edita a Lei que dispõe sobre o processo Democrático de Escolha de Diretores e Vice-Diretores pela Comunidade Escolar da Rede Municipal de Ensino do Município de Rio Branco do Sul”. de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1781/requerimento_no152-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1781/requerimento_no152-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que seja realizada limpezas nos bueiros e trocas de tampas, na rua Antonio Elias, bairro Nossa Srª de Fátima.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1782/requerimento_no153-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1782/requerimento_no153-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo representado pela Prefeita Karime Fayad,  determinar que a Secretaria de obras faça um redutor de velocidade do tipo lombada, na rua Antônio Elias.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1783/requerimento_no154-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1783/requerimento_no154-2022.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo representado pela Prefeita Karime Fayad, que determinar para que a Secretaria de Obras realize o mais breve possível uma manutenção  na rua Carolina Beatriz de Cristo.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho, Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1784/requerimento_no155-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1784/requerimento_no155-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 042/2022 “ Dispõe sobre a Atualização do salário base do Magistério Público Municipal da Educação Básica e referências da tabela de vencimento do quadro dos Profissionais do Magistério para o exercício de 2022, na forma que especifica, do Município de Rio Branco do Sul ”. de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar a colocação de lixeiras comunitária na localidade do Lageado      -    Corriolinha.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar o serviço de Patrolamento e ensaibramento e serviço de roçada na Rua: Antonio Costa    -    Bairro Costa.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar  que o caminhão da coleta de lixo entre no cronograma  na localidade do Lageado   -    Corriolinha.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário,  que seja solicitado à Exma, Prefeita Municipal, que determine a Secretaria de obras, realizar patrolamento e saibramento na Rua Rhebeka Schuwartz Machado de Oliveira, Bairro Vila Abrão.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Joel Coutinho, Dicá Nalifico, Eliane Geffer</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1789/requerimento_no160-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1789/requerimento_no160-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a sra, Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, é preciso fazer  Instalação de uma Unidade de Saúde - Posto de Saúde no   localidade  do Jacaré.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário,  que seja solicitado à Exma, Prefeita Municipal, que determine a Secretaria de obras, para realizar o serviço de tapa buracos na antiga Rua Piauí, atualmente denominada Rua Vílson Moreira.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1797/requerimento_no162-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1797/requerimento_no162-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Senhora Prefeita Municipal, a realização de pavimentação asfáltica nas seguintes ruas:Rua Eupidio Costa, Rua João Santana, Rua Santo Antônio Costa, Rua Clarinda Martins Santana, no Bairro Johnsson.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1798/requerimento_no163-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1798/requerimento_no163-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Senhora Prefeita Municipal, que determine ao órgão competente responsável,o atendimento médico na unidade de saúde na localidade de São Vicente.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_no164-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_no164-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, a manutenção com urgência na rua Gralha Azul no Jardim Albarana .</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1800/requerimento_no165-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1800/requerimento_no165-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, que determine a secretaria de obras, para que seja feito o termino das calçadas da rua Carolina  Beatriz  Zem de Cristo, Centro Alto.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1801/requerimento_no166-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1801/requerimento_no166-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, que determine a secretaria de obras para que seja feito a colocação de uma boca de lobo no final da rua Pau Brasil, Vila Nodari II..</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Joel Coutinho, Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1802/requerimento_no167-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1802/requerimento_no167-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 046/2022 “ Altera os artigos 35 e 36 da Lei Municipal n°1.314/2022, que Dispõe sobre provisão dos benefícios eventuais direcionados às famílias beneficiárias da Política Municipal de Assistência Social do Município de Rio Branco do Sul, e dá providências ” de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1803/requerimento_no168-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1803/requerimento_no168-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 041/2022 “ Altera a Lei Municipal 1.227 de 13 de janeiro de 2021 e dá outras providências ” de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Ana Flávia, Du Bittencourt, Eliane Geffer, Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1805/requerimento_no169-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1805/requerimento_no169-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal Karime Fayad, que solicite ao órgão competente da municipalidade que realize o estudo de viabilidade técnica para a possibilidade de instalação de novos estacionamentos na rua Parigot de Souza próximo ao nº. 30 em frente do Bosque Municipal. (imagem em anexo)</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, junto à Secretaria Municipal de Saúde a possibilidade de atendimento de forma itinerante aos moradores da localidade do Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eliane Geffer, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1810/requerimento_no171-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1810/requerimento_no171-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 049/2022  “Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 48.666,66 (quarenta e oito mil, seiscentos e sessenta e seis reais e sessenta e seis centavos), na forma em que especifica abaixo” de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eliane Geffer, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_no172-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_no172-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 047/2022 “ “Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 600.000,00 (seiscentos mil reais), na forma em que especifica abaixo ” de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1814/requerimento_no173-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1814/requerimento_no173-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, posto de saúde na localidade Boqueirão da Serra.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1815/requerimento_no174-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1815/requerimento_no174-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, uma academia ao ar livre na Localidade de Tacaniça dos Costas.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1816/requerimento_no175-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1816/requerimento_no175-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, a construção de uma Escola na localidade de Santana.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1817/requerimento_no176-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1817/requerimento_no176-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitada a excelentíssima Prefeita Municipal, que determine ao órgão competente da municipalidade, que tome providências no sentido de realizar a manutenção na Rua Eurides Maltaca, bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Du Bittencourt, Dicá Nalifico</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1818/requerimento_no177-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1818/requerimento_no177-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado Excelentíssima Prefeita Karime Fayad, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras de elevação da estrada do Coloinha por onde passa o rio.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1819/requerimento_no178-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1819/requerimento_no178-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Excelentíssima Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras de reparo na lombada localizada na Avenida Ermírio de Moraes em frente as baterias Amestrong.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Du Bittencourt, Danilo Pedroso, Dicá Nalifico, Eleandro da Auto Escola, Eliane Geffer, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/requerimento_no179-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/requerimento_no179-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, encaminhe-se ao Executivo Municipal o requerimento em regime de urgência de ato administrativo: Excelentíssima Prefeita Karime Fayad, solicitamos que verifique junto a secretaria de finanças a possibilidade de abertura de refis do IPTU em forma de lei.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1823/requerimento_no180-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1823/requerimento_no180-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 052/2022 “  Acresce e altera dispositivos da Lei nº 989/2012, que dispõe sobre o uso e ocupação do solo urbano e municipal de Rio Branco do Sul” de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1825/requerimento_no181-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1825/requerimento_no181-2022.pdf</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1826/requerimento_no182-2022.docx</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1826/requerimento_no182-2022.docx</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, ônibus circular passando por Campina dos Pintos, Pernambuco, Teotônio, Pocinho e Mina de Ferro.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1827/requerimento_no183-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1827/requerimento_no183-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, Patrolamento e ensaibramento na estrada da Areia do Rosário que liga Corriolinha passando pelo Lajeado.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_no184-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_no184-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, academia ao ar livre na Tacaniça dos Nazarios.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1829/requerimento_no185-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1829/requerimento_no185-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal Karime Fayad, que solicite ao órgão competente da municipalidade que seja incluído no cronograma para a execução de manutenção e realização da operação tapa-buracos na Rua Carolina Beatriz Zen com extensão na Rua Waldinir de Castro Porfirio localizadas no bairro Centro Alto. (imagem em anexo)</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1831/requerimento_no186-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1831/requerimento_no186-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que seja realizada, a implantação de uma lombada na rua Martinhos Portes de Barros, Bairro: Vila São Pedro, em frente ao dog da Jo.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Gen Johsson</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1832/requerimento_no187-2022.odt</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1832/requerimento_no187-2022.odt</t>
   </si>
   <si>
     <t>Requer à mesa, que após deliberação e votação do Plenário, seja solicitado ao Excelentíssimo Presidente desta Casa de Lei, explicações sobre os funcionários nomeados nos cargos de:_x000D_
 _x000D_
 1- Diretor da Diretoria do Processo Legislativo_x000D_
 2- Supervisor de Apoio a Gestão de Pessoas_x000D_
 3- Supervisor de Apoio aos Serviços Contábeis, Compras e Patrimônio</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Ana Flávia, Gen Johsson</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1833/requerimento_no188-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1833/requerimento_no188-2022.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que após deliberação e votação do Plenário, seja encaminhado expediente à Senhora Prefeita Municipal, para que determine que a Comissão de Avaliação de Imóveis encaminhe  com a máxima urgência para esta Casa o ‘Relatório de Dados do Aplicativo TS Sisreg’ com as cotações que tem sido utilizadas como amostra para se chegar a média de mercado do aplicativo.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Joel Coutinho, Du Bittencourt</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1834/requerimento_no189-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1834/requerimento_no189-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução URGENTE de instalação de rede e manilhamento de esgoto na rua : Dos Ferroviários, Bairro : Vila Ricarda   depois do barracão do Ari Stresser, primeira a esquerda.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_no190-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_no190-2022.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, que no prazo legal, encaminhe a esta Casa, relação de todos os servidores municipais ocupantes de cargos comissionados, destacando: a)-cargo e função; b)-carga horária; c)-secretaria em que se encontra lotado; c)-local específico de trabalho._x000D_
 _x000D_
 Deverá acompanhar a relação ora requerida, a devida Declaração de Inexistência de Parentesco, de cada servidor, conforme exigência legal, principalmente no que se refere a parentesco com ocupantes de cargos eletivos deste município.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1842/requerimento_no191-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1842/requerimento_no191-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 051/2022 “ Institui o Programa Municipal de Aquisição de Alimentos direto do Agricultor Familiar (PMAA-DAF) de Rio Branco do Sul e dá outras providências” de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1841/requerimento_no192-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1841/requerimento_no192-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 052/2022 “Autoriza o Município de Rio Branco do Sul a associar-se à AMIG – Associação dos Municípios Mineradores de Minas Gerais e do Brasil e dá outras providências.”  de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1843/requerimento_no193-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1843/requerimento_no193-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 057/2022 “ Altera a Lei Municipal nº 1.044, de 28 de junho de 2013 e dá outras providências” de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_no194-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_no194-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 060/2022 “ Autoriza o Poder Executivo a realizar operação de Crédito com o Banco do Brasil S. A., e dá outras providências” de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1845/requerimento_no195-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1845/requerimento_no195-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 058/2022 “ Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação, no valor de R$ 50.000,00 (cinqüenta mil reais), na forma em que especifica abaixo” de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1846/requerimento_no196-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1846/requerimento_no196-2022.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 059/2022 “ Institui o Programa Especial de Recuperação de Créditos do Município de Rio Branco do Sul - PERC-RBS” de modo que, a aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1847/requerimento_no197-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1847/requerimento_no197-2022.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que após deliberação e votação do Plenário, seja solicitado a Excelentíssima Prefeita que providencie através da sua      Secretaria competente o reparo do alambrado que cerca a quadra de futebol sintético anexada a Escola Municipal Joeli Costa Rosa Polônia.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1849/requerimento_no198-2022.odt</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1849/requerimento_no198-2022.odt</t>
   </si>
   <si>
     <t>A vereadora ANA FLÁVIA DE CASTRO, no uso de suas atribuições legais, com o apoio dos demais vereadores que este subscrevem, vem respeitosamente perante Vossa Excelência, REQUERER, a alteração pontual do horário das sessões ordinárias das quintas-feiras às 19h, (dezenove horas) para as terças-feiras ás 17h15 (dezessete horas e quinze minutos), objetivando a edição de ato normativo próprio (Projeto de Resolução),  alterando  o disposto no artigo 77 do Regimento Interno da Casa, o qual deverá  passar a ter a seguinte redação:_x000D_
 _x000D_
 					“Art.77)-As Sessões Ordinárias serão semanais, realizando-se as 3ªs. (terças-feiras), com início às 17:15 (dezessete horas e quinze minutos)”.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1625/projeto_de_emenda_a_lei_organica_no001-2022.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1625/projeto_de_emenda_a_lei_organica_no001-2022.pdf</t>
   </si>
   <si>
     <t>Súmula:_x000D_
 Inclui o §4º no artigo 128 da Lei Orgânica do Município de Rio Branco do Sul/PR, e revoga o artigo 6º do Ato das Disposições Transitórias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -3608,67 +3608,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_no01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_no02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1698/indicacao_no03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1699/indicacao_no04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1754/indicacao_no.05-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1808/indicacao_no06-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_decreto_legislativo_no001-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_decreto_legislativo_no002-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_decreto_legislativo_no003-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1836/pdl_no.04-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1597/projeto_de_lei_no01-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1574/projeto_delei_no02-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1577/projeto_de_lei_no03-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1578/projeto_de_lei_no_004-2022_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1584/projeto_de_lei_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1588/projeto_de_lei_no.06-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1591/projeto_de_lei_no.07-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1592/projeto_de_lei_no.08-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1607/projeto_de_lei_no.09-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1615/projeto_de_lei_no010-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1637/plo_no11-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1641/projeto_de_lei_no.012-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1654/plo_no13-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1655/plo_no.14-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1657/plo_no.15-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1660/plo_no.16-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_lei_no017-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1664/projeto_de_lei_no018-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_no019-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1666/projeto_de_lei_no020-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1667/projeto_de_lei_no021-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1668/projeto_de_lei_no022-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1680/projeto_de_lei_no023-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1700/plo_no.024-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1704/plo_no.025-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1705/plo_no026-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1726/plo_no.027-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1734/plo_no.028-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1735/plo_no.029-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1742/plo_no.030-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1743/plo_no.031-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1744/plo_no.032-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1745/plo_no.033-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1750/plo_no034-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1751/plo_no035-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1755/plo_no.036-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1756/plo_no037-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1759/plo_no038-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1760/plo_no039-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1771/plo_no.040-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1778/plo_no041-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1780/plo_no.042-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1790/plo_no043-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1792/plo_no044-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1793/plo_no045-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1794/plo_no046-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1795/plo_no047-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1796/plo_no048-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1804/plo_no049-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1807/plo_no050-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1809/plo_no051-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1812/plo_no052-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1813/plo_no.053-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1821/plo_no054-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1822/plo_no055-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1824/plo_no056-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1837/plo_no057-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1838/plo_no058-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1839/plo_no059-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1840/plo_no060-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1663/projeto_de_resolucao_no001-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_resolucao_no02-2022_regimento_interno_-_camrbs_-_revisado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1848/projeto_de_resolucao_no03-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1596/requerimento_no.01-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1575/requerimento_no02-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1576/requerimento_no03-_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1579/requerimento_no04-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1580/requerimento_no05-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1581/requerimento_no06-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1582/requerimento_no07-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1583/requerimento_no08-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1585/requerimento_no09-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1586/requerimento_no10-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1587/requerimento_no11-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1589/requerimento_no12-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1590/requerimento_no13-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1593/requerimento_no14-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1598/requerimento_no.15-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1599/requerimento_no16-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1600/requerimento_no17-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1601/requerimento_no18-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1602/requerimento_no19-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1603/requerimento_no20-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1604/requerimento_no21-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1605/requerimento_no22-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1606/requerimento_no23-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1608/requerimento_no24-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1609/requerimento_no25-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1610/requerimento_no26-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1611/requerimento_no27-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1612/requerimento_no28-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1613/requerimento_no29-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1614/requerimento_no30-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1616/requerimento_no31-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1617/requerimento_no32-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1618/requerimento_no33-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1619/requerimento_no34-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1620/requerimento_no35-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1621/requerimento_no36-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1622/requerimento_no37-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1623/requerimento_no38-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1624/requerimento_no39-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1626/requerimento_no40-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1627/requerimento_no41-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1628/requerimento_no42-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1629/requerimento_no43-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1630/requerimento_no44-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1631/requerimento_no45-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1632/requerimento_no46-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1633/requerimento_no47-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1634/requerimento_no48-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1635/requerimento_no49-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1636/requerimento_no50-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1638/requerimento_no51-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1639/requerimento_no52-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1640/requerimento_no53-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1642/requerimento_no54-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1643/requerimento_no55-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1644/requerimento_no56-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1645/requerimento_no57-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1646/requerimento_no58-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1647/requerimento_no59-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1648/requerimento_no60-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1649/requerimento_no61-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1650/requerimento_no62-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1651/requerimentos_no63-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1652/requerimentos_no64-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1653/requerimentos_no65-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1656/requerimento_no66-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1658/requerimento_no67-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1659/requerimento_no68-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1669/requerimento_no069-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1670/requerimento_no070-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1671/requerimento_no71-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1672/requerimento_no72-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1673/requerimento_no73-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1674/requerimento_no74-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1675/requerimento_no75-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1676/requerimento_no76-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1677/requerimento_no77-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1678/requerimento_no78-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_no79-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1681/requerimento_no80-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1682/requerimento_no81-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1685/requerimento_no82-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_no83-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_no84-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1688/requerimento_no85-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_no86-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1690/requerimento_no87-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1692/requerimento_no89-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1693/requerimento_no90-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1694/requerimento_no91-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1695/requerimento_no092-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1696/requerimentos_no93-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1697/requerimento_no94-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1701/requerimento_no.95-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1702/requerimento_no.096-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1703/requerimento_no097-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1706/requerimento_no098-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1707/requerimento_no.099-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1708/requerimento_no.100-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1709/requerimento_no.101-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1710/requerimento_no.102-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1711/requerimento_no.103-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1712/requerimento_no.104-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1713/requerimento_no.105-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1714/requerimento_no.106-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1715/requerimento_no.107-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_no.108-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1717/requerimento_no.109-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1720/requerimento_no.110-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1721/requerimento_no.111-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1722/requerimento_no.112-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1723/requerimento_no.113-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1724/requerimento_no.114-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1725/requerimento_no.115-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1727/requerimento_no.116-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1728/requerimento_no117-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1729/requerimento_no.118-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1730/requerimento_no.119-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1731/requerimento_no.120-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1732/requerimento_no.121-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1733/requerimento_no.122-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1736/requerimento_no.123-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1737/requerimento_no.124-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1738/requerimento_no.125-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1739/requerimento_no.126-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1740/requerimento_no.127-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1741/requerimento_no.128-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1746/requerimento_no.129-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1747/requerimento_no.130-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1748/requerimento_no.131-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1749/requerimento_no.132-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1752/requerimento_no.133-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1753/requerimento_no.134-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1757/requerimento_no.135-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1758/requerimento_no.136-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1761/requerimento_no137-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1763/requerimento_no138-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1764/requerimento_no139-2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1765/requerimento_no.140-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_no.141-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_no.142-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_no.143-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1770/requerimento_no144-2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1772/requerimento_no.145-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1773/requerimento_no.146-2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1774/requerimento_no.147-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_no148-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_no.149-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_no.150-2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1779/requerimento_no151-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1781/requerimento_no152-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1782/requerimento_no153-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1783/requerimento_no154-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1784/requerimento_no155-2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1789/requerimento_no160-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1797/requerimento_no162-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1798/requerimento_no163-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_no164-2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1800/requerimento_no165-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1801/requerimento_no166-2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1802/requerimento_no167-2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1803/requerimento_no168-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1805/requerimento_no169-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1810/requerimento_no171-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_no172-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1814/requerimento_no173-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1815/requerimento_no174-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1816/requerimento_no175-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1817/requerimento_no176-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1818/requerimento_no177-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1819/requerimento_no178-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/requerimento_no179-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1823/requerimento_no180-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1825/requerimento_no181-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1826/requerimento_no182-2022.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1827/requerimento_no183-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_no184-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1829/requerimento_no185-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1831/requerimento_no186-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1832/requerimento_no187-2022.odt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1833/requerimento_no188-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1834/requerimento_no189-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_no190-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1842/requerimento_no191-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1841/requerimento_no192-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1843/requerimento_no193-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_no194-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1845/requerimento_no195-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1846/requerimento_no196-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1847/requerimento_no197-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1849/requerimento_no198-2022.odt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1625/projeto_de_emenda_a_lei_organica_no001-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1683/indicacao_no01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1684/indicacao_no02-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1698/indicacao_no03-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1699/indicacao_no04-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1754/indicacao_no.05-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1808/indicacao_no06-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1662/projeto_de_decreto_legislativo_no001-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1762/projeto_de_decreto_legislativo_no002-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1769/projeto_de_decreto_legislativo_no003-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1836/pdl_no.04-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1597/projeto_de_lei_no01-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1574/projeto_delei_no02-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1577/projeto_de_lei_no03-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1578/projeto_de_lei_no_004-2022_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1584/projeto_de_lei_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1588/projeto_de_lei_no.06-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1591/projeto_de_lei_no.07-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1592/projeto_de_lei_no.08-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1607/projeto_de_lei_no.09-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1615/projeto_de_lei_no010-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1637/plo_no11-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1641/projeto_de_lei_no.012-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1654/plo_no13-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1655/plo_no.14-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1657/plo_no.15-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1660/plo_no.16-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1661/projeto_de_lei_no017-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1664/projeto_de_lei_no018-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1665/projeto_de_lei_no019-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1666/projeto_de_lei_no020-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1667/projeto_de_lei_no021-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1668/projeto_de_lei_no022-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1680/projeto_de_lei_no023-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1700/plo_no.024-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1704/plo_no.025-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1705/plo_no026-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1726/plo_no.027-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1734/plo_no.028-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1735/plo_no.029-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1742/plo_no.030-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1743/plo_no.031-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1744/plo_no.032-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1745/plo_no.033-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1750/plo_no034-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1751/plo_no035-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1755/plo_no.036-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1756/plo_no037-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1759/plo_no038-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1760/plo_no039-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1771/plo_no.040-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1778/plo_no041-2022.pdf.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1780/plo_no.042-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1790/plo_no043-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1792/plo_no044-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1793/plo_no045-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1794/plo_no046-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1795/plo_no047-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1796/plo_no048-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1804/plo_no049-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1807/plo_no050-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1809/plo_no051-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1812/plo_no052-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1813/plo_no.053-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1821/plo_no054-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1822/plo_no055-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1824/plo_no056-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1837/plo_no057-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1838/plo_no058-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1839/plo_no059-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1840/plo_no060-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1663/projeto_de_resolucao_no001-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1830/projeto_resolucao_no02-2022_regimento_interno_-_camrbs_-_revisado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1848/projeto_de_resolucao_no03-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1596/requerimento_no.01-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1575/requerimento_no02-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1576/requerimento_no03-_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1579/requerimento_no04-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1580/requerimento_no05-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1581/requerimento_no06-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1582/requerimento_no07-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1583/requerimento_no08-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1585/requerimento_no09-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1586/requerimento_no10-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1587/requerimento_no11-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1589/requerimento_no12-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1590/requerimento_no13-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1593/requerimento_no14-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1598/requerimento_no.15-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1599/requerimento_no16-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1600/requerimento_no17-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1601/requerimento_no18-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1602/requerimento_no19-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1603/requerimento_no20-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1604/requerimento_no21-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1605/requerimento_no22-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1606/requerimento_no23-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1608/requerimento_no24-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1609/requerimento_no25-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1610/requerimento_no26-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1611/requerimento_no27-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1612/requerimento_no28-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1613/requerimento_no29-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1614/requerimento_no30-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1616/requerimento_no31-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1617/requerimento_no32-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1618/requerimento_no33-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1619/requerimento_no34-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1620/requerimento_no35-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1621/requerimento_no36-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1622/requerimento_no37-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1623/requerimento_no38-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1624/requerimento_no39-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1626/requerimento_no40-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1627/requerimento_no41-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1628/requerimento_no42-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1629/requerimento_no43-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1630/requerimento_no44-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1631/requerimento_no45-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1632/requerimento_no46-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1633/requerimento_no47-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1634/requerimento_no48-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1635/requerimento_no49-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1636/requerimento_no50-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1638/requerimento_no51-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1639/requerimento_no52-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1640/requerimento_no53-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1642/requerimento_no54-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1643/requerimento_no55-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1644/requerimento_no56-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1645/requerimento_no57-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1646/requerimento_no58-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1647/requerimento_no59-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1648/requerimento_no60-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1649/requerimento_no61-2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1650/requerimento_no62-2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1651/requerimentos_no63-2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1652/requerimentos_no64-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1653/requerimentos_no65-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1656/requerimento_no66-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1658/requerimento_no67-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1659/requerimento_no68-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1669/requerimento_no069-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1670/requerimento_no070-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1671/requerimento_no71-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1672/requerimento_no72-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1673/requerimento_no73-2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1674/requerimento_no74-2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1675/requerimento_no75-2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1676/requerimento_no76-2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1677/requerimento_no77-2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1678/requerimento_no78-2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1679/requerimento_no79-2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1681/requerimento_no80-2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1682/requerimento_no81-2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1685/requerimento_no82-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1686/requerimento_no83-2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1687/requerimento_no84-2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1688/requerimento_no85-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1689/requerimento_no86-2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1690/requerimento_no87-2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1692/requerimento_no89-2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1693/requerimento_no90-2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1694/requerimento_no91-2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1695/requerimento_no092-2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1696/requerimentos_no93-2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1697/requerimento_no94-2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1701/requerimento_no.95-2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1702/requerimento_no.096-2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1703/requerimento_no097-2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1706/requerimento_no098-2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1707/requerimento_no.099-2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1708/requerimento_no.100-2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1709/requerimento_no.101-2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1710/requerimento_no.102-2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1711/requerimento_no.103-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1712/requerimento_no.104-2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1713/requerimento_no.105-2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1714/requerimento_no.106-2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1715/requerimento_no.107-2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1716/requerimento_no.108-2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1717/requerimento_no.109-2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1720/requerimento_no.110-2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1721/requerimento_no.111-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1722/requerimento_no.112-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1723/requerimento_no.113-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1724/requerimento_no.114-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1725/requerimento_no.115-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1727/requerimento_no.116-2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1728/requerimento_no117-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1729/requerimento_no.118-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1730/requerimento_no.119-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1731/requerimento_no.120-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1732/requerimento_no.121-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1733/requerimento_no.122-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1736/requerimento_no.123-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1737/requerimento_no.124-2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1738/requerimento_no.125-2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1739/requerimento_no.126-2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1740/requerimento_no.127-2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1741/requerimento_no.128-2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1746/requerimento_no.129-2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1747/requerimento_no.130-2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1748/requerimento_no.131-2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1749/requerimento_no.132-2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1752/requerimento_no.133-2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1753/requerimento_no.134-2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1757/requerimento_no.135-2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1758/requerimento_no.136-2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1761/requerimento_no137-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1763/requerimento_no138-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1764/requerimento_no139-2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1765/requerimento_no.140-2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1766/requerimento_no.141-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1767/requerimento_no.142-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1768/requerimento_no.143-2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1770/requerimento_no144-2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1772/requerimento_no.145-2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1773/requerimento_no.146-2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1774/requerimento_no.147-2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1775/requerimento_no148-2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1776/requerimento_no.149-2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1777/requerimento_no.150-2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1779/requerimento_no151-2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1781/requerimento_no152-2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1782/requerimento_no153-2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1783/requerimento_no154-2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1784/requerimento_no155-2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1789/requerimento_no160-2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1797/requerimento_no162-2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1798/requerimento_no163-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1799/requerimento_no164-2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1800/requerimento_no165-2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1801/requerimento_no166-2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1802/requerimento_no167-2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1803/requerimento_no168-2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1805/requerimento_no169-2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1810/requerimento_no171-2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1811/requerimento_no172-2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1814/requerimento_no173-2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1815/requerimento_no174-2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1816/requerimento_no175-2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1817/requerimento_no176-2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1818/requerimento_no177-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1819/requerimento_no178-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1820/requerimento_no179-2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1823/requerimento_no180-2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1825/requerimento_no181-2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1826/requerimento_no182-2022.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1827/requerimento_no183-2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1828/requerimento_no184-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1829/requerimento_no185-2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1831/requerimento_no186-2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1832/requerimento_no187-2022.odt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1833/requerimento_no188-2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1834/requerimento_no189-2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1835/requerimento_no190-2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1842/requerimento_no191-2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1841/requerimento_no192-2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1843/requerimento_no193-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1844/requerimento_no194-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1845/requerimento_no195-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1846/requerimento_no196-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1847/requerimento_no197-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1849/requerimento_no198-2022.odt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2022/1625/projeto_de_emenda_a_lei_organica_no001-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H273"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="193.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>