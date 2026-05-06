--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,3932 +54,3932 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ana Flávia</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1932/indicacao_no01-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1932/indicacao_no01-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Sra. Prefeita Municipal Karime Fayad, que realize termo de parceria/cooperação técnica e/ou financeira e termo de fomento com instituições que tenham nas proximidades do nosso Município e que ofereçam o atendimento as pessoas com deficiência, seja na área  educacional ou na área da saúde.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_no02-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_no02-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Sra. Prefeita Municipal Karime Fayad, que solicite a Secretaria competente que inicie o processo de execução da lei nº 1.264/2021 que “Dispõe sobre a criação do  programa de identificação, cadastramento e preservação de nascentes de água no âmbito municipal”.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1960/indicacao_no03-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1960/indicacao_no03-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, uma atenção especial á melhoria do fluxo entre o hospital e  as Unidades Básica de Saúde, no sentido de disponibilizar um transporte.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Du Bittencourt</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1978/indicacao_no04-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1978/indicacao_no04-2023.pdf</t>
   </si>
   <si>
     <t>Sugestão de ato Administrativo do Programa câmbio verde.  _x000D_
 Encaminha-se ao Executivo Municipal a seguinte sugestão de ato administrativo: Excelentíssima Prefeita Karime Fayad, solicitamos que determine que as Secretarias de Agricultura e a de Meio Ambiente busquem juntas as parcerias necessárias, para criação do projeto Câmbio Verde, que trata da troca de resíduos sólidos recicláveis por verduras.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1979/indicacao_no05-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1979/indicacao_no05-2023.pdf</t>
   </si>
   <si>
     <t>Sugestão de ato Administrativo de Cronograma de drenagem nos rios.  _x000D_
 Encaminha-se ao Executivo Municipal a seguinte sugestão de ato administrativo: Excelentíssima Prefeita Karime Fayad, solicitamos para que verifique junto as Secretarias de Obras e a de Meio Ambiente a elaboração de cronograma para que sejam realizados frequentemente serviço de desassoreamento, limpeza e alargamento onde se fizer necessário nos rios da cidade.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Eliane Geffer, Du Bittencourt, Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_no06-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_no06-2023.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Prefeita Karime Fayad, solicitamos para que verifique junto as Secretarias de Obras e a de asfaltamento, a possibilidade de viabilizar o serviço de colocação de pedra poliédrico na localidade da Pinta, no trecho rural de 1.046,64 metros.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_no07-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_no07-2023.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Prefeita Karime Fayad, solicitamos para que verifique junto as Secretarias de Obras e a de asfaltamento, a possibilidade de viabilizar o serviço de colocação de pedra poliédrico na localidade do Oristela, no trecho rural de 467,83 metros.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_no08-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_no08-2023.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Prefeita Karime Fayad, solicitamos para que verifique junto as Secretarias de Obras e a de asfaltamento, a possibilidade de viabilizar o serviço de colocação de pedra poliédrico na localidade do Jacaré, no trecho rural de 358,96 metros.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_no09-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_no09-2023.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Prefeita Karime Fayad, solicitamos para que verifique junto as Secretarias de Obras e a de asfaltamento, a possibilidade de viabilizar o serviço de pavimentação com calçamento na localidade da Santa Cruz em frente a escola.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Du Bittencourt, Eliane Geffer, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2028/indicacao_no10-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2028/indicacao_no10-2023.pdf</t>
   </si>
   <si>
     <t>Sugestão de ato Administrativo para  transporte funeral de famílias de baixa renda.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2040/indicacao_no11-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2040/indicacao_no11-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar à Secretaria Competente da Municipalidade que efetuem a instalação de braços de luz nos postes da extensão da Estrada que passa em frente ao Postinho de Saúde da localidade do São Vicente.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Eliane Geffer, Du Bittencourt</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_no012-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_no012-2023.pdf</t>
   </si>
   <si>
     <t>Sugestão de ato administrativo de Pavimentação de pedra Poliédrico na localidade de Tacaniça dos costas.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Joel Coutinho, Eliane Geffer</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1980/pdl_no01-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1980/pdl_no01-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Cidadão Benemérito de Rio Branco do Sul, ao Excelentíssimo Senhor Pastor MARCOS MARCHIORO”.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1981/pdl_no02-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1981/pdl_no02-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Cidadão Honorário de Rio Branco do Sul, ao Excelentíssimo Senhor Pastor NILTON CÉSAR DE SOUZA”.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2091/pdl_no03-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2091/pdl_no03-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Cidadão Benemérito de Rio Branco do Sul, ao Excelentíssimo Senhor, Alexandre Selinski”.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2151/pdl_no.04-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2151/pdl_no.04-2023.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Cidadã Honorária de Rio Branco do Sul, a Excelentíssima Senhora, Edviga Blonski”.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>CHEFE DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1850/plo_no01-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1850/plo_no01-2023.pdf</t>
   </si>
   <si>
     <t>Fixa parâmetros para cálculo do adicional de produtividade para o Fiscal de Tributos Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1851/plo_no02-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1851/plo_no02-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Professora Jocimeri Florencio dos Reis, o bem público conforme específica.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1852/plo_no.03-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1852/plo_no.03-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 5.066.833,32 (cinco milhões, sessenta e seis mil, oitocentos e trinta e três reais e trinta e dois centavos), na forma em que especifica abaixo."</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1854/plo_no004-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1854/plo_no004-2023.pdf</t>
   </si>
   <si>
     <t>“Altera os artigos 2º e 3º da Lei n.º 1.347/2022.”</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1855/plo_no005-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1855/plo_no005-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza a aquisição onerosa de direitos possessório de imóvel e revoga Decreto de desapropriação, a fim de regularizar escadaria pública”</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1856/plo_no006-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1856/plo_no006-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.165, de 11 de maio de 2018 e dá outras providências”.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1862/plo_no007-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1862/plo_no007-2023.pdf</t>
   </si>
   <si>
     <t>EMENTA: “Dispõe sobre a prioridade de vagas em creches e escolas municipais para crianças vítimas de violência ou filhas de vítimas de violência doméstica no âmbito do Município de Rio Branco do Sul, e dá outras providências”.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1870/plo_no08-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1870/plo_no08-2023.pdf</t>
   </si>
   <si>
     <t>“Aprova o Plano Municipal de Segurança Alimentar e Nutricional (I PLAMSAN) de Rio Branco do Sul”.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1889/plo_no09-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1889/plo_no09-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a redação da Lei Municipal nº 1.317/2022, que dispõe sobre a criação do Conselho Municipal de Defesa do Meio Ambiente (COMDEMA) de Rio Branco do Sul, e dá outras providências.”</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1890/plo_no10-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1890/plo_no10-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da Lei Municipal nº 1.227, de 13 de janeiro de 2021, e dá outras providências."</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1895/plo_no11-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1895/plo_no11-2023.pdf</t>
   </si>
   <si>
     <t>“Altera o prazo para adesão ao Programa Especial de Recuperação de Créditos do Município de Rio Branco do Sul - PERC-RBS estabelecido pela Lei Municipal n.º 1.351/2022.”</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1896/plo_no12-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1896/plo_no12-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a redação dos artigos 1º, 2º, 4º, 6º, 11, 18,29, 30, 33, 37 e 39 da Lei Municipal nº 1095/2015,que sobre a Política Municipal dos Direitos da_x000D_
 Criança e do Adolescente,e dá outras providências.”</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1903/plo_no13-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1903/plo_no13-2023.pdf</t>
   </si>
   <si>
     <t>“Cria a função de Agente de Apoio Educacional, integrante do cargo de Agente Operacional do Quadro Geral dos Servidores Públicos deste Município de Rio Branco do Sul, altera a Lei Municipal nº 1.192/2019 e dá outras providências.”</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1904/plo_no014-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1904/plo_no014-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.208, de 14 de maio de 2020 e dá outras providências”.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1905/plo_no15-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1905/plo_no15-2023.pdf</t>
   </si>
   <si>
     <t>“Concede aumento salarial aos cargos comissionados e revisão anual aos servidores efetivos da Câmara Municipal de Rio Branco do Sul, acrescenta os cargos criados pela Lei nº 1.077 de 12 de setembro de 2014, ao quadro que contém o salário dos servidores comissionados da Câmara Municipal_x000D_
 de Rio Branco do Sul, previsto no art. 59 da Lei 1.165/2018.”</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1906/plo_no16-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1906/plo_no16-2023.pdf</t>
   </si>
   <si>
     <t>“Acrescenta o Art. 2-A à Lei 1.077 de 12 de setembro de 2014 e dá outras providências”.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1912/plo_no17-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1912/plo_no17-2023.pdf</t>
   </si>
   <si>
     <t>“Alteração de denominação de logradouro Público que especifica”</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1915/plo_no18-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1915/plo_no18-2023.pdf</t>
   </si>
   <si>
     <t>“Altera o artigo 62 e acrescenta §3º no mesmo artigo, da Lei Municipal nº 1.165, de 11 de maio de 2018 e dá outras providências”.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1933/plo_no019-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1933/plo_no019-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de nome da rua Abraham Lincoln, para rua Arnaldo Pinto Ferro.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1941/plo_no20-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1941/plo_no20-2023.pdf</t>
   </si>
   <si>
     <t>“Denominação de logradouro Público que especifica”.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Gen Johsson</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1944/plo_no021-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1944/plo_no021-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Vigilância e Monitoramento da Rede Municipal de Ensino do Município de Rio Branco do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1945/plo_no22-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1945/plo_no22-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre cessão de área pública municipal para o Estado do Paraná, e dá outras providências.”</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Gen Johsson</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1949/plo_no023-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1949/plo_no023-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Política de transparência do valor cobrado a título de IPTU do Município de Rio Branco do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1950/plo_no024-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1950/plo_no024-2023.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública Municipal, a “ASSOCIAÇÃO ”, e dá outras providências”.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1962/plo_no25-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1962/plo_no25-2023.pdf</t>
   </si>
   <si>
     <t>Fica garantida ao portador de Transtorno Espectro do Autismo a realização de atividades laborais compatíveis com sua aptidão, formação, experiência e opinião, sendo vedada sua discriminação.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1982/plo_no026-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1982/plo_no026-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração do quadro de vencimentos constantes no Anexo IV da Lei 1.192/2019 no piso salarial para os profissionais, Assistente Social, Fonoaudiólogo, Fisioterapeuta, Nutricionista, Pedagogo, Psicólogo e Terapeuta Ocupacional com carga horária de 30h semanais, e para Fonoaudiólogo, Nutricionista, Pedagogo, Psicólogo, Geólogo com carga horária de 40h semanais, e cria os cargos de Operador Especializado I e Operador Especializado II, ambos com carga horária de 40h semanais para atuar no Município de Rio Branco do Sul”.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1983/plo_no027-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1983/plo_no027-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração do anexo IV da Lei 1.206/2020 no piso salarial para profissionais Médicos Especialistas com carga horária de 40h semanais, e para Farmacêutico com carga horária de 40h semanais para atuar nos equipamentos de saúde do Município de Rio Branco do Sul”.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Eliane Geffer, Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1992/plo_no028-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1992/plo_no028-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Juventude Evangélica.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2004/plo_no029-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2004/plo_no029-2023.pdf</t>
   </si>
   <si>
     <t>"Denomina logradouro público que especifíca".</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2005/plo_no30-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2005/plo_no30-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização de uso de espaço público para comércio no município de Rio Branco do Sul, altera o art. 227 da Lei Municipal nº 992 de 30 de janeiro de 2012 e dá outras providências.”</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2006/plo_no31-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2006/plo_no31-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza a criação do Curso Pré-Vestibular Gratuito Professora Sara Furquim, no âmbito Municipal, e dá outras Providências.”</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2010/plo_no032-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2010/plo_no032-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da redação do §4º, do inciso III, no Art. 12 da Lei 982/2011, que dispõe sobre o Estatuto e Plano de Carreira, Valorização e Salários do Magistério Público Municipal de Rio Branco do Sul, Paraná. ”</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2012/plo_no033-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2012/plo_no033-2023.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Casa de Recuperação Ossos Secos - CROSS, na área de tratamento de dependência química, sediada no Município de Rio Branco do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2018/plo_no034-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2018/plo_no034-2023.pdf</t>
   </si>
   <si>
     <t>“Altera o artigo 1º da Lei nº 1.367/2023 e dá outras providências.”</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2029/plo_no035-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2029/plo_no035-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Política Municipal de Saneamento Básico, seus instrumentos e dá outras providências.”</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2032/plo_no036-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2032/plo_no036-2023.pdf</t>
   </si>
   <si>
     <t>“Institui o Projeto Socioesportivo Start e dá outras providências”.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2045/projeto_de_lei_n_37-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2045/projeto_de_lei_n_37-2023.pdf</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2056/plo_no038-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2056/plo_no038-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações do art. 4° da Lei 1.324/2022, que dispõe sobre a Instituição do auxílio-alimentação, na forma do ‘Programa Mais Comida na Mesa do Servidor’ a servidores públicos do Município de Rio Branco do Sul e dá outras providências.”</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2064/plo_no039-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2064/plo_no039-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Fundo Municipal dos Direitos da Pessoa com Deficiência (FMPD) e do Conselho Municipal dos Direitos da Pessoa com Deficiência (CMPD); revoga a Lei Municipal nº 681/2005; e dá outras providências”.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2071/plo_no040-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2071/plo_no040-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2081/plo_no.041-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2081/plo_no.041-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo de Rio Branco do Sul implementar o sistema de acordo direto com credores de precatórios da Administração Pública Direta”.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2082/plo_no042-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2082/plo_no042-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo de Rio Branco do Sul a implementar o piso nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira nos casos em que houver compatibilidade com a Lei Federal 14.434/2022”.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2083/plo_no043-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2083/plo_no043-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a alterar o dia de fruição de feriados municipais previstos na Lei nº 1/1964.”</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2092/plo_no.044-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2092/plo_no.044-2023.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Especial de Recuperação Fiscal do Município de Rio Branco do Sul - REFIS-RBS e concede desconto de multas e juros incidentes sobre tributos municipais.”</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2112/plo_no045-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2112/plo_no045-2023.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Rio Branco do Sul para o exercício financeiro de 2024."</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2114/plo_no046-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2114/plo_no046-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar o Programa Jovem Empreendedor Rio-branquense e dá outras providências”.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2115/plo_no047-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2115/plo_no047-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação, no valor de R$ 710.000,00 (setecentos e dez mil reais), na forma em que especifica abaixo.”</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2116/plo_no048-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2116/plo_no048-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Concessão de Uso Especial para fins de Moradia (CUEM) no âmbito do Município de Rio Branco do Sul/PR, à luz do da Constituição Federal, da Medida Provisória nº 2.220/2001 e da Lei Municipal nº 987/2012, cria a Comissão Gestora da Concessão de Uso Especial para fins de Moradia (CGCUEM) e dá outras providências.”</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2135/plo_no049-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2135/plo_no049-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Contratar Operações de Crédito com a Agência de Fomento do Paraná S.A, e dá outras Providências."</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2136/plo_no050-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2136/plo_no050-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências.”</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2146/plo_no.051-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2146/plo_no.051-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de nova Zona Especial de Interesse Social do CAIC (ZEIS-CAIC), altera as Leis Municipais nº 989/2012, 990/2012, 991/2012 e 1.142/2017, e dá outras providências.“</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2152/plo_no.052-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2152/plo_no.052-2023.pdf</t>
   </si>
   <si>
     <t>“Altera o inciso I, do §1º, do art. 4° da Lei 1.387/2023, e dá outras providências.”</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2153/plo_no.053-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2153/plo_no.053-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional extraordinário no orçamento do Município, com base em excesso de arrecadação, no valor de R$ 17.000,00 (dezessete mil reais), na forma em que especifica abaixo".</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2163/plo_no054-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2163/plo_no054-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 72.999,99 (setenta e dois mil, novecentos e noventa e nove reais e noventa e nove centavos), na forma em que especifica abaixo".</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2164/plo_no055-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2164/plo_no055-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza a implementação de Programa Social para entrega do kit “primeiros dias do bebê” para gestantes no Município de Rio Branco do Sul”.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2165/plo_no.056-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2165/plo_no.056-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Secretaria da Saúde do Município de Rio Branco do Sul, PR, a instituir Programa Social de oferta de óculos e próteses dentárias a pessoas hipossuficientes, e dá outras providências”.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2171/plo_no057-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2171/plo_no057-2023.pdf</t>
   </si>
   <si>
     <t>"Institui o Plano Municipal de Turismo de Rio Branco do Sul, como instrumento integrado e norteador para o desenvolvimento continuo do Turismo”.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2172/plo_no058-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2172/plo_no058-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n˚ 1.227, de 13 de janeiro de 2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2173/plo_no059-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2173/plo_no059-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a criar o Programa Social de Aquisição e Distribuição Gratuita de Kits de Materiais Escolares aos estudantes da Rede Pública Municipal de Ensino de Rio Branco do Sul, e dá outras providências. ”</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2174/plo_no060-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2174/plo_no060-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a lei 1.206/2020 bem como enquadra os servidores ocupantes do cargo de auxiliar técnico de enfermagem – em extinção no cargo de técnico de enfermagem.”</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2177/rbs_cidada_3_1.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2177/rbs_cidada_3_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar o Programa RBS Cidadã neste Município de Rio Branco do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1963/projeto_de_resolucao_no01-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1963/projeto_de_resolucao_no01-2023.pdf</t>
   </si>
   <si>
     <t>“Altera a Resolução nº 001, de 27 de abril de 2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1857/requerimento_no01-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1857/requerimento_no01-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinado a Secretaria Municipal Responsável, a execução de serviços de patrolamento e ensaibramento, na Rua Antônio Bonfim dos Santos, Bairro Madre.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1858/requerimento_no02-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1858/requerimento_no02-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinado a Secretaria Municipal Responsável, que viabilize a implantação da FAIXA DE PEDESTRE ELEVADA na Rua Horacy Santos  no Bairro:  (CENTRO),  saída de acesso ao portão de trás da Escola Municipal Professora Joeli Costa Rosa Polonha.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1859/requerimento_no03-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1859/requerimento_no03-2023.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que após deliberação do plenário seja solicitado à Senhora Prefeita Municipal as seguintes informações,quais são os veículos utilizados no Transporte Escolar (Pregão 23/2021) e os laudos de vistoria de cada um e quem são os motoristas responsáveis pelos mesmos. Pedimos também, que seja esclarecido qual o novo valor do contrato e a quilometragem após o 5º aditamento (publicado no dia 03/02/2023), indicando o histórico de aumento de cada linha, desde a assinatura do contrato 97/21.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1860/requerimento_no04-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1860/requerimento_no04-2023.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que após deliberação do plenário seja solicitado à Senhora Prefeita Municipal  INFORMAÇÕES sobre a empresa SALISH (CNPJ 07.032.757/0001-06) que venceu a concorrência 01/2021 ‘’Prestação de Serviço de Agência de Publicidade’’ na Prefeitura de Rio Branco do Sul no ano de 2022 e agora em Fevereiro de 2023 o contrato foi prorrogado por mais um ano, quais são esses serviços prestados e no que ele contribui para a população.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1861/requerimento_no05-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1861/requerimento_no05-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda a roçada e limpeza em todo o bairro do papanduva.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1863/requerimento_no06-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1863/requerimento_no06-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de serviços de Tapa Buracos na rua : Agrimensor Gildo   Pinheiro, bairro: Papanduva, próximo mercado do  Braz Geffer.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1864/requerimento_no07-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1864/requerimento_no07-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, para que execute em caráter  de Urgência  à Perfuração/ Escavação de  um  Poço Artesiano  na Estrada Barra do Tigre, na localidade do Açungui em  Rio Branco do Sul.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1865/requerimento_no08-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1865/requerimento_no08-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria do Meio ambiente  que efetuem o desassoreamento e limpeza da margens do Rio que corta a rua Benjamim Bontorin,  bairro Jhonsson .</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1866/requerimento_no09-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1866/requerimento_no09-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem o patrolamento e ensaibramento da estrada da localidade dos Pelados, mais precisamente da estrada que da acesso as residencias rurais dos senhores Valdir Pereira (Lider) e Fernando Elias (Bilo).</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>Danilo Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1867/requerimento_no10-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1867/requerimento_no10-2023.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, que determine a Secretaria Municipal de Obras, que providencie o recapeamento da Avenida MANOEL MULLER DE SIQUEIRA, em toda a sua extensão, entre os bairros: MADRE E VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1868/requerimento_no11-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1868/requerimento_no11-2023.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, que determine a Secretaria Municipal de Obras, que providencie a cobertura da área externa da CAPELA MORTUÁRIA DIVINO ESPIRITO SANTO.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1869/requerimento_no12-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1869/requerimento_no12-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, que esta casa encaminhe um ofício à empresa de ônibus Viação do Sul Ltda., questionando a volta dos cobradores.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1871/requerimento_no13-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1871/requerimento_no13-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº.003/2023, que “Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 5.066.833,32 (cinco milhões, sessenta e seis mil, oitocentos e trinta e três reais e trinta e dois centavos), na forma em que especifica abaixo ” de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1872/requerimento_no14-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1872/requerimento_no14-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº.005/2023, que “Autoriza a aquisição onerosa de direitos possessório de imóvel e revoga Decreto de desapropriação, a fim de regularizar escadaria pública”” de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>Eliane Geffer</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1873/requerimento_no15-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1873/requerimento_no15-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar o serviço de uma lombada na rua Artur Ozório Agner, em frente o numeral 31   -    Bairro Minérios .</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1874/requerimento_no16-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1874/requerimento_no16-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar Manilhamento na rua, Antônio Costa – Bairro Costa.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1875/requerimento_no17-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1875/requerimento_no17-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar a perfuração de um poço artesiano na localidade da Vila Mariana – São Vicente , Rio Branco do Sul.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1876/requerimento_no18-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1876/requerimento_no18-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma. Prefeita Municipal, que determine ao órgão competente responsável, que execute o serviço de tapa buraco na Rua vereador José Alves Santana no bairro natanea.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>Dicá Nalifico</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_no19-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_no19-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, providência no sentido de determinar a colocação de placas indicativas com o nome de ruas nos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1878/requerimento_no20-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1878/requerimento_no20-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a  pavimentação RUA: MATO GROSSO (antiga rua 7) no bairro: Vila São Pedro, utilizando pedras sextavada.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_no21-2023.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_no21-2023.doc</t>
   </si>
   <si>
     <t>Solicito ao poder executivo representado pela Prefeita Karime Fayad, informações quanto ao pagamento da insalubridade no salário dos (ACS) Agentes Comunitários de Saúde e também dos Agentes de Endemias.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1880/requerimento_no22-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1880/requerimento_no22-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo representado pela Prefeita Karime Fayad, que estenda o programa de Saúde Médico Itinerante para a localidade do Vuturuvu.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_no23-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_no23-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, a manutenção, roçada e recuperação da estrada principal do Canta Galo.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>Aroldo Bonfim</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_no24-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_no24-2023.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que após deliberação do plenário seja solicitado à Senhora Prefeita Municipal, para que informe a esta Casa Legislativa, se existe a possibilidade do recuo da calçada em frente a Escola Municipal Vovó Brasília  e Cmei Leony Piolli na rua Borges de Medeiros.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_no25-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_no25-2023.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que após deliberação do plenário seja solicitado à Senhora Prefeita Municipal, através da sua Secretaria competente, que seja feita uma cobertura na entrada e saída da Escola Municipal Vovó Brasília.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1884/requerimento_no26-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1884/requerimento_no26-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar á perfuração de um ( 01 ) poço Artesiano na localidade Lageado dos Tonico  -  Açungui.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1885/requerimento_no27-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1885/requerimento_no27-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar patrolamento , ensaibramento e serviço de roçada nos galhos das estradas no interior de Rio Branco do Sul como: Açunguí , Jacaré, Ribeira e outros.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1886/requerimento_no28-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1886/requerimento_no28-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, limpeza dos rios que cortam a cidade.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1887/requerimento_no29-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1887/requerimento_no29-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, lixeira comunitária no interior:Areias do Rosário, Ribeira e Florestal.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1888/requerimento_no30-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1888/requerimento_no30-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar Indicação de um ( 01 ) terreno em Rio Branco do sul.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>Du Bittencourt, Dicá Nalifico</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1891/requerimento_no31-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1891/requerimento_no31-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, alargamento da estrada que liga o Santa Cruz até Tacaniça dos Costas.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1892/requerimento_no32-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1892/requerimento_no32-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, providências para que seja colocado na entrada da Escola Municipal Prefeito Otávio Furquim, uma placa de identificação.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_no33-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_no33-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, que determine o órgão competente da municipalidade que realize a atualização de  perímetro e nomenclatura da localidade da Mina de Ferro.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1894/requerimento_no34-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1894/requerimento_no34-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem a manutenção (patrolamento e ensaibramento) da rua das Rosas , nº 53 , bairro Vila São Pedro.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1897/requerimento_no35-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1897/requerimento_no35-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar a colocação de um braço para luz e lâmpada, na localidade do – Taicí .</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1898/requerimento_no36-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1898/requerimento_no36-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar a colocação de um ( 01 ) ponto de ônibus próximo a Igreja Missão Pastor João Costa Rosa   BR 092  -  Pinta.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1899/requerimento_no37-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1899/requerimento_no37-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de restauração da cerca e construção de uma cobertura no cemitério do Ançunguí .</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>Eleandro da Auto Escola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1900/requerimento_no38-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1900/requerimento_no38-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mesa,que após deliberação do Plenário,seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade,ampliação no horário do ônibus circular RBS até as 20:30, sentido ao Bairro Nodari II.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_no39-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_no39-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a  instalação de um redutor de velocidade na rua: Izidoro de Freitas, em frente ao numeral 350, Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1907/requerimento_no40-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1907/requerimento_no40-2023.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, que determine a Secretaria Municipal de Obras, que providencie o recapeamento da Rua: Rubens Celso Armstrong, Bairro Jhonsson.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1908/requerimento_no41-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1908/requerimento_no41-2023.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, que determine a Secretaria Municipal competente, que providencie a manutenção dos alambrados (cercas) da Escola Municipal CAIC.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1909/requerimento_no42-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1909/requerimento_no42-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que em regime de urgência, proceda a instalação de um redutor de velocidade, tipo lombada, na rua: Olavo Bilac,n.138 bairro : Vila Velha em frente da Transportadora Sérgio  Vendrechoviski.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1910/requerimento_no43-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1910/requerimento_no43-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, que determine a Secretaria de Obras, para que seja realizado patrolamento e manilhamento  da rua Antônio Elias.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1911/requerimento_no44-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1911/requerimento_no44-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, que determine a secretaria de obras, para que seja realizado recape asfáltico na rua Germano Leão Paciornick.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1913/requerimento_no45-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1913/requerimento_no45-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO INFORMAÇÕES _x000D_
 _x000D_
  Requer à Mesa, que após deliberação do Plenário, seja solicitado a chefe do Poder Executivo  que determine ao órgão competente da municipalidade  que encaminhe a esta Casa de Leis as seguintes informações:_x000D_
 _x000D_
 _x000D_
 1 – Se no Município existe o Conselho Municipal dos Direitos da Pessoa com Deficiência?_x000D_
 _x000D_
 2 – Caso sim, se está ativo?_x000D_
 _x000D_
 3 – Caso sim, se existe o Fundo Municipal dos Direitos da Pessoa com Deficiência?</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1914/requerimento_no46-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1914/requerimento_no46-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a chefe do Poder Executivo  que determine ao órgão competente da municipalidade  que encaminhe a esta Casa de Leis a seguinte informação:_x000D_
 A unidade de Saúde localizada no Bairro Santaria possuía a seguinte nomenclatura em sua faxada “Unidade de Saúde Santaria Francisco Busato. Para tanto a informação solicitada é relacionada  do porque  fora retirado o nome do saudoso Francisco Busato (seu Kike), deixando somente como Unidade de saúde da Santaria?</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1916/requerimento_no47-2023.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1916/requerimento_no47-2023.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº. 010/2023 “Dispõe sobre a alteração da Lei Municipal nº 1.227, de 13 de janeiro de 2021, e dá outras providências”. de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1917/requerimento_no48-2023.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1917/requerimento_no48-2023.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº. 011/2023 “Altera  o  prazo  para  adesão  ao Programa  Especial de  Recuperação  de  Créditos  do  Município  de  Rio Branco  do  Sul-PERC-RBS estabelecido  pela  Lei Municipal n.º 1.351/2022. ”. de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1918/requerimento_no49-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1918/requerimento_no49-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria Municipal Responsável, ampliação na rota do ônibus circular RBS  até à unidade de saúde do Jardim Albarana.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1919/requerimento_no50-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1919/requerimento_no50-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar patrolamento e ensaibramento da estrada Joaquim Gênio  -  campo chato.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1920/requerimento_no51-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1920/requerimento_no51-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar o patrolamento e ensaibramento da estrada do Retiro  -  São Vicente.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>Joel Coutinho, Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1921/requerimento_no52-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1921/requerimento_no52-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, é preciso fazer um asfalto na rua : Rua Luiz Mercilio Costa, Vila Costa.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1922/requerimento_no53-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1922/requerimento_no53-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao senhor Prefeito Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de serviços em regime de urgência, proceda a instalação de um redutor de velocidade, Lombada elevada, e pinturas de faixas, Rua José Pedroso de Morais, 486.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1923/requerimento_no54-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1923/requerimento_no54-2023.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, que determine a Secretaria Municipal de Obras, que providencie realização de anti pó ou asfalto da rua que da acesso ao estacionamento da ESCOLA MUNICIPAL PROFESSORA MARIA DA LUZ CRHISTO LIMA-CAIC.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1924/requerimento_no55-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1924/requerimento_no55-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mesa,que após deliberação do Plenário,seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade,que seja feito o patrolamento e ensaibramento das ruas do Bairro Nodari II.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1925/requerimento_no56-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1925/requerimento_no56-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, manutenção na iluminação pública do Bairro Papanduva, principalmente na rua entre a igreja católica e a antiga firma Toquinhas.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1926/requerimento_no57-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1926/requerimento_no57-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, iluminação pública na rua Gertrudes, começando na Agropecuária do Arsenio até as Palmeirinhas no Bairro Madre.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>Dicá Nalifico, Ana Flávia</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1927/requerimento_no58-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1927/requerimento_no58-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, fazer medicina preventiva em nossos idosos e o incentivo ao exercício físico.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1928/requerimento_no59-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1928/requerimento_no59-2023.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo que determine que a Secretaria de  Urbanismo, verifique se no bairro Vila Artigas, tem algum terreno disponível para um campinho de esportes para as crianças que ali residem.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>Ana Flávia, Dicá Nalifico</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1929/requerimento_no60-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1929/requerimento_no60-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria do Meio ambiente  que efetuem o desassoreamento e limpeza da margens do Rio que corta o bairro da Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1930/requerimento_no61-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1930/requerimento_no61-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem reparos em 2 buracos específicos da rua sem saída: Eduardo Alves Ribeiro 185, Centro, próximo ao mercado Bezerrão, bem como a implantação de uma área de retorno no final da referida rua.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_no62-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_no62-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar ao Órgão Competente da Municipalidade que efetuem o patrolamento e ensaibramento das estradas da localidade Campina dos Pintos e Pinhal da Campina, bem como o serviço de roçada nas estradas.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1934/requerimento_no63-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1934/requerimento_no63-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mesa,que após deliberação do Plenário,seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade,que seja feita  a manutenção asfáltica do tipo   tapa buraco na Rua Rubens Celso Amestrong no Bairro Johnson.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1935/requerimento_no64-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1935/requerimento_no64-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria Municipal Responsável, que viabilize a colocação de uma torneira de água e a construção de um banheiro público na Praça Pastor Carlos Marchioro.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1936/requerimento_no65-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1936/requerimento_no65-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, providências no sentido de determinar a perfuração e instalação de um poço artesiano na localidade de Pinhal.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1937/requerimento_no66-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1937/requerimento_no66-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, faixa de pedestre em frente aos pontos de ônibus próximo ao Toniolo, Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_no67-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_no67-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, providências no sentido de realizar roçadas nas estradas rurais deste município.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1939/requerimento_no68-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1939/requerimento_no68-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem a manutenção da rua 2, bairro Jardim Record.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1940/requerimento_no69-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1940/requerimento_no69-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem a manutenção da rua Antônio Bonfim (rua dos Belos), Vila São Pedro.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1942/requerimento_no70-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1942/requerimento_no70-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de patrolamento e ensaibramento da estrada Lageado dos Tonico  -  Açungui .</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1943/requerimento_no71-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1943/requerimento_no71-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal as seguintes informações e documentos relativos à Concorrência 01/2022 vencida pela empresa Florenza Serviços de Urbanização Eireli:_x000D_
 _x000D_
     1. Documentos que indiquem quais itens do projeto original foram glosados;_x000D_
     2. O projeto “as built” (como construído);_x000D_
     3. As medições que levaram aos pagamentos efetuados para a empresa;_x000D_
     4. Informações se a empresa ocupa algum terreno público;_x000D_
     5. Informações se a Prefeita possui algum negócio particular com a empresa ou com sua sócia, Eliane do Rocio Barros Teixeira.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1946/requerimento_no72-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1946/requerimento_no72-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, uma lixeira comunitária, na Rua Padre Ribeiro nº 19, centro.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1947/requerimento_no73-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1947/requerimento_no73-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, uma barreira de proteção metálica de 50 metros na Rua: Agrimensor Gildo Pinheiro da Luz na altura da Rua: Manoel Bandeira,no Bairro: Papanduva.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1948/requerimento_no74-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1948/requerimento_no74-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, reforma da escada ao lado do prédio do Teixerinha entre as ruas Padre Ribeiro e Domingos de Faria.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1952/requerimento_no75-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1952/requerimento_no75-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mesa,que após deliberação do Plenário,seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade,que seja feita o manilhamento e a colocação de uma boca de lobo na Rua: Marli do Rocio,Bairro Jardim Record.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1953/requerimento_no76-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1953/requerimento_no76-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Senhora Prefeita Municipal, que determine ao órgão responsável, que execute os seguintes serviços de patrolamento e ensaibramento da Rua José de Freitas Filho ( Rua do falecido bié ).</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1954/requerimento_no77-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1954/requerimento_no77-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria Municipal Responsável, a elaboração de estudos técnicos, objetivando a instalação de um semáforo, nas Ruas Manoel Pinto Ferro (Rua da Paróquia Nossa Senhora do Amparo), Coronel Carlos Pioli (em frente ao Posto Bontorin 2 n°201) e na mesma (R. Cel. Carlos Pioli n°161) em frente a farmácias Rio Branco.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1955/requerimento_no78-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1955/requerimento_no78-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, limpeza e patrolamento da estrada do Pinhal, com inicio próximo a propriedade do senhor Valter Santos, até a esquina que vai para a localidade de Poço Bonito.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1956/requerimento_no79-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1956/requerimento_no79-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, manutenção da iluminação pública na localidade de Pinhal, desde a casa do senhor Elias Marcante até a igreja Nossa Senhora da Luz.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1957/requerimento_no80-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1957/requerimento_no80-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, implantação da Caravana da Cidadania nos bairros e na Zona Rural de nosso Município, para documentos, consultas, cortes de cabelo, enfim, para atendimento em geral, uma vez por mês.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1958/requerimento_no81-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1958/requerimento_no81-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar Secretaria competente  que efetuem a operação tapa buraco na rua Olavo Bilac, bairro Vila Velha.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1959/requerimento_no82-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1959/requerimento_no82-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que seja feito 2 lombadas na localidade Barra do Tigre, Açungui.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1961/requerimento_no83-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1961/requerimento_no83-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, a iluminação pública na rua 3, Jardim dos Minérios.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eliane Geffer, Gen Johsson, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1964/requerimento_no84-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1964/requerimento_no84-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº. Projeto de Lei Ordinária  n° 22/2023 Turno: Autor: CHEFE DO PODER EXECUTIVO MUNICIPAL “ Dispõe sobre cessão de área pública municipal para o Estado do Paraná, e dá outras providências.” de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento_no85-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento_no85-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, perfuração de poços artesianos na localidade de: Pinhal.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_no86-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_no86-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, pintar faixas (amarela) de estacionamento em frente a Cresol.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1967/requerimento_no87-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1967/requerimento_no87-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, seja o presente requerimento encaminhado ao executivo solicitando informações a cerca da previsibilidade do pagamento do reajuste de 14,95 % aos profissionais do magistério público.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1968/requerimento_no88-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1968/requerimento_no88-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, seja o presente requerimento encaminhado ao executivo solicitando informações a cerca dos  motivos pelos quais o piso nacional do magistério no ano de 2022 não foi pago em sua integralidade. Requer ainda os  seguintes esclarecimentos:_x000D_
 1. Porque não houve repasse dos 33% no ano de 2022 concebido pelo Governo Federal? Qual a previsão de complementação desse valor, tendo em  vista que foi cedido 10% ficando 23% para ser enquadrado._x000D_
 2.Os balancetes e balanços detalhados no exercício de 2022 do 70%._x000D_
 3 Informações esclarecedoras sobre eventuais sobras e rateios._x000D_
 4. Verificar quais fontes pagadoras aos profissionais com gratificação.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1969/requerimento_no89-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1969/requerimento_no89-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, a inclusão da rua Elpidio Costa nos novos projetos de pavimentação.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1970/requerimento_no90-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1970/requerimento_no90-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado para que a Prefeita Municipal, determine que a secretaria de obras, realize na rua Acácia localizada no bairro Nodari 2 os seguintes serviços: Patrolamento, roçada e iluminação pública no final da rua.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1971/requerimento_no91-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1971/requerimento_no91-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do plenário, seja solicitado a excelentíssima Prefeita Municipal, que solicite ao órgão competente da municipalidade que seja realizada a instalação de "guardrails" quebra corpo nos locais de manilhamento  do rio Tacaniça onde corta a rua Belmiro Gouveia e rua Bom Jesus.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1972/requerimento_no92-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1972/requerimento_no92-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, armazém da família.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1973/requerimento_no93-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1973/requerimento_no93-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, uma sede da secretária de Agricultura no Açungui.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1974/requerimento_no94-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1974/requerimento_no94-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, patrolamento na localidade de Simaõzinho, um km após a balança, entrando na chácara do falecido Silas Tosto.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1975/requerimento_no95-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1975/requerimento_no95-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mesa,que após deliberação do Plenário,seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade,a construção de uma cancha e uma areá de lazer,no bairro Nodari II, tendo em vista que o terreno já existe na rua Aroeira na frente do número 45.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1976/requerimento_no96-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1976/requerimento_no96-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem a manutenção da rua João Santana, bairro Jhonsson.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1977/requerimento_no97-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1977/requerimento_no97-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem o patrolamento e ensaibramento da estrada da localidade do Bromadinho próximo a localidade Tacaniça dos Costas.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1984/requerimento_no98-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1984/requerimento_no98-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade, a Secretaria de obras a pavimentação asfáltica no bairro Nodari II, nas ruas: Palmeiras, Pau brasil, Perobá, Pinheiro, Quaresmeira.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1985/requerimento_no99-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1985/requerimento_no99-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, pavimentação asfáltica na Avenida Ermilio de Moraes continuação da rua Benjamim Constante até o W9 Votorantim Cimentos, no Bairro Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1986/requerimento_no100-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1986/requerimento_no100-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, ligação entre os bairros Vila Ricarda e Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1987/requerimento_no101-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1987/requerimento_no101-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Prefeita Municipal, que determine aos órgãos competentes da municipalidade que busque soluções para o Saneamento na Rua dos Ferroviários, no bairro Vila Ricarda.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1988/requerimento_no102-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1988/requerimento_no102-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem o patrolamento e ensaibramento da rua Cavalli, localidade do Pocinho.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1993/requerimento_no103-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1993/requerimento_no103-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mesa,que após deliberação do Plenário,seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade,a secretaria de obras, a pavimentação asfáltica na rua: Epidio Costa,Bairro Johnsson.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Eleandro da Auto Escola, Du Bittencourt</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1994/requerimento_no104-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1994/requerimento_no104-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mesa,que após deliberação do Plenário,seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade,a secretaria de obras, a pavimentação asfáltica,das Ruas: Jequitibá,e  rua Francisco Nodari,no Bairro Nodari II.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1995/requerimento_no105-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1995/requerimento_no105-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria Municipal Responsável, o estudo de serviço de colocação de pedra poliédrico e a execução de serviços de patrolamento e ensaibramento, na Rua Bom Pastor - Bairro Alto (também conhecido por Santaria 02).</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1996/requerimento_no106-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1996/requerimento_no106-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria Municipal Responsável, o estudo de serviço de colocação de pedra poliédrico e a execução de serviços de patrolamento e ensaibramento, na Rua Antônio Artigas de Miranda – Vila artigas ( chegada do cento comunitário).</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1997/requerimento_no107-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1997/requerimento_no107-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, manilhamento na Rua: Padre Antônio Vieira número 52.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1998/requerimento_no108-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1998/requerimento_no108-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, a limpeza do rio do Pinhal, próximo a igreja Nossa Senhora da Luz.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1999/requerimento_no109-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1999/requerimento_no109-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem o patrolamento e ensaibramento das estradas do Tigre, Santana e Boqueirão do Serra.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2000/requerimento_no110-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2000/requerimento_no110-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria competente que realize estudo sobre a sinalização prioritária em frente a Escola Municipal Vovó Brasília.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2002/requerimento_no111-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2002/requerimento_no111-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma Prefeita Municipal, que a secretaria de obras realize o serviço de manutenção de estrada na localidade da Mina de Ferro.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2003/requerimento_no112-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2003/requerimento_no112-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma Prefeita Municipal, a colocação de redutor de velocidade, do tipo lombada na rua Antônio Costa.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Ana Flávia, Danilo Pedroso, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2007/requerimento_no113-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2007/requerimento_no113-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 026/2023 em regime de urgência, que “Dispõe sobre a alteração do quadro de vencimentos constantes no Anexo IV da Lei 1.192/2019 no piso salarial para os profissionais, Assistente Social, Fonoaudiólogo, Fisioterapeuta, Nutricionista, Pedagogo, Psicólogo e Terapeuta Ocupacional com carga horária de 30h semanais, e para Fonoaudiólogo, Nutricionista, Pedagogo, Psicólogo, Geólogo com carga horária de 40h semanais, e cria os cargos de Operador Especializado I e Operador Especializado II, ambos com carga horária de 40h semanais para atuar no Município de Rio Branco do Sul”, de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Danilo Pedroso, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2008/requerimento_no114-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2008/requerimento_no114-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº  027/2023, em regime de urgência que “Dispõe sobre a alteração do anexo IV da Lei 1.206/2020 no piso salarial para profissionais Médicos Especialistas com carga horária de 40h semanais, e para Farmacêutico com carga horária de 40h semanais para atuar nos equipamentos de saúde do Município de Rio Branco do Sul”,de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_no115-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_no115-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, as execução de obras no KM 07, que proceda a instalação de um redutor de velocidade, tipo Lombada,  e fazer o serviço de limpeza no Rio, bairro: Rio Abaixo, próximo   ao campo do Amadeuzinho na localidade de Rio Branco do Sul.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2011/requerimento_no116-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2011/requerimento_no116-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, patrolamento e ensaibramento em todas as ruas do  Bairro João Maltaca.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2013/requerimento_no117-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2013/requerimento_no117-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria Municipal Responsável, que proceda a pintura das faixas de pedestres nas ruas do Centro de Rio Branco do Sul.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2014/requerimento_no118-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2014/requerimento_no118-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, que determine a secretaria de obras, para que seja incluída no programa de pavimentação a rua 3 do bairro Jardim dos Minérios.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2015/requerimento_no119-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2015/requerimento_no119-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, que determine a secretaria de obras, para que seja realizado o serviço de desobstrução do bueiro e reparo do asfalto, em frente à casa n° 196, na rua Visconde de Cairo.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2016/requerimento_no120-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2016/requerimento_no120-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de construção de uma ( 01 ) sala de aula na Escola Municipal José de Anchieta  Pinhal  -   São Vicente.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2017/requerimento_no121-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2017/requerimento_no121-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que realizem a implementação de um redutor de velocidade na forma de lombada na Rua Olávo Bilac, bairro Centro, próximo a residência do Sr. Sérgio Wendrechoski.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Ana Flávia, Dicá Nalifico, Eleandro da Auto Escola, Eliane Geffer, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2019/requerimento_no122-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2019/requerimento_no122-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº031/2023.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2020/requerimento_no123-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2020/requerimento_no123-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de um bueiro com 06 Manilhas de 30 ( Armada ) na localidade do  retiro  -  são vicente.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2021/requerimento_no124-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2021/requerimento_no124-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de colocação de uma ( 01 ) lixeira comunitária  na  localidade do  retiro  -  são vicente.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2022/requerimento_no125-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2022/requerimento_no125-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, tapa buraco na rua Ana Maria do Carmo no Bairro Vila Ricarda.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2023/requerimento_no126-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2023/requerimento_no126-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, pavimentação na Rua Padre Antônio Vieira, no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2024/requerimento_no127-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2024/requerimento_no127-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, uma equipe de fisioterapeutas para prestar atendimento domiciliar no município de Rio Branco do Sul.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2025/requerimento_no128-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2025/requerimento_no128-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar Secretaria competente  que efetuem a manutenção e reforço da Ponte do Papanduva localizada na Rua Venâncio M. Da Silva.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_no129-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_no129-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem o patrolamento e ensaibramento da estrada dos Legário na localidade dos Quirino.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Du Bittencourt, Eliane Geffer</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2027/requerimento_no130-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2027/requerimento_no130-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Excelentíssima Prefeita Karime Fayad, a implantação de um parquinho (Playground) na praça Pastor Carlos Marchioro.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2030/requerimento_no131-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2030/requerimento_no131-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem a manutenção e operação tapa buracos na Rua Generoso Marques, em frente a Motopeças Teixeira.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2031/requerimento_no132-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2031/requerimento_no132-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal, manutenção nas faixas de pedestres nas duas rotatórias do bairro Vila Velha.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2033/requerimento_no133-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2033/requerimento_no133-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria competente que realize a instalação de uma torneira de água no canteiro, bem como uma grade protetora, do ginásio de esportes Percy Mainardes,</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Gen Johsson, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2034/requerimento_no134-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2034/requerimento_no134-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº034/2023  “ Altera o artigo 1º da Lei nº 1.367/2023 e dá outras providências.” de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2035/requerimento_no135-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2035/requerimento_no135-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, pedido de uma lombada na Rua: 07 de Abril em frente a casa do Sr. Miguel Borges, próximo a Capela Nossa Senhora de Lurdes.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Raquel Mormaii, Ana Flávia</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2036/requerimento_no136-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2036/requerimento_no136-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que realizem a implementação de dois redutores de velocidade na forma de lombada na Rua Benjamin Bontorin, no Bairro São Luis.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2037/requerimento_no137-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2037/requerimento_no137-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mesa,que após deliberação do Plenário,seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade,a secretaria de obras o patrolamento e ensaibramento da rua: Zacarias Teixeira Rocha no Bairro João Maltaca.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2038/requerimento_no138-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2038/requerimento_no138-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mesa,que após deliberação do Plenário,seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade,a Secretaria de obras o manilhamento da Rua: João de Barros Teixeira no Bairro Vila Costa.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2039/requerimento_no139-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2039/requerimento_no139-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que realizem pavimentação asfáltica, aplicação de anti-pó ou ainda calçamento de pedras toscas/cestavadas, na Rua Irene Osório Matias, no bairro Vila Velha, em toda sua extensão.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2041/requerimento_no140-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2041/requerimento_no140-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria Competente da Municipalidade que efetuem a instalação de uma lixeira comunitária de metal com tampa no Postinho de Saúde da localidade do São Vicente.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2042/requerimento_no141-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2042/requerimento_no141-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma Prefeita Municipal, a colocação de redutor de velocidade, do tipo lombada na rua: Ermílio Costa Rosa, bairro La Santa.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2043/requerimento_no142-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2043/requerimento_no142-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, uma lombada em frente a creche Maria Luiza no Bairro João Maltaca.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Danilo Pedroso, Du Bittencourt, Eleandro da Auto Escola, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2044/requerimento_no143-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2044/requerimento_no143-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº36/2023 “Institui o Projeto Socioesportivo Start e dá outras providências”. de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2046/requerimento__no_144_2022_regime_de_urgencia_projeto_lei_no_37.doc</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2046/requerimento__no_144_2022_regime_de_urgencia_projeto_lei_no_37.doc</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_no145-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_no145-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria Municipal Responsável, o estudo de serviço de colocação de um redutor de velocidade, na Rua Luiz Marchiori próximo aos números 50 e 28.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2048/requerimento_no146-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2048/requerimento_no146-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria Municipal Responsável, a realização da operação de tapa-buracos em toda extensão da Rua Mario de Andrade - Bairro Vila Ricarda.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2049/requerimento_no147-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2049/requerimento_no147-2023.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que após deliberação do plenário seja solicitado à Senhora Prefeita Municipal, através da sua Secretaria competente, que seja feito na rua Antônio Artigas Miranda no Bairro Vila Artigas em frente a Igreja Assembleia de Deus e em frente ao Mercado Artigas um redutor de velocidade do tipo lombada.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2050/requerimento_no148-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2050/requerimento_no148-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem a manutenção, patrolamento e ensaibramento da Rua Paulo Fioresi, (antiga Rua Francisco de Assis) em toda extensão da via até a saída para a Rodovia dos Minérios.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2051/requerimento_no149-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2051/requerimento_no149-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de Elaboração de projeto de asfalto na rua: Ernani Costa  -  Vila são Pedro.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2052/requerimento_no150-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2052/requerimento_no150-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de colocação de uma ( 01 ) lixeira comunitária  na  localidade do  corriola .</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2053/requerimento_no151-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2053/requerimento_no151-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço operação tapa buraco,na rua Sete de Setembro ,em frente a frutaria do miloca e próximo ao sinaleiro .</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2054/requerimento_no152-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2054/requerimento_no152-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem o patrolamento e ensaibramento da estrada que vai até a localidade da Limeira.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2055/requerimento_no153-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2055/requerimento_no153-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria competente que entre em contato com o DER (Departamento de estradas e Rodagens), para solicitar a melhoria da sinalização da   obra na curva da Brascal, Rodovia PR092.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2057/requerimento_no154-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2057/requerimento_no154-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de Redutor de Velocidade tipo Lombada na rua: Felix Novak em frente o numeral , 329 bairro Centro .</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2058/requerimento_no155-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2058/requerimento_no155-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de Redutor de Velocidade tipo Lombada na rua: João Maltaca em frente o numeral,566 -  bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2059/requerimento_no156-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2059/requerimento_no156-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, troca de lâmpadas que estão queimadas, de toda  a rua: Padre Antônio Vieira nos bairros - Nossa Senhora de Fátima e Papamduva.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2060/requerimento_no157-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2060/requerimento_no157-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, a manutenção no cemitério do São Vicente.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2061/requerimento_no158-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2061/requerimento_no158-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, que determine a secretaria de obras, para que seja realizado patrolamento na estrada do Capiru dos Epifanios.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2062/requerimento_no159-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2062/requerimento_no159-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, determine que a Secretaria de Obras faça os levantamentos necessários, para que seja construída uma ponte na estrada principal da Ribeira.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2063/requerimento_no160-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2063/requerimento_no160-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de construção de um Bueiro ou uma Ponte na localidade da Ribeiro dos Leonel.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2065/requerimento_no161-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2065/requerimento_no161-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, recapeamento com meio fio,  na rua 07 de abril no Bairro Papanduva.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2066/requerimento_no162-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2066/requerimento_no162-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria responsável que realizem estudo de viabilidade técnica para a implantação de uma travessa elevada, nas proximidades do Material de Construção Colodel, bem como, a colocação de sinalização especial (área escolar) em frente a Escola Especial Maria Aide.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2067/requerimento_no163-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2067/requerimento_no163-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria Municipal Responsável, a realização da operação de tapa-buracos na Rua Parigot de Souza - Bairro Centro (em toda a sua extensão).</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2068/requerimento_no164-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2068/requerimento_no164-2023.pdf</t>
   </si>
   <si>
     <t>Requer á mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade, a secretaria de obras o termino da calçada   da rua: Eurides Maltaca, na frente da residência número 208.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2069/requerimento_no165-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2069/requerimento_no165-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem o patrolamento e ensaibramento da Rua: Pernambuco, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2070/requerimento_no166-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2070/requerimento_no166-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, ampliação do estacionamento com colocação de meio fio, pintura de faixas para vagas, manutenção do piso em frente ao portão e uma lombada elevada em frente ao portão com faixa de pedestre, na escola Benjamin Constant no bairro Tacaniça dos Falções.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2072/requerimento_no167-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2072/requerimento_no167-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, manutenção da Rua: Rubens Celso Armestrong, no Bairro Jhonson.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2073/requerimento_no168-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2073/requerimento_no168-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de Licitação de placas indicativas e colocação das mesmas em toda a cidade.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2074/requerimento_no169-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2074/requerimento_no169-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de Recapeamento com massa asfáltica na rua: Duque de Caxias      -    bairro Natánia.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2075/requerimento_no170-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2075/requerimento_no170-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar patrolamento e ensaibramento em Todas as Ruas do Bairro João Maltaca.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2076/requerimento_no171-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2076/requerimento_no171-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, pavimentação asfáltica na Rua das Rosas, Bairro Vila São Pedro.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2077/requerimento_no172-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2077/requerimento_no172-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, uma lombada elevada com faixa de pedestre e placas de sinalização, em frente ao Cras, próximo ao ponto de ônibus.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2079/requerimento_no173-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2079/requerimento_no173-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de  Construção de uma ponte na estrada principal do Corriolinha.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2080/requerimento_no174-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2080/requerimento_no174-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de  Construção de lombadas nas ruas no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2084/requerimento_no175-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2084/requerimento_no175-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço operação tapa buraco , na Rua: 7 de Abril, em toda a sua Extensão  .</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2085/requerimento_no176-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2085/requerimento_no176-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem o patrolamento e ensaibramento da estrada do Pernambuco, bem como, assentamento e compactação do material de doação que está em frente ao Salão de festa da Capela da requerida localidade.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2086/requerimento_no177-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2086/requerimento_no177-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria competente  que verifiquem a viabilidade e efetuem a colocação de sinalização de rua sem saída, bem como, a colocação de guadreils, na Rua Joaquim Domingos no bairro Papanduva.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Ana Flávia, Danilo Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2087/requerimento_no178-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2087/requerimento_no178-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar Secretaria competente  que efetuem a manutenção da Rua Manoel Mathoso de Barros, no bairro Madre.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2088/requerimento_no179-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2088/requerimento_no179-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Prefeita Municipal, que determine a secretaria de obras para que seja feito uma manutenção na estrada principal do Santa Cruz em alguns pontos específicos como: Em frente à residência do Pedro Passarinho e também em frente as igrejas da localidade.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_no180-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_no180-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Prefeita Municipal, que determine a secretaria de obras para que seja feito uma manutenção na Rua: Jequetibá.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_no181-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_no181-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mesa,que após deliberação do Plenário,seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade,a extensão do itinerário do circular RBS,até o bairro Jardim Albarana nas proximidades da unidade de saúde.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2093/requerimento_no182-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2093/requerimento_no182-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria Municipal Responsável, a realização  da manutenção  da estrada da localidade do Capiru do  Boa Vista, próximo ao Pesque Pague Stocko.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2094/requerimento_no183-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2094/requerimento_no183-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria Municipal Responsável, a realização  da manutenção  da estrada principal do Tigre até Boqueirão da serra.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2095/requerimento_no184-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2095/requerimento_no184-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, duas lombadas na rua Sete de Abril, uma em frente a panificadora próximo a cancha do Elcio e outra em frente ao posto de saúde.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2096/requerimento_no185-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2096/requerimento_no185-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Prefeita Municipal, que determine as secretarias responsáveis, para que seja realizada uma manutenção com roçada na rua 4, bairro Jardim dos Minérios.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2097/requerimento_no186-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2097/requerimento_no186-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº.042/2023 “ Autoriza o Poder Executivo de Rio Branco do Sul a implementar o piso nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira nos casos em que houver compatibilidade com a Lei Federal 14.434/2022”.  de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2098/requerimento_no187-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2098/requerimento_no187-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de patrolamento e ensaibramento das estradas das localidades: Tacaniça dos Nazários , Santa Cruz, Tacaniça dos Costa  e Voturuvu.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2100/requerimento_no188-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2100/requerimento_no188-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal Karime Faiad, providências no sentido de determinar a secretaria responsável, em viabilizar á reposição de um  ( 01 ) Bote na região da Piedade   -     Rio Branco do Sul .</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2101/requerimento_no189-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2101/requerimento_no189-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria competente que realizem o patrolamento e ensaibramento da Rua Um, no bairro João Maltaca.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2102/requerimento_no190-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2102/requerimento_no190-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal,cobertura de um ponto de ônibus na rua Açungui, no bairro Nossa Senhora de Fátima em frente ao mercado do Sr. Pedro Costa.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2103/requerimento_no191-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2103/requerimento_no191-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que seja realizada limpezas nos bueiros e trocas de tampas, na rua Izidoro de Freitas número 91, bairro Nossa srª. de Fátima, próximo ao prédio do Preste.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2104/requerimento_no192-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2104/requerimento_no192-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria Municipal Responsável, a manutenção da Rua principal do Paiol de Baixo ao início da rua da Capela da Vila Artigas.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2105/requerimento_no193-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2105/requerimento_no193-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a manutenção das estradas, a partir do bairro central da vila velha, com o destino final até a estrada rural do tigre (ligação á direita na estrada do limoeiro, passando pelo Capíru dos Poli e fazenda Lança) e até a divisa de Cerro Azul (ligação a esquerda na estrada do Limoeiro) ponte do itupava.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2106/requerimento_no194-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2106/requerimento_no194-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, Atuação dos fiscais municipais no sentido de controlar o uso por madeireiros, com caminhões e maquinários pesados, opondo a eles a obrigação de colaborar com a conservação das vias, em vista do bem comum, e do bem deles próprios e seus colaboradores; A ligação da estrada do Limoeiro à estrada do "Nego Poli", onde existe a necessidade de uma ponte que ligue as duas localidades; Ligação entre a Vila São Pedro (em frente à laminadora) em direção às Toquinhas, uma vez que os moradores não conseguem acesso por aquela área; A instalação de placas de sinalização e de indicação das localidades; Instalação de bueiros na região do Caetê, patrolamento e ensaibramento de todas as estradas; A reabertura da Estrada da Lança, que sai na ponte do Santana Jango Pinto.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2107/requerimento_no195-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2107/requerimento_no195-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma. Prefeita Municipal, que determine a Secretaria de Obras, para que seja realizado serviço de manilhamento na rua das Cerejeira, localizada no bairro Vila Nodari II.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Du Bittencourt, Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2108/requerimento_no196-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2108/requerimento_no196-2023.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa, que após deliberação do Plenário, seja solicitado à Excelentíssima Prefeita Municipal Karime Fayad, que se possível incluir no cronograma de pavimentação a rua José de Freitas Filho.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_no197-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_no197-2023.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa, que após deliberação do Plenário, seja solicitado à Excelentíssima Prefeita Municipal Karime Fayad, que se possível incluir no cronograma de pavimentação a rua Jamile Elias Tosto.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2110/requerimento_no198-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2110/requerimento_no198-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mesa,que após deliberação do Plenário,seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade,a secretaria de obras o patrolamento, ensaibramento da Rua Pernambuco no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2111/requerimento_no199-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2111/requerimento_no199-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº041/2023 “Autoriza o Poder Executivo de Rio Branco do Sul implementar o sistema de acordo direto com credores de precatórios da Administração Pública Direta”, de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2113/requerimento_no200-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2113/requerimento_no200-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, é preciso fazer à colocação  de um caminhão de areia de praia nas  canchas de areia, nas duas localizada no  bosque municipal.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2117/requerimento_no201-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2117/requerimento_no201-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinar a Secretaria Municipal Responsável, a realização da operação de tapa-buracos em toda extensão da Avenida Nossa Senhora do Amparo - Bairro Vila Ricarda.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2118/requerimento_no202-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2118/requerimento_no202-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinado a Secretaria Municipal Responsável, a realização do estudo da pavimentação em bloquete sextavado (bloco) na Rua Antônio Bonfim dos Santos – Bairro Vila São Pedro.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2119/requerimento_no203-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2119/requerimento_no203-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria competente que executem o serviço de limpeza do manilhamento no bairro Santaria, atrás da Frutaria da Sra. Rose, no pé da subida da empresa Multi Poste.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2120/requerimento_no204-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2120/requerimento_no204-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria competente que executem o serviço de manilhamento de águas pluviais de um bueiro de grande porte, na Rua João Maltaca, no bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2121/requerimento_no205-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2121/requerimento_no205-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº044/2023 “Institui o Programa Especial de Recuperação Fiscal do Município de Rio Branco do Sul - REFIS-RBS e concede desconto de multas e juros incidentes sobre tributos municipais.” de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2122/requerimento_no206-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2122/requerimento_no206-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal para que viabilize a elaboração de estudos objetivando a implantação de ônibus “ligeirinho” que possa fazer o transporte coletivo saindo de nosso município de Rio Branco do Sul ao terminal do Município vizinho de Almirante Tamandaré, visando possibilitar a integração do transporte coletivo com outras cidades da Região Metropolitana de Curitiba.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_no207-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_no207-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Senhora Prefeita Municipal, a aplicação de massa asfáltica ou lajota de concreto sextavada na rua Evangelista Augusto Elias ( Jardim paraíso ).</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2124/requerimento_no208-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2124/requerimento_no208-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, limpeza dos cemitérios do interior.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2125/requerimento_no209-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2125/requerimento_no209-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria competente que executem serviço de reforma/troca do telhado da brigada comunitária do município.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2126/requerimento_no210-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2126/requerimento_no210-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que realizem estudo para a instalação de uma academia ao ar livre na localidade do Pernambuco, ao lado Centro Comunitário.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2127/requerimento_no211-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2127/requerimento_no211-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem a manutenção da Estrada do Corriola dos França, próximo a Igreja do Miguel Antônio.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2128/requerimento_no212-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2128/requerimento_no212-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma. Prefeita Municipal, que determine a secretaria de obras, para que seja realizado uma manutenção com urgência na estrada do Canta Galo.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2129/requerimento_no213-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2129/requerimento_no213-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma. Prefeita Municipal, que determine a secretaria de obras, para que seja realizado recape asfáltico na rua Germano Leão Paciornick.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2130/requerimento_no214-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2130/requerimento_no214-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma. Prefeita Municipal, que inclua na programação de pavimentação a rua Antônio Nunes, localizada no bairro jardim Maltaca.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2131/requerimento_no215-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2131/requerimento_no215-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº047/2023 “Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação, no valor de R$ 710.000,00 (setecentos e dez mil reais), na forma em que especifica abaixo.”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2132/requerimento_no216-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2132/requerimento_no216-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar contato com a COMEC bem como a Viação do Sul, solicitando que os ônibus volte a fazer seu ponto final no CAÍC.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2133/requerimento_no217-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2133/requerimento_no217-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, é preciso fazer um asfalto na rua : José Gonçalves, bairro : La Santa, atrás da Igreja Portas para Céu.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_no218-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_no218-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, é preciso fazer um asfalto na rua : Regina Jovinski , bairro : La Santa, atrás da Igreja Portas para Céu.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_no219-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_no219-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, é preciso fazer um asfalto na rua : Rubens Celso Armstrong , bairro : Centro, próximo a  Igreja Maçônica.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_no220-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_no220-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, é preciso fazer um asfalto na rua : Francisco Costa Rosa Filho, bairro : Jardim São Luiz II,  próximo a Votoram.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2139/requerimento_no221-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2139/requerimento_no221-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretaria competente que autorize a passagem de trafego em via de mão dupla com a adequada sinalização na Travessa Furquim e na Rua Carlos Cavalcante, de forma temporária.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2140/requerimento_no222-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2140/requerimento_no222-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº049/2023 “Autoriza o Poder Executivo Municipal a Contratar Operações de Crédito com a Agência de Fomento do Paraná S.A, e dá outras Providências.”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2141/requerimento_no223-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2141/requerimento_no223-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº050/2023 “Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências.”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2142/requerimento_no224-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2142/requerimento_no224-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de roçada , patrolamento e ensaibramento na estrada principal do florestal.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2143/requerimento_no225-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2143/requerimento_no225-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar Manilhamento na Rua: Antônio Costa – Bairro Costa.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2144/requerimento_no226-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2144/requerimento_no226-2023.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do plenário, seja solicitado a excelentíssima Prefeita Municipal, que solicite ao órgão competente da municipalidade que seja realizada a manutenção da Rua João Batista Zen, no bairro Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2145/requerimento_no227-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2145/requerimento_no227-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem a manutenção da Rua Eurides Maltaca, bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2147/requerimento_no228-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2147/requerimento_no228-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem a manutenção da rua Eupidio Costa, no bairro Jhonsson.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2148/requerimento_no229-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2148/requerimento_no229-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria competente que efetue estudo técnico para que seja executado um muro de contenção na extensão da Rua Marli do Rocio, no bairro Jardim Record, em frente as casas atingidas pelos grandes volumes de chuva.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2149/requerimento_no230-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2149/requerimento_no230-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem o manilhamento das ruas que percorrem o bairro Jardim Record.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2150/requerimento_no231-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2150/requerimento_no231-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº051/2023 “Dispõe sobre a criação de nova Zona Especial de Interesse Social do CAIC (ZEIS-CAIC), altera as Leis Municipais nº 989/2012, 990/2012, 991/2012 e 1.142/2017, e dá outras providências.”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2154/requerimento_no232-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2154/requerimento_no232-2023.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento Número:101/2021.Requer à Mesa, que após deliberação do plenário seja solicitado à Senhora Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem o recapeamento das ruas: Carolina Beatriz Zen e Valdinir De Castro Porfírio.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2155/requerimento_no233-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2155/requerimento_no233-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do plenário seja solicitado à Senhora Prefeita Municipal, através da sua Secretaria competente, que seja feito um estudo de tráfego de veículos na rua Valdenir de Castro e também na rua Carolina Beatriz Zem no bairro Centro Alto.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2156/requerimento_no234-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2156/requerimento_no234-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem a manutenção e patrolamento estrada da Olaria, Vuturuvu, Santa Cruz e Tacaniça dos Costas.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2157/requerimento_no235-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2157/requerimento_no235-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, patrolamento e ensaibramento, Tacaniça dos Costas, Tacaniça dos Nazários, Borges, Rio Abaixo, Olaria, Vuturuvu dos Espanhois e Vuturuvu dos Bentos.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2158/requerimento_no236-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2158/requerimento_no236-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, patrolamento e ensaibramento, Boqueirão da Serra, Santana, Tigre, São Pedro, Capiru dos Dias e Capiru dos Pifanos.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2159/requerimento_no237-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2159/requerimento_no237-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, patrolamento e ensaibramento, Campina dos Pinto, Lavra, Pinhal, Mina de Ferro, Pocinho e Pernambuco, Jacaré, Ribeira dos Costas, Pinhal Grande e Água Branca.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2160/requerimento_no238-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2160/requerimento_no238-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, que determine para que a Secretaria responsável, realize a manutenção com urgência  nos postes de iluminação pública na comunidade da Pinta.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2161/requerimento_no239-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2161/requerimento_no239-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, a manutenção com urgência na iluminação Pública da rua Ernani Costa.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2162/requerimento_no240-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2162/requerimento_no240-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Prefeita Municipal, que determine a secretaria de obras para que seja feito uma manutenção na estrada principal vindo do Rio Abaixo até a auto elétrica do Zico.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2166/requerimento_no241-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2166/requerimento_no241-2023.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO INFORMAÇÕES  _x000D_
  Requer à Mesa, que após deliberação do Plenário, seja solicitado a chefe do Poder Executivo  que determine ao órgão competente da municipalidade  que encaminhe a esta Casa de Leis as seguintes informações:_x000D_
 1 – Conforme informações que chegaram ao Gabinete desta Vereadora, e observando o Portal da Transparência deste município, verifica-se que não houvesse repasse da contribuição previdenciária dos servidores pela municipalidade ao Instituto Nacional de Seguridade Social – INSS. Consta no Portal da Transparência como último repasse a data de 18/08/2023. Porém, o questionamento que se levanta é que os valores já encontram-se empenhados. Desta forma, gostaríamos de maiores informações e esclarecimento do por quê não houve o devido recolhimento, pois, haverá impacto prejudicais aos trabalhadores, e, inclusive, vindo a gerar futuros e novos precatórios ao Município.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2167/requerimento_n.242-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2167/requerimento_n.242-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, Parquinho infantil, próximo a academia ao ar livre no Bairro Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2168/requerimento_n.243-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2168/requerimento_n.243-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, asfalto ou colocação de pedras sextavadas na rua Anísio Baido no Bairro Tacaniça dos Fações.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2169/requerimento_n.244-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2169/requerimento_n.244-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, iluminação pública na Rua: Gertrudes,começando na Agropecuária do Arsênio até as Palmeirinhas no Bairro Madre.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2170/requerimento_no245-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2170/requerimento_no245-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 052/2023 “Altera o inciso I, do §1º, do art. 4° da Lei 1.387/2023, e dá outras providências.”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2175/requerimento_no246-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2175/requerimento_no246-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 72.999,99 (setenta e dois mil, novecentos e noventa e nove reais e noventa e nove centavos), na forma em que especifica abaixo.”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2176/requerimento_no247-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2176/requerimento_no247-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de lei nº 055/2023 “Autoriza a implementação de Programa Social para entrega do kit “primeiros dias do bebê” para gestantes no Município de Rio Branco do Sul.” de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Joel Coutinho, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2178/requerimento_n.248-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2178/requerimento_n.248-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 058/2023 que “Altera   a   Lei   Municipal   n ̊   1.227,de   13   de   janeiro   de   2021   e   dá outras providências”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2179/requerimento_n.249-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2179/requerimento_n.249-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 059/2023 que “ Autoriza   o   Poder   Executivo   a criar     o     Programa     Social     de Aquisição   e   Distribuição   Gratuita de Kits de Materiais Escolares aos estudantes     da     Rede     Pública Municipal     de     Ensino     de     Rio Branco   do   Sul,   e   dá   outras providências ”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2180/requerimento_n.250-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2180/requerimento_n.250-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 060/2023 que “ Altera a lei 1.206/2020 bem como enquadra os servidores ocupantes do   cargo   de   auxiliar   técnico   de enfermagem   –   em   extinção   no cargo de técnico de enfermagem”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2181/requerimento_n.251-2023.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2181/requerimento_n.251-2023.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 061/2023 que “Autoriza o Poder Executivo a criar o Programa RBS Cidadã neste Município de Rio Branco do Sul, e dá outras providências” de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Ana Flávia, Danilo Pedroso, Dicá Nalifico, Gen Johsson, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>OBJETIVO: Modifica a porcentagem da Receita Corrente Liquida de 20% para 5% e acrescenta o parágrafo único ao art. 11 e do art. 26 §2º, o inciso II do Projeto de Lei nº 40/2023, que ‘Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2024, e dá outras providências’.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4286,67 +4286,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1932/indicacao_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1960/indicacao_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1978/indicacao_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1979/indicacao_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_no06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2028/indicacao_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2040/indicacao_no11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_no012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1980/pdl_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1981/pdl_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2091/pdl_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2151/pdl_no.04-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1850/plo_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1851/plo_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1852/plo_no.03-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1854/plo_no004-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1855/plo_no005-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1856/plo_no006-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1862/plo_no007-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1870/plo_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1889/plo_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1890/plo_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1895/plo_no11-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1896/plo_no12-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1903/plo_no13-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1904/plo_no014-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1905/plo_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1906/plo_no16-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1912/plo_no17-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1915/plo_no18-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1933/plo_no019-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1941/plo_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1944/plo_no021-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1945/plo_no22-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1949/plo_no023-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1950/plo_no024-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1962/plo_no25-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1982/plo_no026-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1983/plo_no027-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1992/plo_no028-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2004/plo_no029-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2005/plo_no30-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2006/plo_no31-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2010/plo_no032-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2012/plo_no033-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2018/plo_no034-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2029/plo_no035-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2032/plo_no036-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2045/projeto_de_lei_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2056/plo_no038-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2064/plo_no039-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2071/plo_no040-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2081/plo_no.041-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2082/plo_no042-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2083/plo_no043-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2092/plo_no.044-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2112/plo_no045-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2114/plo_no046-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2115/plo_no047-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2116/plo_no048-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2135/plo_no049-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2136/plo_no050-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2146/plo_no.051-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2152/plo_no.052-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2153/plo_no.053-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2163/plo_no054-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2164/plo_no055-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2165/plo_no.056-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2171/plo_no057-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2172/plo_no058-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2173/plo_no059-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2174/plo_no060-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2177/rbs_cidada_3_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1963/projeto_de_resolucao_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1857/requerimento_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1858/requerimento_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1859/requerimento_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1860/requerimento_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1861/requerimento_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1863/requerimento_no06-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1864/requerimento_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1865/requerimento_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1866/requerimento_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1867/requerimento_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1868/requerimento_no11-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1869/requerimento_no12-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1871/requerimento_no13-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1872/requerimento_no14-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1873/requerimento_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1874/requerimento_no16-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1875/requerimento_no17-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1876/requerimento_no18-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_no19-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1878/requerimento_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_no21-2023.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1880/requerimento_no22-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_no23-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_no24-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_no25-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1884/requerimento_no26-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1885/requerimento_no27-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1886/requerimento_no28-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1887/requerimento_no29-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1888/requerimento_no30-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1891/requerimento_no31-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1892/requerimento_no32-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_no33-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1894/requerimento_no34-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1897/requerimento_no35-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1898/requerimento_no36-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1899/requerimento_no37-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1900/requerimento_no38-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_no39-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1907/requerimento_no40-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1908/requerimento_no41-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1909/requerimento_no42-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1910/requerimento_no43-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1911/requerimento_no44-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1913/requerimento_no45-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1914/requerimento_no46-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1916/requerimento_no47-2023.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1917/requerimento_no48-2023.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1918/requerimento_no49-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1919/requerimento_no50-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1920/requerimento_no51-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1921/requerimento_no52-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1922/requerimento_no53-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1923/requerimento_no54-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1924/requerimento_no55-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1925/requerimento_no56-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1926/requerimento_no57-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1927/requerimento_no58-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1928/requerimento_no59-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1929/requerimento_no60-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1930/requerimento_no61-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_no62-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1934/requerimento_no63-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1935/requerimento_no64-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1936/requerimento_no65-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1937/requerimento_no66-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_no67-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1939/requerimento_no68-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1940/requerimento_no69-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1942/requerimento_no70-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1943/requerimento_no71-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1946/requerimento_no72-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1947/requerimento_no73-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1948/requerimento_no74-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1952/requerimento_no75-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1953/requerimento_no76-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1954/requerimento_no77-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1955/requerimento_no78-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1956/requerimento_no79-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1957/requerimento_no80-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1958/requerimento_no81-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1959/requerimento_no82-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1961/requerimento_no83-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1964/requerimento_no84-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento_no85-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_no86-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1967/requerimento_no87-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1968/requerimento_no88-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1969/requerimento_no89-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1970/requerimento_no90-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1971/requerimento_no91-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1972/requerimento_no92-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1973/requerimento_no93-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1974/requerimento_no94-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1975/requerimento_no95-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1976/requerimento_no96-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1977/requerimento_no97-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1984/requerimento_no98-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1985/requerimento_no99-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1986/requerimento_no100-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1987/requerimento_no101-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1988/requerimento_no102-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1993/requerimento_no103-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1994/requerimento_no104-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1995/requerimento_no105-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1996/requerimento_no106-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1997/requerimento_no107-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1998/requerimento_no108-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1999/requerimento_no109-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2000/requerimento_no110-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2002/requerimento_no111-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2003/requerimento_no112-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2007/requerimento_no113-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2008/requerimento_no114-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_no115-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2011/requerimento_no116-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2013/requerimento_no117-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2014/requerimento_no118-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2015/requerimento_no119-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2016/requerimento_no120-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2017/requerimento_no121-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2019/requerimento_no122-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2020/requerimento_no123-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2021/requerimento_no124-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2022/requerimento_no125-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2023/requerimento_no126-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2024/requerimento_no127-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2025/requerimento_no128-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_no129-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2027/requerimento_no130-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2030/requerimento_no131-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2031/requerimento_no132-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2033/requerimento_no133-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2034/requerimento_no134-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2035/requerimento_no135-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2036/requerimento_no136-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2037/requerimento_no137-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2038/requerimento_no138-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2039/requerimento_no139-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2041/requerimento_no140-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2042/requerimento_no141-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2043/requerimento_no142-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2044/requerimento_no143-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2046/requerimento__no_144_2022_regime_de_urgencia_projeto_lei_no_37.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_no145-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2048/requerimento_no146-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2049/requerimento_no147-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2050/requerimento_no148-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2051/requerimento_no149-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2052/requerimento_no150-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2053/requerimento_no151-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2054/requerimento_no152-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2055/requerimento_no153-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2057/requerimento_no154-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2058/requerimento_no155-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2059/requerimento_no156-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2060/requerimento_no157-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2061/requerimento_no158-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2062/requerimento_no159-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2063/requerimento_no160-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2065/requerimento_no161-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2066/requerimento_no162-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2067/requerimento_no163-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2068/requerimento_no164-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2069/requerimento_no165-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2070/requerimento_no166-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2072/requerimento_no167-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2073/requerimento_no168-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2074/requerimento_no169-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2075/requerimento_no170-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2076/requerimento_no171-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2077/requerimento_no172-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2079/requerimento_no173-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2080/requerimento_no174-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2084/requerimento_no175-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2085/requerimento_no176-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2086/requerimento_no177-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2087/requerimento_no178-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2088/requerimento_no179-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_no180-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_no181-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2093/requerimento_no182-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2094/requerimento_no183-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2095/requerimento_no184-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2096/requerimento_no185-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2097/requerimento_no186-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2098/requerimento_no187-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2100/requerimento_no188-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2101/requerimento_no189-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2102/requerimento_no190-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2103/requerimento_no191-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2104/requerimento_no192-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2105/requerimento_no193-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2106/requerimento_no194-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2107/requerimento_no195-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2108/requerimento_no196-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_no197-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2110/requerimento_no198-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2111/requerimento_no199-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2113/requerimento_no200-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2117/requerimento_no201-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2118/requerimento_no202-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2119/requerimento_no203-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2120/requerimento_no204-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2121/requerimento_no205-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2122/requerimento_no206-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_no207-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2124/requerimento_no208-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2125/requerimento_no209-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2126/requerimento_no210-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2127/requerimento_no211-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2128/requerimento_no212-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2129/requerimento_no213-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2130/requerimento_no214-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2131/requerimento_no215-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2132/requerimento_no216-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2133/requerimento_no217-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_no218-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_no219-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_no220-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2139/requerimento_no221-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2140/requerimento_no222-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2141/requerimento_no223-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2142/requerimento_no224-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2143/requerimento_no225-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2144/requerimento_no226-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2145/requerimento_no227-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2147/requerimento_no228-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2148/requerimento_no229-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2149/requerimento_no230-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2150/requerimento_no231-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2154/requerimento_no232-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2155/requerimento_no233-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2156/requerimento_no234-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2157/requerimento_no235-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2158/requerimento_no236-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2159/requerimento_no237-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2160/requerimento_no238-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2161/requerimento_no239-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2162/requerimento_no240-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2166/requerimento_no241-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2167/requerimento_n.242-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2168/requerimento_n.243-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2169/requerimento_n.244-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2170/requerimento_no245-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2175/requerimento_no246-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2176/requerimento_no247-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2178/requerimento_n.248-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2179/requerimento_n.249-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2180/requerimento_n.250-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2181/requerimento_n.251-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1932/indicacao_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1960/indicacao_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1978/indicacao_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1979/indicacao_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1989/indicacao_no06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1990/indicacao_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1991/indicacao_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2028/indicacao_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2040/indicacao_no11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_no012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1980/pdl_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1981/pdl_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2091/pdl_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2151/pdl_no.04-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1850/plo_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1851/plo_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1852/plo_no.03-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1854/plo_no004-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1855/plo_no005-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1856/plo_no006-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1862/plo_no007-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1870/plo_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1889/plo_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1890/plo_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1895/plo_no11-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1896/plo_no12-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1903/plo_no13-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1904/plo_no014-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1905/plo_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1906/plo_no16-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1912/plo_no17-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1915/plo_no18-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1933/plo_no019-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1941/plo_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1944/plo_no021-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1945/plo_no22-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1949/plo_no023-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1950/plo_no024-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1962/plo_no25-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1982/plo_no026-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1983/plo_no027-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1992/plo_no028-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2004/plo_no029-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2005/plo_no30-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2006/plo_no31-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2010/plo_no032-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2012/plo_no033-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2018/plo_no034-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2029/plo_no035-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2032/plo_no036-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2045/projeto_de_lei_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2056/plo_no038-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2064/plo_no039-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2071/plo_no040-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2081/plo_no.041-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2082/plo_no042-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2083/plo_no043-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2092/plo_no.044-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2112/plo_no045-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2114/plo_no046-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2115/plo_no047-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2116/plo_no048-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2135/plo_no049-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2136/plo_no050-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2146/plo_no.051-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2152/plo_no.052-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2153/plo_no.053-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2163/plo_no054-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2164/plo_no055-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2165/plo_no.056-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2171/plo_no057-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2172/plo_no058-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2173/plo_no059-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2174/plo_no060-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2177/rbs_cidada_3_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1963/projeto_de_resolucao_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1857/requerimento_no01-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1858/requerimento_no02-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1859/requerimento_no03-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1860/requerimento_no04-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1861/requerimento_no05-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1863/requerimento_no06-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1864/requerimento_no07-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1865/requerimento_no08-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1866/requerimento_no09-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1867/requerimento_no10-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1868/requerimento_no11-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1869/requerimento_no12-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1871/requerimento_no13-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1872/requerimento_no14-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1873/requerimento_no15-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1874/requerimento_no16-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1875/requerimento_no17-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1876/requerimento_no18-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1877/requerimento_no19-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1878/requerimento_no20-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1879/requerimento_no21-2023.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1880/requerimento_no22-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_no23-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1882/requerimento_no24-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1883/requerimento_no25-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1884/requerimento_no26-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1885/requerimento_no27-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1886/requerimento_no28-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1887/requerimento_no29-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1888/requerimento_no30-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1891/requerimento_no31-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1892/requerimento_no32-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1893/requerimento_no33-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1894/requerimento_no34-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1897/requerimento_no35-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1898/requerimento_no36-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1899/requerimento_no37-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1900/requerimento_no38-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_no39-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1907/requerimento_no40-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1908/requerimento_no41-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1909/requerimento_no42-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1910/requerimento_no43-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1911/requerimento_no44-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1913/requerimento_no45-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1914/requerimento_no46-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1916/requerimento_no47-2023.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1917/requerimento_no48-2023.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1918/requerimento_no49-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1919/requerimento_no50-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1920/requerimento_no51-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1921/requerimento_no52-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1922/requerimento_no53-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1923/requerimento_no54-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1924/requerimento_no55-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1925/requerimento_no56-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1926/requerimento_no57-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1927/requerimento_no58-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1928/requerimento_no59-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1929/requerimento_no60-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1930/requerimento_no61-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_no62-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1934/requerimento_no63-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1935/requerimento_no64-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1936/requerimento_no65-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1937/requerimento_no66-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1938/requerimento_no67-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1939/requerimento_no68-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1940/requerimento_no69-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1942/requerimento_no70-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1943/requerimento_no71-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1946/requerimento_no72-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1947/requerimento_no73-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1948/requerimento_no74-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1952/requerimento_no75-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1953/requerimento_no76-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1954/requerimento_no77-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1955/requerimento_no78-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1956/requerimento_no79-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1957/requerimento_no80-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1958/requerimento_no81-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1959/requerimento_no82-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1961/requerimento_no83-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1964/requerimento_no84-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1965/requerimento_no85-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_no86-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1967/requerimento_no87-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1968/requerimento_no88-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1969/requerimento_no89-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1970/requerimento_no90-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1971/requerimento_no91-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1972/requerimento_no92-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1973/requerimento_no93-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1974/requerimento_no94-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1975/requerimento_no95-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1976/requerimento_no96-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1977/requerimento_no97-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1984/requerimento_no98-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1985/requerimento_no99-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1986/requerimento_no100-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1987/requerimento_no101-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1988/requerimento_no102-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1993/requerimento_no103-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1994/requerimento_no104-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1995/requerimento_no105-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1996/requerimento_no106-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1997/requerimento_no107-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1998/requerimento_no108-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/1999/requerimento_no109-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2000/requerimento_no110-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2002/requerimento_no111-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2003/requerimento_no112-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2007/requerimento_no113-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2008/requerimento_no114-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_no115-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2011/requerimento_no116-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2013/requerimento_no117-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2014/requerimento_no118-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2015/requerimento_no119-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2016/requerimento_no120-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2017/requerimento_no121-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2019/requerimento_no122-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2020/requerimento_no123-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2021/requerimento_no124-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2022/requerimento_no125-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2023/requerimento_no126-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2024/requerimento_no127-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2025/requerimento_no128-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2026/requerimento_no129-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2027/requerimento_no130-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2030/requerimento_no131-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2031/requerimento_no132-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2033/requerimento_no133-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2034/requerimento_no134-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2035/requerimento_no135-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2036/requerimento_no136-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2037/requerimento_no137-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2038/requerimento_no138-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2039/requerimento_no139-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2041/requerimento_no140-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2042/requerimento_no141-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2043/requerimento_no142-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2044/requerimento_no143-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2046/requerimento__no_144_2022_regime_de_urgencia_projeto_lei_no_37.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_no145-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2048/requerimento_no146-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2049/requerimento_no147-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2050/requerimento_no148-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2051/requerimento_no149-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2052/requerimento_no150-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2053/requerimento_no151-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2054/requerimento_no152-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2055/requerimento_no153-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2057/requerimento_no154-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2058/requerimento_no155-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2059/requerimento_no156-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2060/requerimento_no157-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2061/requerimento_no158-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2062/requerimento_no159-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2063/requerimento_no160-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2065/requerimento_no161-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2066/requerimento_no162-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2067/requerimento_no163-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2068/requerimento_no164-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2069/requerimento_no165-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2070/requerimento_no166-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2072/requerimento_no167-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2073/requerimento_no168-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2074/requerimento_no169-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2075/requerimento_no170-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2076/requerimento_no171-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2077/requerimento_no172-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2079/requerimento_no173-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2080/requerimento_no174-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2084/requerimento_no175-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2085/requerimento_no176-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2086/requerimento_no177-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2087/requerimento_no178-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2088/requerimento_no179-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2089/requerimento_no180-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2090/requerimento_no181-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2093/requerimento_no182-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2094/requerimento_no183-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2095/requerimento_no184-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2096/requerimento_no185-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2097/requerimento_no186-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2098/requerimento_no187-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2100/requerimento_no188-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2101/requerimento_no189-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2102/requerimento_no190-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2103/requerimento_no191-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2104/requerimento_no192-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2105/requerimento_no193-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2106/requerimento_no194-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2107/requerimento_no195-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2108/requerimento_no196-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_no197-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2110/requerimento_no198-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2111/requerimento_no199-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2113/requerimento_no200-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2117/requerimento_no201-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2118/requerimento_no202-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2119/requerimento_no203-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2120/requerimento_no204-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2121/requerimento_no205-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2122/requerimento_no206-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2123/requerimento_no207-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2124/requerimento_no208-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2125/requerimento_no209-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2126/requerimento_no210-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2127/requerimento_no211-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2128/requerimento_no212-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2129/requerimento_no213-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2130/requerimento_no214-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2131/requerimento_no215-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2132/requerimento_no216-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2133/requerimento_no217-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_no218-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_no219-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2138/requerimento_no220-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2139/requerimento_no221-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2140/requerimento_no222-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2141/requerimento_no223-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2142/requerimento_no224-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2143/requerimento_no225-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2144/requerimento_no226-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2145/requerimento_no227-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2147/requerimento_no228-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2148/requerimento_no229-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2149/requerimento_no230-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2150/requerimento_no231-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2154/requerimento_no232-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2155/requerimento_no233-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2156/requerimento_no234-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2157/requerimento_no235-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2158/requerimento_no236-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2159/requerimento_no237-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2160/requerimento_no238-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2161/requerimento_no239-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2162/requerimento_no240-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2166/requerimento_no241-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2167/requerimento_n.242-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2168/requerimento_n.243-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2169/requerimento_n.244-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2170/requerimento_no245-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2175/requerimento_no246-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2176/requerimento_no247-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2178/requerimento_n.248-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2179/requerimento_n.249-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2180/requerimento_n.250-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2023/2181/requerimento_n.251-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H331"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="157" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>