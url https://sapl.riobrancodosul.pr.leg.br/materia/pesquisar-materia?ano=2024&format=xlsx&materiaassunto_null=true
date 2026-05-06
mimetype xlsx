--- v0 (2026-02-05)
+++ v1 (2026-05-06)
@@ -10,3577 +10,3580 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2464" uniqueCount="1174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2464" uniqueCount="1175">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ana Flávia</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_no01-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_no01-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: Sugestão de ato administrativo para cumprimento da Lei Estadual nº 16.600/2010 que estabelece que todos os municípios com mais de 30 mil habitantes no Paraná devem disponibilizar mamógrafos para seus cidadãos.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_no02-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_no02-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: Implantação do Plano de Cargos e salários dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Du Bittencourt</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_no03-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_no03-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: Sugestão de ato Administrativo do Programa câmbio verde.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Du Bittencourt, Eliane Geffer, Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_no04-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_no04-2024.pdf</t>
   </si>
   <si>
     <t>Sugestão de ato Administrativo de pavimentação de pedra Poliédrica nas localidades do Pernambuco e Mina de Ferro.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no05-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no05-2024.pdf</t>
   </si>
   <si>
     <t>Sugestão de ato Administrativo de  Pavimentação.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2378/indicacao_no06-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2378/indicacao_no06-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a excelentíssima Sra. Prefeita Municipal Karime Fayad, que seja providenciado o término da colocação de pedras sextavadas na Rua Antônio Bonfim dos Santos, até o inicio da Rua João Froma.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2433/indicacao_no07-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2433/indicacao_no07-2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: Estabelece, que os Professores realizem hora atividade em Casa (home office).</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2434/indicacao_no08-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2434/indicacao_no08-2024.pdf</t>
   </si>
   <si>
     <t>Concede isenção de IPTU  para pessoas com TEA (transtorno do espectro autista), e dá outras providências.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ana Flávia, Du Bittencourt</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2493/indicacao_no009-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, uma atenção especial aos encaminhamentos de exames laboratoriais á Curitiba, para seja efetuados por serviços de Motoboy especializado para maior agilidade e segurança á entrega ao laboratório de destino.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Ana Flávia, Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2233/mocao_no01-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2233/mocao_no01-2024.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: MOÇÃO DE APLAUSOS À SRA. HORTÊNCIA CAVALLI BUENO, PELOS SIGNIFICATIVOS CONTRIBUTOS COMO ARTISTA PLÁSTICA AUTODIDATA EM BENEFICIO DA COMUNIDADE DE RIO BRANCO DO SUL.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2262/mocao_no02-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2262/mocao_no02-2024.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: MOÇÃO DE APLAUSOS AO SOLDADO HILTON KORB, PELOS SIGNIFICATIVOS CONTRIBUTOS E ATOS DE BRAVURA E HEROÍSMO NOS SERVIÇOS PRESTADOS EM BENEFICIO DA COMUNIDADE DE RIO BRANCO DO SUL.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Eleandro da Auto Escola</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2225/pdl_no001-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2225/pdl_no001-2024.pdf</t>
   </si>
   <si>
     <t>“Concede  o titulo de Cidadão Honorário  de Rio Branco do Sul, ao Excelentíssimo Senhor: João Pedro de Oliveira”.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2260/pdl_no002-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2260/pdl_no002-2024.pdf</t>
   </si>
   <si>
     <t>“Concede  o titulo de Cidadão Honorário de Rio Branco do Sul,ao Excelentíssimo Senhor: Heriton Carlos Cardoso”.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>Eliane Geffer, Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2345/pdl_no03-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2345/pdl_no03-2024.pdf</t>
   </si>
   <si>
     <t>“Concede o titulo de Cidadão Benemérito de Rio Branco do Sul, ao Excelentíssimo senhor Pastor Fernando Teixeira Faria”.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2369/pdl_no04-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2369/pdl_no04-2024.pdf</t>
   </si>
   <si>
     <t>“ REPROVA as Contas de Gestão do ano de 2002 do ex- prefeito Bento Ilceu Chimelli, por esta Câmara Municipal”.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2370/pdl_no05-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2370/pdl_no05-2024.pdf</t>
   </si>
   <si>
     <t>“ REPROVA as Contas de Gestão do ano de 2001 do ex- prefeito Bento Ilceu Chimelli, por esta Câmara Municipal”.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2432/pdl_no06-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2432/pdl_no06-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização de Licença a Prefeita Municipal para afastamento de seu cargo, com fundamento no artigo 29, VIII da Lei Orgânica do Município”.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2445/pdl_no07-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2445/pdl_no07-2024.pdf</t>
   </si>
   <si>
     <t>“Concede  o titulo de Cidadão Honorário de Rio Branco do Sul,ao Excelentíssimo Senhor,”Claudinei Barboza”.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2450/pdl_no08-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2450/pdl_no08-2024.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Cidadão Benemérito de Rio Branco do Sul, ao Excelentíssimo Senhor,” Júlio Cezar das Neves”.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>CHEFE DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2463/plc_no01-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2463/plc_no01-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Diretor Municipal, estabelece objetivos, diretrizes, instrumentos e dá outras providências para as ações de planejamento e gestão do Município de Rio Branco do Sul.”</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2473/plc_no02-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2473/plc_no02-2024.pdf</t>
   </si>
   <si>
     <t>“Institui o Perímetro Urbano da Sede urbana de Rio Branco do Sul, do distrito do Açungui e dá outras providências.”</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2474/plc_no.03-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2474/plc_no.03-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Uso e Ocupação do Solo no Município de Rio Branco do Sul/PR e dá outras providências.”</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2475/plc_no04-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2475/plc_no04-2024.pdf</t>
   </si>
   <si>
     <t>“Define os procedimentos relacionados com o parcelamento e remembramento de lotes urbanos e demais requisitos urbanísticos no Município; revoga a Lei Municipal n 990, de 30 de janeiro de 2012 e dá outras providências."</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2476/plc_no05-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2476/plc_no05-2024.pdf</t>
   </si>
   <si>
     <t>“Institui o Código de Obras e Edificações do Município de Rio Branco do Sul e dá outras providências.”</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2477/plc_no06-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2477/plc_no06-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o instrumento urbanístico de outorga onerosa do direito de construir, instituído pelo Estatuto da Cidade (Lei Federal nº 10.257/2010) e previsto no Plano Diretor Municipal e dá outras providências.”</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2478/plc_no07-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2478/plc_no07-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Direito de Preempção, instituído pelo Estatuto da Cidade (Lei Federal nº 10.257/2010) e previsto no Plano Diretor Municipal e dá outras _x000D_
 providências.”</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2479/plc_no08-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2479/plc_no08-2024.pdf</t>
   </si>
   <si>
     <t>“Regulamenta o Estudo de Impacto de Vizinhança - EIV, previsto pelo Estatuto da Cidade (Lei Federal nº 10257/2001) e previsto na esfera municipal pelo Plano Diretor Municipal e pela Lei de Zoneamento, Uso e Ocupação do Solo.”</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2480/plc_no09-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2480/plc_no09-2024.pdf</t>
   </si>
   <si>
     <t>“Regulamenta os instrumentos Parcelamento, a Edificação e a Utilização compulsória de imóveis urbanos, o Imposto Predial e Territorial Urbano Progressivo no Tempo e a desapropriação com pagamento mediante títulos da dívida pública, previstos pelo Estatuto da Cidade (Lei Federal nº 10257/2001) e pelo plano Diretor Municipal.”</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2481/plc_no10-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2481/plc_no10-2024.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a Concessão de Uso Especial para fins de Moradia - CUEM no Município de Rio Branco do Sul, de que trata o § 1o do art. 183 da Constituição, a medida provisória nº 2.220, de 04 de setembro de 2001 e o Plano Diretor de Rio Branco do Sul/PR e dá outras providências.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2482/plc_no11-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2482/plc_no11-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Mobilidade e o Sistema Viário de Rio Branco do Sul, a hierarquização do sistema viário, o dimensionamento das vias públicas e dá outras providências.”</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2486/plc_no012-2024_merged_1.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2486/plc_no012-2024_merged_1.pdf</t>
   </si>
   <si>
     <t>“Altera o Código Tributário Municipal – Lei Complementar n.º 1275/2021, para estabelecer novo percentual de desconto para o pagamento do Imposto Predial e Territorial Urbano – IPTU.”</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2189/plo_no.01-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2189/plo_no.01-2024.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n˚ 993, de 30 de janeiro de 2012 e dá outras providências”.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2190/plo_no02-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2190/plo_no02-2024.pdf</t>
   </si>
   <si>
     <t>"Corrige inconsistência presente na redação da Lei Municipal nº 1.355/2023,que denomina de Professora Jocimeri Florencio dos Reis o bem público _x000D_
 conforme especifica".</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2196/plo_no.003-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2196/plo_no.003-2024.pdf</t>
   </si>
   <si>
     <t>“Estabelece atribuições, requisitos mínimos para a posse e carga horária do cargo de Fiscal Técnico lotado no Departamento de Tributação da Secretaria Municipal de Finanças.”.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2212/plo_no004-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2212/plo_no004-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o repasse de contribuição associativa mensal à ADETUR Rotas do Pinhão - Agência de Desenvolvimento Turístico da Região Rotas do Pinhão - Curitiba e Região Metropolitana - e dá outras providências”.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2213/plo_no.005-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2213/plo_no.005-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação orçamentária, excesso de arrecadação e superávit do exercício anterior, no valor total de R$ 8.202.610,50 (oito milhões, duzentos e dois mil, seiscentos e dez reais e cinquenta centavos), na forma em que especifica abaixo".</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2214/plo_no06-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2214/plo_no06-2024.pdf</t>
   </si>
   <si>
     <t>“Institui o Plano Municipal de Cultura (PMC) de Rio Branco do Sul, e dá outras providências.”</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2228/plo_no.007-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2228/plo_no.007-2024.pdf</t>
   </si>
   <si>
     <t>"Concede revisão geral anual aos servidores da Administração Direta do Município de Rio Branco do Sul, para reposição da inflação acumulada no ano de 2022".</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2229/plo_no08-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2229/plo_no08-2024.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n˚ 1.095, de 21 de maio de 2015 e dá outras providências”.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2236/plo_no09-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2236/plo_no09-2024.pdf</t>
   </si>
   <si>
     <t>“Concede revisão geral anual aos servidores da Câmara Municipal de Rio Branco do Sul, conforme art. 37, inciso X, da Constituição Federal”.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2242/plo_no.010-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2242/plo_no.010-2024.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei 1380/2023 (Política Municipal de Saneamento Básico) e a Lei 1317/2022 (criação do Conselho Municipal de Meio Ambiente)”.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2243/plo_no011-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2243/plo_no011-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da redação do §4º, do inciso III, no Art. 12 da Lei 982/2011, que dispõe sobre o Estatuto e Plano de Carreira, Valorização e Salários do Magistério Público Municipal de Rio Branco do Sul, Paraná”.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2244/plo_no012-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2244/plo_no012-2024.pdf</t>
   </si>
   <si>
     <t>“Denomina logradouro público que especifica”.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2259/plo_no013-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2259/plo_no013-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher e do Fundo Municipal dos Direitos da Mulher (FMDM) e dá outras providências”.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2274/plo_no014-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2274/plo_no014-2024.pdf</t>
   </si>
   <si>
     <t>“Institui no Calendário Oficial do Município o Dia Municipal do Moto Clubismo , relativos a Moto Clube ROTA 092, e ao Moto Grupo OS COMPADRES”.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Eleandro da Auto Escola, Du Bittencourt, Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2277/plo_no015-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2277/plo_no015-2024.pdf</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2289/plo_no016-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2289/plo_no016-2024.pdf</t>
   </si>
   <si>
     <t>“Ratifica a redação do Contrato de Consórcio Público e do Estatuto Social do Consórcio Intermunicipal de Saneamento do Paraná (CISPAR) e autoriza o ingresso do Município no Consórcio”.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2299/plo_no017-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2299/plo_no017-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação orçamentária e em excesso de arrecadação, no valor de R$ 95.000,00 (noventa e cinco mil reais), na forma em que especifica abaixo.”</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2310/plo_no018-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2310/plo_no018-2024.pdf</t>
   </si>
   <si>
     <t>“Denomina de Vereador Dinarte Pedroso o bem público que especifica”.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2322/plo_no019-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2322/plo_no019-2024.pdf</t>
   </si>
   <si>
     <t>“DECLARA UTILIDADE PÚBLICA MUNICIPAL, A “ASSOCIAÇÃO”, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2323/plo_no020-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2323/plo_no020-2024.pdf</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2324/plo_no021-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2324/plo_no021-2024.pdf</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Danilo Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2328/plo_no022-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2328/plo_no022-2024.pdf</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2334/plo_no023-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2334/plo_no023-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração do quadro de vencimentos constantes no Anexo IV.A da Lei 1.192/2019 no piso salarial para os profissionais ocupantes do cargo de analista – função advogado – do quadro de servidores efetivos do Município de Rio Branco do Sul.”</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2335/plo_no024-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2335/plo_no024-2024.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal do Jipeiro" no município de Rio Branco do Sul, conforme especifica.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2336/plo_no025-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2336/plo_no025-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do serviço de acolhimento na modalidade família acolhedora que visa o acolhimento provisório de crianças e adolescentes em situação de risco, e dá outras providências.”</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2348/plo_no026-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2348/plo_no026-2024.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação, no valor de R$ 2.200.000,00 (dois milhões, duzentos mil reais), na forma em que especifica abaixo".</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Du Bittencourt, Joel Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2352/plo_no27-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2352/plo_no27-2024.pdf</t>
   </si>
   <si>
     <t>“Denomina logradouro público que especifica”</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2353/plo_no028-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2353/plo_no028-2024.pdf</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Ana Flávia, Dicá Nalifico</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2358/plo_no.29-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2358/plo_no.29-2024.pdf</t>
   </si>
   <si>
     <t>“Alteração de logradouro público que especifica”.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2359/plo_no30-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2359/plo_no30-2024.pdf</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Dicá Nalifico</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2361/plo_no31-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2361/plo_no31-2024.pdf</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2362/plo_no32-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2362/plo_no32-2024.pdf</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2368/plo_no033-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2368/plo_no033-2024.pdf</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2371/plo__no034-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2371/plo__no034-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2025, e dá_x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2372/plo_no035-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2372/plo_no035-2024.pdf</t>
   </si>
   <si>
     <t>“Regulamentar o Serviço de Inspeção Municipal – SIM/POA, e os procedimentos de inspeção e fiscalização sanitária em_x000D_
 estabelecimentos de produtos de origem animal no Município de Rio Branco do Sul.”</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2380/plo_no036-2024_revisado_2.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2380/plo_no036-2024_revisado_2.pdf</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Eliane Geffer</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2391/plo_no037-2024_revisado_1.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2391/plo_no037-2024_revisado_1.pdf</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2396/plo_no038-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2396/plo_no038-2024.pdf</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2404/plo_no039-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2404/plo_no039-2024.pdf</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2408/plo_no040-2024_revisado.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2408/plo_no040-2024_revisado.pdf</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2415/plo_no041-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2415/plo_no041-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação, no valor de R$ 4.635.000,00 (quatro milhões, seiscentos e trinta e cinco mil reais), na forma em que especifica abaixo".</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2416/plo_no.042-2024_revisado.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2416/plo_no.042-2024_revisado.pdf</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2418/plo_no043-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2418/plo_no043-2024.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público que especifica</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2419/plo_no044-2024_revisado.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2419/plo_no044-2024_revisado.pdf</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2422/plo_no045-2024__substitutivo.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2422/plo_no045-2024__substitutivo.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Rio Branco do Sul para o exercício financeiro de 2025."</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2424/plo_no046-2024_revisado_1.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2424/plo_no046-2024_revisado_1.pdf</t>
   </si>
   <si>
     <t>Estabelece, que os Professores de Educação Infantil das Unidades Educacionais Públicas da rede municipal de ensino do município de Rio Branco do Sul, poderão realizar a hora atividade em casa (home office), para planejamento de atividades e preparação de materiais.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2447/pl_047_2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2447/pl_047_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos vereadores para a legislatura 2025-2028.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2448/pl_048_2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2448/pl_048_2024.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos Agentes Políticos da Câmara Municipal de Rio Branco do Sul, relativo aos anos de 2021, 2022, 2023 e 2024.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2449/pl_049_2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2449/pl_049_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o subsídio da Prefeita, Vice-Prefeito, Secretários Municipais e Procurador-Geral do Município, para a Legislatura 2025-2028 e dá outras providências.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2436/plo_no047-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2436/plo_no047-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a transferir, nos termos do artigo 76, I, “b”, da Lei nº 14.133/21, ao Estado do Paraná, a título de doação, imóvel que especifica.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2437/plo_no048-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2437/plo_no048-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal 1.230, de 2021, que estabelece o regime de adiantamento no âmbito do Executivo Municipal".</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2453/plo_no052-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2453/plo_no052-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação, no valor de R$ 104.300,00 (cento e quatro mil e trezentos reais), na forma em que especifica abaixo".</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2455/plo_no053-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2455/plo_no053-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal 1.350/2022, que autoriza o Poder Executivo a realizar operação de Crédito com o Banco do Brasil S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2462/plo_no054-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2462/plo_no054-2024.pdf</t>
   </si>
   <si>
     <t>"Prorroga prazo de vigência do Plano Municipal de Educação de Rio Branco do Sul, Lei Municipal nº 1.098, de 24 de Junho de 2015, e dá outras providências.”</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2487/plo_no055-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2487/plo_no055-2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do serviço de acolhimento na modalidade família acolhedora que visa o acolhimento provisório de crianças_x000D_
 e adolescentes em situação de risco, e dá outras providências.”</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2488/plo_no056-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2488/plo_no056-2024.pdf</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2489/plo_no057-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2489/plo_no057-2024.pdf</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2490/plo_no058-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2490/plo_no058-2024.pdf</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2491/plo_no059-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2491/plo_no059-2024.pdf</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2492/plo_no060-2024_merged_1.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2492/plo_no060-2024_merged_1.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Estrutura Organizacional do Município de Rio   Branco do Sul".</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2494/plo_no061-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2494/plo_no061-2024.pdf</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2248/pr_no001-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2248/pr_no001-2024.pdf</t>
   </si>
   <si>
     <t>“Altera a Resolução nº 001, de 27 de abril de 2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2182/requerimento_no01-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2182/requerimento_no01-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, uma lombada na Rua Duque de Caxias em frente a Mercearia Natanea, Bairro Natanea.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2183/requerimento_no02-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2183/requerimento_no02-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, providências no sentido de fazer palestras nas escolas, objetivando a preservação do Meio Ambiente.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2184/requerimeto_no03-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2184/requerimeto_no03-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, uma barreira de proteção metálica na Rua: Agrimensor Gildo Pinheiro, Bairro Papanduva.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2185/requerimento_no04-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2185/requerimento_no04-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretaria responsável que realize estudo técnico e viabilize a implementação de um redutor de velocidade na forma de lombada na Rua José Bonifácio, no bairro Vila Velha.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2186/requerimento_no05-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2186/requerimento_no05-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretaria responsável que viabilize a implementação de um redutor de velocidade na forma de lombada na Rua Emiliano Costa Rosa, acima da residência de nº 147, no bairro La Santa.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2187/requerimento_no06-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2187/requerimento_no06-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras urgente providências para o ensaibramento e manutenção da Rua Jamile Elias Tosto, no bairro Vila Costa.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2188/requerimento_no.07-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2188/requerimento_no.07-2024.pdf</t>
   </si>
   <si>
     <t>Requer a mesa,que após deliberação do Plenário,seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade,a secretaria responsável a colocação de redutor de velocidade na Rua Pedro Osório nº. 744 no Bairro São Pedro.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>Du Bittencourt, Eleandro da Auto Escola, Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2191/requerimento_no08-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2191/requerimento_no08-2024.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa, que após deliberação do Plenário, seja solicitado à Excelentíssima Prefeita Municipal Karime Fayad, que se possível incluir no cronograma de obras da  Educação, a construção de um CMEI no bairro Santaria.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2192/requerimento_no09-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2192/requerimento_no09-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, que determine as secretarias responsáveis, que tomem providências para que se realize o nivelamento e contenção do barranco na entrada  lateral do CMEI Leony Pioli.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_no10-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_no10-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 001/24 “Altera a Lei Municipal n˚ 993, de 30 de janeiro de 2012 e dá outras providências”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2194/requerimento_no011-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2194/requerimento_no011-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefa do Poder Executivo Municipal, que determine ao órgão competente da municipalidade, que execute serviços de roçada, da estrada principal da localidade do Pernambuco.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2195/requerimento_no12-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2195/requerimento_no12-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de Redutor de Velocidade Tipo Lombada na Rua: Martinho Portes de Barros em frente Numeral 75 - Vila São Pedro.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2197/requerimento_no013-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2197/requerimento_no013-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinado a Secretaria Municipal Responsável, a realização da manutenção da estrada da localidade do Capiru do  Boa Vista, próximo ao Pesque Pague Stocko.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2198/requerimento_no014-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2198/requerimento_no014-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, troca de lâmpada, na rua Manoel Bandeira em frente ao número 223, próximo ao mercado Bandeira.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2199/requerimento_no015-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2199/requerimento_no015-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, limpeza em frente ao CMEI Leony Pioli, na Rua Borges de Medeiros número 107, Vila Velha.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_no016-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_no016-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, fazer medicina preventiva em nossos idosos e o incentivo ao exercício físico.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2201/requerimento_no017-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2201/requerimento_no017-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretaria responsável que intervenha junto aos órgãos competentes, para que sejam tomadas medidas necessárias para a instalação de iluminação pública adequada na curva da Brascal, na Rodovia dos Minérios.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2202/requerimento_no018-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2202/requerimento_no018-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma. Prefeita Municipal, que determine ao órgão competente responsável, no sentido de que seja feita uma revitalização da escadaria da Rua Rodolfo Costa dos Santos e da Rua Augusto Elias dos Santos do Bairro Jardim Paraíso.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2203/requerimento_no019-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2203/requerimento_no019-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 002/24 “Corrige inconsistência presente na redação da Lei Municipal nº 1.355/2023,que denomina de Professora Jocimeri Florencio dos Reis o bem público conforme especifica” de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2205/requerimento_no20-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2205/requerimento_no20-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetue a manutenção e patrolamento estrada da Limeira;</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2206/requerimento_no21-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2206/requerimento_no21-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretaria responsável que realize estudo técnico e viabilize a instalação de uma travessa elevada em frente do cemitério municipal, na Rua Generoso Marques.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2207/requerimento_no22-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2207/requerimento_no22-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar ao órgão responsável, que realizem a implementação de uma lombada eletrônica na rodovia dos Minérios Km 28,   conhecida popularmente como ‘Curva Da Brascal’  no bairro Santaria.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2208/requerimento_no23-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2208/requerimento_no23-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, pavimentação asfáltica na rua Antônio Souza Rosa , bairro Vila Abrão.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2209/requerimento_no24-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2209/requerimento_no24-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, pavimentação asfáltica na rua Paulo César Bonfim no bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2210/requerimento_no25-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2210/requerimento_no25-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, a construção de uma pista exclusiva para a pratica de caminhada no Bosque Municipal.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2211/requerimento_no26-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2211/requerimento_no26-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 003/24 “Estabelece atribuições, requisitos mínimos para a posse e carga horária do cargo de Fiscal Técnico lotado no Departamento de Tributação da Secretaria Municipal de Finanças.”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2215/requerimento_no027-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2215/requerimento_no027-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao Chefa do Poder Executivo Municipal, que determine ao órgão competente da municipalidade, que execute serviços de Raspagem e Limpeza da rua Antônio Elias , esquina com a Rua Paulo Cezar Bonfim , Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2216/requerimento_no028-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2216/requerimento_no028-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinado a Secretaria Municipal Responsável, a realização  da manutenção  da estrada da localidade do Vuturuvu dos Espanhóis.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2217/requerimento_no029-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2217/requerimento_no029-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, uma placa ou escrito no chão PROIBIDO SUBIR, na rua Prefeito José Pedroso de Moraes, próximo a escola Bini.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2218/requerimento_no030-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2218/requerimento_no030-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, iluminação pública na Rua João Batista Zen Bairro Tacaniça dos Fações que liga ao Bairro Vila Ricarda.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2219/requerimento_no031-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2219/requerimento_no031-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, perfuração de um poço artesiano na localidade de Pinhal.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2220/requerimento_no032-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2220/requerimento_no032-2024.pdf</t>
   </si>
   <si>
     <t>Requerem a Prefeita Karime Fayad a indicação do nome do Senhor Dinarte Pedroso, para  nome da UBS do Bairro Nossa Senhora de Fátima, em forma de homenageá-lo pelos bons serviços prestados a comunidade.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2221/requerimento_no033-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2221/requerimento_no033-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras urgente providências para o ensaibramento e manutenção da Rua Dois, no bairro Jardim Record.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2222/requerimento_no034-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2222/requerimento_no034-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretaria responsável que viabilize a elaboração e criação de um cronograma de patrolamento e manutenção das estradas onde há pontos turísticos no município, conforme plano municipal de turismo.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2223/requerimento_no035-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2223/requerimento_no035-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras urgente providências para o ensaibramento e manutenção da Rua Jequitibá, no bairro Nodari II, próximo ao mercado Cisa.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Gen Johsson, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2224/requerimento_no036-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2224/requerimento_no036-2024.pdf</t>
   </si>
   <si>
     <t>Requerem a Prefeita Karime Fayad que seja disponibilizado mais dois ônibus para realizar o transporte universitário gratuito.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2226/requerimento_no037-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2226/requerimento_no037-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, é preciso fazer à colocação  de um caminhão de areia de praia nas  canchas de areia, nas duas localizada no  bosque municipal.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2227/requerimento_no038-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2227/requerimento_no038-2024.pdf</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>Aroldo Bonfim</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2230/requerimento_no039-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2230/requerimento_no039-2024.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, que após deliberação do plenário seja solicitado à Senhora Prefeita Municipal, através da sua Secretaria competente, que seja feito a manutenção da Rua Antônio Costa no Bairro Vila Costa.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2231/requerimento_no040-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2231/requerimento_no040-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que realizem pavimentação asfáltica, ou aplicação de anti-pó ou calçamento de pedras toscas/sextavadas, e ainda, como via alternativa emergencial a passagem do caminhão pipa, na Estrada Principal do Capiru, na localidade do Teotônio, em toda sua extensão.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2234/requerimento_no041-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2234/requerimento_no041-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, troca de lâmpadas da rua Padre Antônio Vieira, Bairro Papanduva.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2235/requerimento_no042-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2235/requerimento_no042-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, uma lombada na rua Sete de Abril, em frente a casa do morador Élcio próximo a igreja Assembléia de Deus.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2237/requerimento_no043-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2237/requerimento_no043-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade,estudo de Viabilidade pelo Departamento de Trânsito para que haja a liberação da : TRAVESSA MARIA AIDE, nas duas vias (subida/ descida), bairro : Centro.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2238/requerimento_no044-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2238/requerimento_no044-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que realizem pavimentação asfáltica, ou aplicação de anti-pó e  como via alternativa emergencial o patrolamento semanal na extensão da rua João Batista Zem, bairro Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2240/requerimento_no045-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2240/requerimento_no045-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, que determine que a secretaria de obras realize a manutenção da rua Antônio Bomfim dos Santos, bairro Vila São Pedro.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2241/requerimento_no046-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2241/requerimento_no046-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, a manutenção da estrada rural sentido Campina dos Baitacas.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2245/requerimento_no047-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2245/requerimento_no047-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, patrolamento e ensaibramento na estrada do Pinhal, início a esquerda da morada do Sr. Valter de Cristo até a chácara do Sr. Antônio Sales Pereira.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>Joel Coutinho, Danilo Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2246/requerimento_no048-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2246/requerimento_no048-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, é preciso fazer um asfalto na rua : Rubens Celso Armstrong , bairro : Centro, próximo a  Igreja Maçônica.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2247/requerimento_no049-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2247/requerimento_no049-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, é preciso fazer um asfalto na rua : Pernambuco, bairro : Santo Antônio, próximo do antigo Namaste.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2249/requerimento_no050-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2249/requerimento_no050-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, uma lombada na entrada do bairro Tacaniça dos Facões, próximo a igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>Danilo Pedroso, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Joel Coutinho, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2250/requerimento_no051-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2250/requerimento_no051-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 008/24 “Altera a Lei Municipal n˚ 1.095, de 21 de maio de 2015 e dá outras providências.”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2251/requerimento_no052-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2251/requerimento_no052-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 007/24 “Concede revisão geral anual aos servidores da Administração Direta do Município de Rio Branco do Sul, para reposição da inflação acumulada no ano de 2022.”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2252/requerimento_no053-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2252/requerimento_no053-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 005/24 “Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação orçamentária, excesso de arrecadação e superávit do exercício anterior, no valor total de R$ 8.202.610,50 (oito milhões, duzentos e dois mil, seiscentos e dez reais e cinquenta centavos), na forma em que especifica abaixo .”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2253/requerimento_no054-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2253/requerimento_no054-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, uma escada no final das ruas Irene Osório Matias bairro Vila Velha e Marechal Cândido Rondon bairro Papanduva.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2254/requerimento_no055-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2254/requerimento_no055-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, providências no sentido de colocar lixeiras comunitárias nos lugares que faltam na Zona Rural.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2255/requerimento_no056-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2255/requerimento_no056-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, manutenção da faixa de pedestre em frente ao Ginásio de Esporte do bairro Vila Velha.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2256/requerimento_no057-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2256/requerimento_no057-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de serviços de Patrolamento e Ensaibramento na rua:  Eupidío Costa, que cruza com rua João Santana, bairro: Johnson em frente ao Cardoso.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2257/requerimento_no058-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2257/requerimento_no058-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda a Troca de Lâmpada em poste de iluminação pública localizado na Estrada do São Vicente, enfrente casa do Orlando (patroleiro).</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2258/requerimento_no059-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2258/requerimento_no059-2024.pdf</t>
   </si>
   <si>
     <t>Requer a mesa que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade, a secretaria responsável a colocação de um banheiro público no bosque municipal.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2261/requerimento_no060-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2261/requerimento_no060-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 011/24 “Dispõe sobre a alteração da redação do §4º, do inciso III, no Art. 12 da Lei 982/2011, que dispõe sobre o Estatuto e Plano de Carreira, Valorização e Salários do Magistério Público Municipal de Rio Branco do Sul, Paraná.”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2263/requerimento_no061-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2263/requerimento_no061-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretaria responsável que realize estudo técnico e viabilize a implementação três redutores de velocidade na forma de lombada na extensão da Rua José Pedroso dos Santos, no bairro Santaria, próximo ao loteamento Bruning.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2264/requerimento_no062-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2264/requerimento_no062-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que realizem pavimentação asfáltica, ou aplicação de anti-pó ou calçamento de pedras toscas/sextavadas, e ainda, como via alternativa emergencial a passagem do caminhão pipa, na Rua Ernani Costa, na vila Costa, próximo a Igreja Congregação Cristã, em toda sua extensão.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2265/requerimento_no063-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2265/requerimento_no063-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras urgente providências para a manutenção e manilhamento da Rua Zacarias Teixeira Rocha, no bairro Jardim Maltaca.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2266/requerimento_no064-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2266/requerimento_no064-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar a construção de uma cobertura no cemitério do são vicente.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2267/requerimento_no065-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2267/requerimento_no065-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de instalação de uma lombada elevada ,na rua Andorias em frente ao numeral 222, ao lado da igreja evangélica assembleia de Deus na vila São Pedro.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2268/requerimento_no066-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2268/requerimento_no066-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado ao sra. Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de serviços de  regime de urgência, proceda a instalação  de uma Faixa de pedestre na rua : Ermírio de Morais,   bairro: Jardim São Luiz, próximo da Votoram.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2269/requerimento_no067-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2269/requerimento_no067-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda a troca de lâmpadas em poste de iluminação pública localizado na rua Valdenir de Castro Porfírio, 138, Centro Alto.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Joel Coutinho, Eliane Geffer</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2270/requerimento_no068-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2270/requerimento_no068-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, é preciso fazer um asfalto na rua: Vidal Cordeiro Machado, bairro: Papanduva.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2271/requerimento_no069-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2271/requerimento_no069-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, manutenção no rio atrás da escola Benjamim Constant no bairro: Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2272/requerimento_no070-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2272/requerimento_no070-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, patrolamento e ensaibramento na estrada do Campo Chato, próximo a chácara do Braz Geffer.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2273/requerimento_no071-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2273/requerimento_no071-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que realize com urgência a pavimentação asfáltica na extensão da rua Padre Antônio Vieira, no bairro Nossa Senhora de Fátima, bem como manilhamento.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2278/requerimento_no072-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2278/requerimento_no072-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de serviços de Patrolamento, Ensaibramento, e de Cascalhamento, na Nova Estrada da Turma que passa pela Tacaniça dos Falcões ,que desvia o tráfego pela frente da escola Ermírio de  Morais.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2279/requerimento_no073-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2279/requerimento_no073-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras de Asfalto e pavimentação na rua: Prefeito José Pioli, Bairro: Centro, próximo ao Rochas Bar.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2280/requerimento_no074-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2280/requerimento_no074-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, uma lombada na Rua Antônio Elias número 807, Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2281/requerimento_no075-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2281/requerimento_no075-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, pavimentação asfáltica na Rua Professora Aline Miranda Porfírio, Bairro: Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2282/requerimento_no076-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2282/requerimento_no076-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria responsável que realizem o nivelamento do calçamento da Capela Mortuária Central, atrás do Cemitério Municipal.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2283/requerimento_no077-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2283/requerimento_no077-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de serviços por requerimento, "DISPÕE sobre a Criação de  Vagas de ESTACIONAMENTO EXCLUSIVO para Veículos de TRANSPORTE ESCOLAR- (VANS), em frente às CRECHES E ESCOLAS DE ENSINO INFANTIL, FUNDAMENTAL E MÉDIO, Escolas Municipais Vovó Brasília, Cmei Leony Pioli, Jueli Costa Rosa Polonha e Colégio Estadual Cívico-Militar Prof. Manoel Borges de  Macedo, no âmbito do  Município de Rio Branco do Sul ".</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2284/requerimento_no078-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2284/requerimento_no078-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinado a Secretaria Municipal Responsável, a realização do recapeamento em toda a extensão da Avenida Nossa Senhora do Amparo – Vila Ricarda.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2285/requerimento_no079-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2285/requerimento_no079-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinado a Secretaria Municipal Responsável, a realização do recapeamento na Rua: Mario de Andrade – Vila Ricarda.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2286/requerimento_no080-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2286/requerimento_no080-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinado a Secretaria Municipal Responsável, a colocação de uma Placa (PARE) na Rua: Nossa Senhora do Amparo (Esquina com a Rua: Abílio de Cristo) – Bairro Vila Ricarda.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Du Bittencourt, Eliane Geffer</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2287/requerimento_no081-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2287/requerimento_no081-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, para que se possível inclua no cronograma de pavimentação a rua Antônio Bonfim dos Santos.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2288/requerimento_no082-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2288/requerimento_no082-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Prefeita Municipal, que determine aos responsáveis para que seja feito uma limpeza no esgoto da rua Carlos Brandt.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2290/requerimento_no083-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2290/requerimento_no083-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, recapeamento do asfalto na Rua: Rodrigo Alves, Bairro: Tacaniça dos Fações.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2291/requerimento_no084-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2291/requerimento_no084-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, manutenção da iluminação pública da comunidade de Água Branca.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2292/requerimento_no085-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2292/requerimento_no085-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, manutenção da iluminação pública das localidades de São Pedrinho e Pocinho.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Gen Johsson</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2293/requerimento_no086-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2293/requerimento_no086-2024.pdf</t>
   </si>
   <si>
     <t>Considerando que no site da Prefeitura do Município de Rio Branco do Sul, especificamente no Portal da Transparência, consta informação quanto aos pagamentos efetuados em favor da empresa SALISH – COMUNICAÇÃO EIRELI, CNPJ n°07.032.757/0001-06, com sede na Avenida São José, 618 - 11° Andar, Cristo Rei, CEP 80.050-350,Curitiba/Pr., detentora do Contrato n°. 62/2022, derivado da Concorrência Pública n°001/2021, cujo objeto contratual trata da Prestação de Serviços de Agência de Publicidade, sendo pago nos anos de 2022, 2023 e 2024 (até o mês de abril), respectivamente os valores de R$ 388.271,52, R$ 360.674,98 e R$ 194.361,78, considerando o teor destas informações, solicita-se respostas aos seguintes questionamentos devidamente documentados:</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2294/requerimento_no087-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2294/requerimento_no087-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Senhora Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de colocação de braço e luz, e lâmpada, na Rua: Rolinha, em frente o numeral, 81 e 215 no Bairro: Albarana.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2295/requerimento_no088-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2295/requerimento_no088-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Senhora Prefeita Municipal, providências no sentido de determinar a secretaria de obras, serviço de asfalto na pedra sestavado na Rua: Brasilio Ismael da Silva Mulher, no Bairro: Madre.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2296/requerimento_no089-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2296/requerimento_no089-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Senhora Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de aplicação de massa asfáltica na Rua: Padre Antônio Vieira, Bairro: Papanduva.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2297/requerimento_no090-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2297/requerimento_no090-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade, a secretaria responsável, a pavimentação da Rua: Pernambuco no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2298/requerimento_no091-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2298/requerimento_no091-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, Coleta de lixo com mais frequência na comunidade de Santa Cruz e adjacentes.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2300/requerimento_no092-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2300/requerimento_no092-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma., Prefeita Municipal, para que se possível inclua no cronograma de pavimentação a Rua: Irene Osório Matias.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2301/requerimento_no093-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2301/requerimento_no093-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, que inclua na programação de pavimentação o restante de rua da Vila Artigas que ainda não foram contempladas.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2302/requerimento_no094-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2302/requerimento_no094-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, que determine a secretaria de obras, para que seja realizado tapa buraco na Rua: Américo de Souza.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2303/requerimento_no095-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2303/requerimento_no095-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, a inclusão da Rua: Elpídio Costa, nos cronogramas de pavimentação.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Joel Coutinho, Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2304/requerimento_no096-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2304/requerimento_no096-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 016/24 “Ratifica a redação do Contrato de Consórcio Público e do Estatuto Social do Consórcio Intermunicipal de Saneamento do Paraná (CISPAR) e autoriza o ingresso do Município no Consórcio”.de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2305/requerimento_no97-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2305/requerimento_no97-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar Secretaria competente  novamente que efetuem a manutenção e reforço da Ponte do Papanduva localizada na Rua Venâncio M. Da Silva.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2306/requerimento_no98-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2306/requerimento_no98-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretaria responsável efetue a troca de lâmpada de iluminação pública na Estrada do Rio Comprido, próximo a numeração 1.020, próximo a antiga escola do Pocinho.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Dicá Nalifico, Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Du Bittencourt, Joel Coutinho, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2307/requerimento_no099-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2307/requerimento_no099-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, pavimentação asfáltica ou pedra sextavada nas localidades da Tacaniça dos Costas e da localidade da Pinta.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2308/requerimento_no100-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2308/requerimento_no100-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, lixeira comunitária no interior, Areias do Rosário, Ribeira e Florestal.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2309/requerimento_no101-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2309/requerimento_no101-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, troca de três manilhas quebradas na Rua: Belmiro Golveia, em frente à igreja católica no Bairro Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2311/requerimento_no102-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2311/requerimento_no102-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 017/24  “Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação orçamentária e em excesso de arrecadação, no valor de R$ 95.000,00 (noventa e cinco mil reais), na forma em que especifica abaixo.”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2312/requerimento_no103-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2312/requerimento_no103-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a execução de obras, é preciso fazer um Asfalto na Rua: Araçá nº. 55, no Bairro: Jardim Record.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2313/requerimento_no104-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2313/requerimento_no104-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que em regime de urgência, proceda a instalação de um redutor de velocidade, tipo lombada, na Rua das Andorinhas, Bairro: Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2314/requerimento_no105-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2314/requerimento_no105-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, lixeiras em frente ao colégio Benjamim Constant, no Bairro Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2315/requerimento_no106-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2315/requerimento_no106-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, roçada na estrada da Comunidade de Poço Bonito, próximo a Igreja católica.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2316/requerimento_no107-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2316/requerimento_no107-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 018/24  “Denomina de Vereador Dinarte Pedroso o bem público que especifica”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2317/requerimento_no108-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2317/requerimento_no108-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, que se possível inclua na programação de pavimentação o trecho principal entre o final da rua Padre Ribeiro e Jardim dos Minérios, com início no Zico da auto elétrica até a segunda curva sentido Rio a Baixo.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2318/requerimento_no109-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2318/requerimento_no109-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, que determine a secretaria de obras, para que seja realizado tapa buraco na rua Carolina  Beatriz Zen de Cristo.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2319/requerimento_no110-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2319/requerimento_no110-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Prefeita Municipal, que determine a secretaria responsável, para que seja realizado serviço de iluminação pública na localidade do Pernambuco.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2320/requerimento_no111-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2320/requerimento_no111-2024.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do plenário, seja solicitado a Excelentíssima Prefeita Municipal, que solicite ao órgão competente da municipalidade que seja realizada a manutenção da Rua: Barbara Lechinski, no bairro Jardim Albara.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2321/requerimento_no112-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2321/requerimento_no112-2024.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras, urgente providências para a manutenção da Rua: João dos Reis Faria, no Bairro Vila São Pedro.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2325/requerimento_no113-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2325/requerimento_no113-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, uma barreira de proteção na Rua: Agrimensor Gildo Pinheiro da Luz, na altura do número 226.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2326/requerimento_no114-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2326/requerimento_no114-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, um Posto de Saúde entre os bairros Tacaniça dos Falcões e Vila Ricarda.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2327/requerimento_no115-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2327/requerimento_no115-2024.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do plenário, seja solicitado a Sra. Prefeita Municipal, as seguintes informações:</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2329/requerimento_no116-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2329/requerimento_no116-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Prefeita Municipal, que determine a secretaria responsável, para que seja realizado serviço de paisagismo nas rotatórias localizadas no final da Padre Ribeiro.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2330/requerimento_no117-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2330/requerimento_no117-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Prefeita Municipal, que determine a secretaria responsável, para que seja realizado serviço de colocação de lixeiras em pontos da Rua: Antônio Bonfim dos Santos, no bairro Vila São Pedro.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Du Bittencourt, Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Joel Coutinho, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2331/requerimento_no118-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2331/requerimento_no118-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo representado pela Prefeita Karime Fayad, que inclua se possível no itinerário do ônibus CIRCULARBS as localidades do Teotônio, Mina de Ferro, Pernambuco e Campina.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2332/requerimento_no119-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2332/requerimento_no119-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de instalação de um redutor  de velocidade tipo Lombada na Rua : Viela C, sem nomenclatura localizada no bairro Madre em frente o numeral  128 , antiga mercearia da Marilda  -  Madre.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2333/requerimento_no120-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2333/requerimento_no120-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determina a Secretaria Municipal Responsável, a realização da manutenção  da estrada da localidade do Capiru do  Boa Vista, próximo ao Pesque Pague Stocko.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2337/requerimento_no121-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2337/requerimento_no121-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, troca de lâmpadas da iluminação pública próximo a igreja da Lancinha.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2338/requerimento_no122-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2338/requerimento_no122-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, troca de lâmpadas na rua Padre Antônio vieira bairro Papanduva.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2339/requerimento_no123-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2339/requerimento_no123-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, manutenção na faixa de pedestre em frente a panificadora Vila Velha no bairro Vila Velha.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2340/requerimento_no124-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2340/requerimento_no124-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de recapeamento na Rua: Valdinir de castro Porfírio   -  Centro Alto  Rio Branco do Sul.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Raquel Mormaii, Du Bittencourt</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2341/requerimento_no125-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2341/requerimento_no125-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinado a Secretaria Municipal Responsável, que se possível inclua na programação de pavimentação o trecho do bairro Santaria,localizada  na rodovia dos Minérios, em frente a Oficina do Genho.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2342/requerimento_no126-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2342/requerimento_no126-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Exma. Prefeita Municipal, para que se possível inclua no cronograma de pavimentação o restante da rua Padre Antônio Vieira, do bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2343/requerimento_no127-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2343/requerimento_no127-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Exma. Prefeita Municipal, que determine a secretaria responsável, que inclua no cronograma de roçadas as beiradas da rua 3, Jardim dos Minérios.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2346/requerimento_no128-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2346/requerimento_no128-2024.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do plenário, seja solicitado a Sra. Prefeita Municipal, que determine a secretaria competente, que efetuem a manutenção e ensaibramento da Rua Marli do Rocio no bairro Jardim Record.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2347/requerimento_no129-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2347/requerimento_no129-2024.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do plenário, seja solicitado a Sra. Prefeita Municipal, que determine a secretaria responsável, que efetue a troca de lâmpadas de iluminação pública na Rua Arapongas, no Bairro Jardim Albarana, em toda a extensão da rua.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2349/requerimento_no130-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2349/requerimento_no130-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, troca de uma lâmpada na rua Belmiro Golveia em frente à casa número 15, no bairro Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2350/requerimento_no131-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2350/requerimento_no131-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem com urgência a manutenção e patrolamento estrada da Olaria.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2351/requerimento_no132-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2351/requerimento_no132-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, iluminação pública. Fazer manutenção da iluminação pública no bairro Santaria, principalmente na rua entre a igreja e a antiga Firma Toquinhas.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2354/requerimento_no133-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2354/requerimento_no133-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador CEZAR GENGISKHAN JOHNSSON, no uso de suas atribuições legais, submete à apreciação do Douto Plenário, o seguinte Requerimento:</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2355/requerimento_no134-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2355/requerimento_no134-2024.pdf</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho, Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2356/requerimento_no135-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2356/requerimento_no135-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 026/24  “Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação, no valor de R$ 2.200.000,00 (dois milhões, duzentos mil reais), na forma em que especifica abaixo.”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2357/requerimento_no136-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2357/requerimento_no136-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 023/24  ““Dispõe sobre a alteração do quadro de vencimentos constantes no Anexo IV.A da Lei 1.192/2019 no piso salarial para os profissionais ocupantes do cargo de analista – função advogado – do quadro de servidores efetivos do Município de Rio Branco do Sul.””de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2360/requerimento_no137-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2360/requerimento_no137-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de instalação de uma academia ao ar livre  na localidade  do Olaria     -    Rio Branco do Sul.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2363/requerimento_no138-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2363/requerimento_no138-2024.pdf</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2364/requerimento_no139-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2364/requerimento_no139-2024.pdf</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2365/requerimento_no140-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2365/requerimento_no140-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma. Prefeita Municipal, que determine a secretaria de obras para que seja feito serviços de iluminação e ensaibramento da rua Zacarias Teixeira da Rocha localizada no bairro João Maltaca.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2366/requerimento_no141-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2366/requerimento_no141-2024.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa, que após deliberação do Plenário, seja solicitado à Excelentíssima Prefeita Municipal Karime Fayad, para que inclua no cronograma de pavimentação a rua Pastor Vitório Geia de Faria, localizada no bairro João Maltaca.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2373/requerimento_no142-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2373/requerimento_no142-2024.pdf</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2374/requerimento_no143-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2374/requerimento_no143-2024.pdf</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/</t>
+  </si>
+  <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretária responsável que realize a manutenção e manilhamento da Viela localizada na Rua Antônio Bonfim dos Santos, na Vila São Pedro, próximo ao Mercado do Japa.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2376/requerimento_no145-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2376/requerimento_no145-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretária responsável que realize estudo de viabilidade de pavimentação asfáltica, bem como, via alternativa emergencial a manutenção semanal das ruas da Vila Costa.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2377/requerimento_no146-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2377/requerimento_no146-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretária responsável que realize estudo técnico para pavimentação asfáltica na Rua Travessa Ipê, no bairro Nodari II.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2379/requerimento_no147-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2379/requerimento_no147-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, abastecimento de água na localidade de Canta Galo.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2381/requerimento_no148-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2381/requerimento_no148-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda a trocas de lâmpadas em poste de iluminação pública localizado na ruas: 	Estrada do Capiruzinho, s/n. Bairro: Capiruzinho , próximo ao restaurante Jambinski, na rua a esquerda você indo.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2382/requerimento_no149-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2382/requerimento_no149-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar a abertura de um poço artesiano na localidade da Olaria   -  Rio Branco do Sul.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2383/requerimento_no150-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2383/requerimento_no150-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar a colocação de Gerador na Capela , Capela Mortuária Divino Espirito Santo  Central e na Capela Mortuária Divino Espirito Santo Nossa Senhora de Fátima .</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2384/requerimento_no151-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2384/requerimento_no151-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora  Prefeita Municipal, providências no sentido de determinar a secretaria responsável, em viabilizar serviço de instalação de uma ( 01 ) lixeira comunitária no bairro Madre , em frente o campo da madre.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2385/requerimento_no152-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2385/requerimento_no152-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda o recape de asfalto, na rua Sete de Abril, Bairro: Papanduva.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_no153-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_no153-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretária responsável que realize a manutenção e manilhamento da Rua Ari Rocha, bem como realize estudo técnico para realização de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2387/requerimento_no154-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2387/requerimento_no154-2024.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, que determine a Secretaria Municipal de Obras, que providencie o recapeamento da Avenida MANOEL MULLER DE SIQUEIRA, em toda a sua extensão, entre os bairros: MADRE E VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2388/requerimento_no155-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2388/requerimento_no155-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, a  pavimentação da RUA: ANTÔNIO SOUZA ROSA, situada  no bairro: MADRE, utilizando pedras sextavada.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2389/requerimento_no156-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2389/requerimento_no156-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade  a  pavimentação da RUA: DALILA DA CRUZ PILAR, situada  no bairro: VILA SÃO PEDRO, utilizando pedras sextavada.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2390/requerimento_no157-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2390/requerimento_no157-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que proceda a instalação de uma placa de “Rua sem Saída”’ na entrada da rua Joaquim Domingues, Bairro: Papanduva.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2392/requerimento_no158-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2392/requerimento_no158-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação dos Projetos de Lei nº 029/24 ; 030/2024 “Alteração de logradouro público que especifica”; 031/2024; 032/2024; 033/2024 “ Denomina logradouro público que especifica.”de autoria dos Vereadores  Ana Flávia, Dica Nalifico e Professor Du de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2393/requerimento_no159-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2393/requerimento_no159-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretaria responsável que realize estudo técnico e viabilize a implementação um redutor de velocidade na forma de lombada na Rua Peroba na Estrada do Capiru, localidade que dá acesso ao Restaurante Jambinski.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2394/requerimento_no160-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2394/requerimento_no160-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretária responsável que realize a manutenção e manilhamento da Viela localizada na Rua Antônio Bonfim dos Santos, conforme fotos, na Vila São Pedro, próximo ao Mercado do Japa.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2395/requerimento_no161-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2395/requerimento_no161-2024.pdf</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2397/requerimento_no162-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2397/requerimento_no162-2024.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade, a secretaria responsável a colocação de redutor de velocidade na Avenida Nossa Senhora do Amparo próximo ao centro comunitário no Bairro Vila Ricarda.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2398/requerimento_no163-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2398/requerimento_no163-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, pavimentação asfáltica na rua Evangelista Augusto Elias dos Santos, ao lado do posto de saúde no Bairro Jardim Paraíso.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2399/requerimento_no164-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2399/requerimento_no164-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, construção de um muro na rua Antônio Costa número 16, bairro Madre.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no165-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no165-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretaria responsável que realize a adoção de medidas urgentes para a realização da proteção na ponte situada sobre o Rio Ribeira.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2401/requerimento_no166-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2401/requerimento_no166-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à excelentíssima Prefeita Municipal, providências no sentido de determinado a Secretaria Municipal Responsável, que proceda a implantação do redutor de velocidade lombada na rua: Antônio Artigas de Miranda, próximo ao número 26, no Bairro São Gabriel.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2402/requerimento_no167-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2402/requerimento_no167-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretaria responsável que adote medidas urgentes no sentido de dispor de segurança e iluminação pública no Cemitério Municipal, Divino Espirito Santo.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2403/requerimento_no168-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2403/requerimento_no168-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretaria responsável que providencie a colocação de placa de sinalização de “Rua Sem Saída” na Rua José Bonifácio, no sentido de quem desce para a Rua Irene Osório Matias e Rua Otílio Estevão Veloso, no bairro Vila Velha.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2405/requerimento_no169-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2405/requerimento_no169-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 035/24  “Regulamentar o Serviço de Inspeção Municipal – SIM/POA, e os procedimentos de inspeção e fiscalização sanitária em estabelecimentos de produtos de origem animal no Município de Rio Branco do Sul” de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2406/requerimento_no170-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2406/requerimento_no170-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação dos Projetos de Lei nº 036/24 “ Denomina logradouro público que especifica.”de autoria do Vereador   Professor Du de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2407/requerimento_no171-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2407/requerimento_no171-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, atendimento médico de forma itinerante no bairro Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_no172-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_no172-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretaria responsável que realize estudo técnico e viabilize a implementação um redutor de velocidade na forma de lombada na Estrada Principal do Tigre, antes dos Fornos da Empresa Cal Cem.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_no173-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_no173-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretaria responsável que efetue o cumprimento integral da Lei nº 1.154/2017 – Denominação da Rua Anisio Baido.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2411/requerimento_no174-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2411/requerimento_no174-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de requerer ao Departamento de Estradas e Rodagem do Paraná a canalização de esgoto a céu aberto nas imediações do KM 33 na PR092 próximo ao poço artesiano da Sanepar Vila Abraão.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2412/requerimento_no175-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2412/requerimento_no175-2024.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do plenário, seja solicitado a Sra. Prefeita Municipal, que determine a secretaria competente, que realize estudo de viabilidade técnica para verificar a possibilidade de implantação de um redutor de velocidade do tipo lombada, na Rua Pedro Wosch, próximo ao numeral 280, no Centro.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_no176-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_no176-2024.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do plenário, seja solicitado a Sra. Prefeita Municipal, que determine a secretaria competente, que providencie e disponibilize transporte escolar adequado para a localidade da Mina, próximo ao Sr. João Maria Moreira, na Estrada que dá acesso ao restaurante Jambinski.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2414/requerimento_no177-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2414/requerimento_no177-2024.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do plenário, seja solicitado a Sra. Prefeita Municipal, que determine a secretaria competente, que efetuem a manutenção da Rua Curruira, no Bairro Jardim Albarana.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Ana Flávia, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2417/requerimento_no178-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2417/requerimento_no178-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação dos Projetos de Lei nº 037/2024; 038/2024; 039/2024;040/2024 “ Denomina logradouro público que especifica.”de autoria  de modo que as matérias sejam deliberadas em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Danilo Pedroso, Du Bittencourt, Eliane Geffer, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2420/requerimento_no179-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2420/requerimento_no179-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 041/24  “Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação, no valor de R$ 4.635.000,00 (quatro milhões, seiscentos e trinta e cinco mil reais), na forma em que especifica abaixo.” de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Ana Flávia, Aroldo Bonfim, Danilo Pedroso, Du Bittencourt, Eliane Geffer, Joel Coutinho, Miguel Abrão Neto, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2421/requerimento_no180-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2421/requerimento_no180-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação dos Projetos de Lei nº 043/2024 “ Denomina logradouro público que especifica.”de autoria do Vereador Miguel Elias Cruz  de modo que as matérias sejam deliberadas em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_no181-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_no181-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao poder executivo representado pela Prefeita Karime Fayad, que inclua se possível no itinerário do ônibus CIRCULARBS o bairro Jardim Albarana.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2425/requerimento_no182-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2425/requerimento_no182-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, as execuções de obras, que proceda a instalação de um redutor de velocidade, tipo Lombada,  e fazer o serviço de Instalação de Iluminação pública, bairro: Tacaniça dos Costas, próximo ponto ônibus, localidade de Rio Branco do Sul.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2426/requerimento_no183-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2426/requerimento_no183-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, patrolamento e ensaibramento  na entrada da Lavra saindo na Santa Clara.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento_no184-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento_no184-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, que seja feito calçadas na rua Machado de Assis no bairro Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2428/requerimento_no185-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2428/requerimento_no185-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, fazer readequação nas 3 lombadas da rua Benjamin Bontorin.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2429/requerimento_no186-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2429/requerimento_no186-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria do Meio ambiente  que efetuem o desassoreamento e limpeza da margens do Rio que corta o bairro da Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2430/requerimento_no187-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2430/requerimento_no187-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que realize com urgência a limpeza e o desentupimento dos bueiros na Rua Antônio Costa próximo número nº 28, Vila Costa.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2431/requerimento_no188-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2431/requerimento_no188-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a secretaria responsável que realize estudo técnico e viabilize a implementação um redutor de velocidade na forma de lombada na Rua Copo de Leite, bairro Vila São Pedro, próximo a mecânica do Serginho.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Aroldo Bonfim, Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Eliane Geffer, Gen Johsson, Joel Coutinho, Miguel Abrão Neto</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2435/requerimento_no189-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2435/requerimento_no189-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Decreto Legislativo nº 006/24  “Dispõe sobre autorização de Licença a Prefeita Municipal para afastamento de seu cargo, com fundamento no artigo 29, VIII da Lei Orgânica do Município ” de autoria da Mesa Diretora de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2438/requerimento_no190-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2438/requerimento_no190-2024.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade, a secretaria responsável a colocação de redutor de velocidade na rua Agrimensor Gildo Pinheiro em frente à residência nº. 544, Bairro Papanduva.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2439/requerimento_no191-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2439/requerimento_no191-2024.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras urgente providências para a realização de recape asfáltico da Rua José Pioli, no Bairro Centro.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2440/requerimento_no192-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2440/requerimento_no192-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem com urgência a manutenção com patrolamento e ensaibramento da estrada da lancinha debaixo.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2441/requerimento_no193-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2441/requerimento_no193-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Sra. Prefeita Municipal, providências no sentido de determinar a Secretaria de Obras que efetuem com urgência a manutenção com patrolamento e ensaibramento bem como a troca de lâmpadas da estrada da Limeira.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2442/requerimento_no194-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2442/requerimento_no194-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Exma. Prefeita Municipal Karime Fayad, que determine a Secretaria de Obras para que realize a colocação de redutor de velocidade do tipo lombada, na rua Padre Ribeiro próximo a auto elétrica do Zico.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2443/requerimento_no195-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2443/requerimento_no195-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma. Prefeita Municipal, que determine a Secretaria responsável, para que realize a manutenção com urgência nos postes de iluminação pública nas comunidades da Campina e do Pinhal.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2444/requerimento_no196-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2444/requerimento_no196-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 050/24  “Autoriza o Poder Executivo a transferir, nos termos do artigo 76, I, “b”, da Lei nº 14.133/21, ao Estado do Paraná, a título de doação, imóvel que especifica.”de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_no197-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_no197-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação dos Projetos de Lei nº 042/2024 “ Denomina logradouro público que especifica.”de autoria do Vereador Cleverson Dica Nalifico de modo que as matérias sejam deliberadas em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2451/requerimento_no198-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2451/requerimento_no198-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, uma lombada na rua Rodrigo Alves, número 18, próximo a igreja Congregação Cristã, no bairro Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2452/requerimento_no199-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2452/requerimento_no199-2024.pdf</t>
   </si>
   <si>
     <t>Requer a mesa, que após deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal: ao órgão competente da municipalidade, a pintura de faixas de sinalização na frente do hospital, com dizeres: prioritário para ambulâncias e outras necessidades.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Dicá Nalifico, Du Bittencourt, Eleandro da Auto Escola, Gen Johsson, Joel Coutinho, Raquel Mormaii</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2454/requerimento_no200-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2454/requerimento_no200-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 052/2024"Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação, no valor de R$ 104.300,00 (cento e quatro mil e trezentos reais), na forma em que especifica abaixo".” de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2456/requerimento_no201-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2456/requerimento_no201-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, após deliberação do Plenário, que seja solicitado à Sra. Prefeita Municipal a adoção de providências para determinar à secretaria competente, responsável pelo Departamento de Mobilidade Urbana, a recolocação de travessias elevadas, lombadas,  pintura de faixas de pedestres, bem como a sinalização horizontal e de estacionamento nas ruas Coronel Carlos Pioli, Padre Ribeiro, Pedro Wosch, Sete de Setembro, Domingos Alexandro Nodari e Olavo Bilac.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2457/requerimento_no202-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2457/requerimento_no202-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à senhora Prefeita Municipal, que determine ao Secretário de Obras do Município que execute os seguintes serviços: melhoria na sinalização da via e uma lombada na Rua José Pedroso dos Santos em frente ao número 75, no Bairro Santaria.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2458/requerimento_no203-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2458/requerimento_no203-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, após deliberação do Plenário, que sejam solicitadas providências junto à Secretaria Municipal competente, responsável pelo Departamento de Obras, para realização dos serviços de patrolamento, ensaibramento e manilhamento da Rua Dalila Cruz Pilar, localizada na Vila São Pedro._x000D_
 E também estudos técnicos visando à implantação de pavimentação com pedras sextavadas na referida via, como forma de melhorar a trafegabilidade e garantir maior durabilidade da infraestrutura.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2459/requerimento_no204-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2459/requerimento_no204-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, após deliberação do plenário, que sejam solicitadas providências à Secretaria Municipal competente para a manutenção da academia ao ar livre localizada no bairro Tacaniça dos Falcões.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2460/requerimento_no205-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2460/requerimento_no205-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, que determine a secretaria responsável, para que seja realizado a realocação do ponto de ônibus, localizado na rua Manoel Muller de Siqueira, próximo ao número 308, para frente do campo da Madre. Também solicitamos através dos estudos técnicos e pedidos a serem protocolados com assinatura dos moradores, que a lombada do mesmo local atual do ponto, passe a ser implantada na frente do campo, após o recape previsto para os próximos meses.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2461/requerimento_no206-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2461/requerimento_no206-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que após deliberação do Plenário, seja solicitado à Exma, Prefeita Municipal, que determine que a secretaria de obras realize um estudo, para uma possível implantação de semáforo entre a ruas Domingos de Faria e Sete de Setembro no bairro Vila Velha.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2483/requerimento_no207-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2483/requerimento_no207-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após deliberação do Plenário, seja solicitado a senhora Prefeita Municipal, providências no sentido de determinar ao órgão competente da municipalidade, que, em regime de urgência, proceda com a instalação de um redutor de velocidade, tipo lombada, na rua Padre Ribeiro, nº.620, bairro Centro, em frente à elevação de esgoto da obra da Sanepar.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2484/requerimento_no208-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2484/requerimento_no208-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, após deliberação do Plenário, que sejam solicitadas providências junto à Secretaria Municipal competente, responsável pelo Departamento de Obras, para realização dos serviços de manutenção da Rua Marli do Rocio, localizada no Bairro Jardim Record._x000D_
 E também estudos técnicos visando à implantação de pavimentação com pedras sextavadas na referida rua, como forma de melhorar a trafegabilidade e garantir maior durabilidade da infraestrutura.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2485/requerimento_209-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2485/requerimento_209-2024.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, após deliberação do Plenário, que sejam solicitadas providências junto à Secretaria Municipal competente, responsável pelo Departamento de Obras, para realização dos serviços de manutenção da Rua Alo Brandth, localizada no Bairro Jardim Record._x000D_
 E também estudos técnicos visando à implantação de pavimentação com pedras sextavadas na referida rua, como forma de melhorar a trafegabilidade e garantir maior durabilidade da infraestrutura.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2495/requerimento_no210-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2495/requerimento_no210-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei  Complementar nº 001/2024; 002/2024; 003/2024; 004/2024; 005/2024; 006/2024; 007/2024; 008/2024; 009/2024; 010/2024; 011/2024 de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2496/requerimento_no211-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2496/requerimento_no211-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei nº 053/2024"Altera a Lei Municipal 1.350/2022, que autoriza o Poder Executivo a realizar operação de Crédito com o Banco do Brasil S.A., e dá outras providências .” de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2497/requerimento_no212-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2497/requerimento_no212-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei  Complementar nº 012/2024"Altera o Código Tributário Municipal – Lei Complementar n.º 1275/2021, para estabelecer novo percentual de desconto para o pagamento do Imposto Predial e Territorial Urbano – IPTU .” de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2498/requerimento_no213-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2498/requerimento_no213-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei  Ordinária nº 060/2024 Dispõe sobre a Estrutura Organizacional do Município de Rio   Branco do Sul” de autoria da Chefe do Poder Executivo de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2499/requerimento_no214-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2499/requerimento_no214-2024.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação dos Projetos de Lei nº 056/2024; 057/2024; 058/2024; 059/2024; 061/2024 “ Denomina logradouro público que especifica.”de autoria do Vereadora Eliane Costa Rosa de modo que as matérias sejam deliberadas em uma ÚNICA DISCUSSÃO E VOTAÇÃO .</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2275/emenda_no01-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2275/emenda_no01-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 009/2024.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2276/emenda_no02-2024.pdf</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2276/emenda_no02-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE RESOLUÇÃO 001/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3887,67 +3890,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_no01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_no02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_no03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_no04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2378/indicacao_no06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2433/indicacao_no07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2434/indicacao_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2233/mocao_no01-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2262/mocao_no02-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2225/pdl_no001-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2260/pdl_no002-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2345/pdl_no03-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2369/pdl_no04-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2370/pdl_no05-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2432/pdl_no06-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2445/pdl_no07-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2450/pdl_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2463/plc_no01-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2473/plc_no02-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2474/plc_no.03-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2475/plc_no04-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2476/plc_no05-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2477/plc_no06-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2478/plc_no07-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2479/plc_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2480/plc_no09-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2481/plc_no10-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2482/plc_no11-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2486/plc_no012-2024_merged_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2189/plo_no.01-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2190/plo_no02-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2196/plo_no.003-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2212/plo_no004-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2213/plo_no.005-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2214/plo_no06-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2228/plo_no.007-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2229/plo_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2236/plo_no09-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2242/plo_no.010-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2243/plo_no011-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2244/plo_no012-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2259/plo_no013-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2274/plo_no014-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2277/plo_no015-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2289/plo_no016-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2299/plo_no017-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2310/plo_no018-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2322/plo_no019-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2323/plo_no020-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2324/plo_no021-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2328/plo_no022-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2334/plo_no023-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2335/plo_no024-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2336/plo_no025-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2348/plo_no026-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2352/plo_no27-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2353/plo_no028-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2358/plo_no.29-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2359/plo_no30-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2361/plo_no31-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2362/plo_no32-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2368/plo_no033-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2371/plo__no034-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2372/plo_no035-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2380/plo_no036-2024_revisado_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2391/plo_no037-2024_revisado_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2396/plo_no038-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2404/plo_no039-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2408/plo_no040-2024_revisado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2415/plo_no041-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2416/plo_no.042-2024_revisado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2418/plo_no043-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2419/plo_no044-2024_revisado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2422/plo_no045-2024__substitutivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2424/plo_no046-2024_revisado_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2447/pl_047_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2448/pl_048_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2449/pl_049_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2436/plo_no047-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2437/plo_no048-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2453/plo_no052-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2455/plo_no053-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2462/plo_no054-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2487/plo_no055-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2488/plo_no056-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2489/plo_no057-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2490/plo_no058-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2491/plo_no059-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2492/plo_no060-2024_merged_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2494/plo_no061-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2248/pr_no001-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2182/requerimento_no01-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2183/requerimento_no02-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2184/requerimeto_no03-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2185/requerimento_no04-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2186/requerimento_no05-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2187/requerimento_no06-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2188/requerimento_no.07-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2191/requerimento_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2192/requerimento_no09-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_no10-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2194/requerimento_no011-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2195/requerimento_no12-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2197/requerimento_no013-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2198/requerimento_no014-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2199/requerimento_no015-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_no016-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2201/requerimento_no017-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2202/requerimento_no018-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2203/requerimento_no019-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2205/requerimento_no20-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2206/requerimento_no21-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2207/requerimento_no22-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2208/requerimento_no23-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2209/requerimento_no24-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2210/requerimento_no25-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2211/requerimento_no26-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2215/requerimento_no027-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2216/requerimento_no028-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2217/requerimento_no029-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2218/requerimento_no030-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2219/requerimento_no031-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2220/requerimento_no032-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2221/requerimento_no033-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2222/requerimento_no034-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2223/requerimento_no035-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2224/requerimento_no036-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2226/requerimento_no037-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2227/requerimento_no038-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2230/requerimento_no039-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2231/requerimento_no040-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2234/requerimento_no041-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2235/requerimento_no042-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2237/requerimento_no043-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2238/requerimento_no044-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2240/requerimento_no045-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2241/requerimento_no046-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2245/requerimento_no047-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2246/requerimento_no048-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2247/requerimento_no049-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2249/requerimento_no050-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2250/requerimento_no051-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2251/requerimento_no052-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2252/requerimento_no053-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2253/requerimento_no054-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2254/requerimento_no055-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2255/requerimento_no056-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2256/requerimento_no057-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2257/requerimento_no058-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2258/requerimento_no059-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2261/requerimento_no060-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2263/requerimento_no061-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2264/requerimento_no062-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2265/requerimento_no063-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2266/requerimento_no064-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2267/requerimento_no065-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2268/requerimento_no066-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2269/requerimento_no067-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2270/requerimento_no068-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2271/requerimento_no069-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2272/requerimento_no070-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2273/requerimento_no071-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2278/requerimento_no072-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2279/requerimento_no073-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2280/requerimento_no074-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2281/requerimento_no075-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2282/requerimento_no076-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2283/requerimento_no077-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2284/requerimento_no078-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2285/requerimento_no079-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2286/requerimento_no080-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2287/requerimento_no081-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2288/requerimento_no082-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2290/requerimento_no083-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2291/requerimento_no084-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2292/requerimento_no085-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2293/requerimento_no086-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2294/requerimento_no087-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2295/requerimento_no088-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2296/requerimento_no089-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2297/requerimento_no090-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2298/requerimento_no091-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2300/requerimento_no092-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2301/requerimento_no093-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2302/requerimento_no094-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2303/requerimento_no095-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2304/requerimento_no096-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2305/requerimento_no97-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2306/requerimento_no98-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2307/requerimento_no099-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2308/requerimento_no100-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2309/requerimento_no101-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2311/requerimento_no102-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2312/requerimento_no103-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2313/requerimento_no104-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2314/requerimento_no105-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2315/requerimento_no106-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2316/requerimento_no107-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2317/requerimento_no108-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2318/requerimento_no109-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2319/requerimento_no110-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2320/requerimento_no111-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2321/requerimento_no112-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2325/requerimento_no113-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2326/requerimento_no114-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2327/requerimento_no115-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2329/requerimento_no116-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2330/requerimento_no117-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2331/requerimento_no118-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2332/requerimento_no119-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2333/requerimento_no120-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2337/requerimento_no121-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2338/requerimento_no122-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2339/requerimento_no123-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2340/requerimento_no124-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2341/requerimento_no125-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2342/requerimento_no126-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2343/requerimento_no127-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2346/requerimento_no128-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2347/requerimento_no129-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2349/requerimento_no130-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2350/requerimento_no131-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2351/requerimento_no132-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2354/requerimento_no133-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2355/requerimento_no134-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2356/requerimento_no135-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2357/requerimento_no136-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2360/requerimento_no137-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2363/requerimento_no138-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2364/requerimento_no139-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2365/requerimento_no140-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2366/requerimento_no141-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2373/requerimento_no142-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2374/requerimento_no143-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2376/requerimento_no145-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2377/requerimento_no146-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2379/requerimento_no147-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2381/requerimento_no148-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2382/requerimento_no149-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2383/requerimento_no150-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2384/requerimento_no151-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2385/requerimento_no152-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_no153-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2387/requerimento_no154-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2388/requerimento_no155-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2389/requerimento_no156-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2390/requerimento_no157-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2392/requerimento_no158-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2393/requerimento_no159-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2394/requerimento_no160-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2395/requerimento_no161-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2397/requerimento_no162-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2398/requerimento_no163-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2399/requerimento_no164-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no165-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2401/requerimento_no166-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2402/requerimento_no167-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2403/requerimento_no168-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2405/requerimento_no169-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2406/requerimento_no170-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2407/requerimento_no171-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_no172-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_no173-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2411/requerimento_no174-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2412/requerimento_no175-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_no176-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2414/requerimento_no177-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2417/requerimento_no178-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2420/requerimento_no179-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2421/requerimento_no180-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_no181-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2425/requerimento_no182-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2426/requerimento_no183-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento_no184-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2428/requerimento_no185-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2429/requerimento_no186-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2430/requerimento_no187-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2431/requerimento_no188-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2435/requerimento_no189-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2438/requerimento_no190-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2439/requerimento_no191-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2440/requerimento_no192-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2441/requerimento_no193-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2442/requerimento_no194-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2443/requerimento_no195-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2444/requerimento_no196-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_no197-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2451/requerimento_no198-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2452/requerimento_no199-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2454/requerimento_no200-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2456/requerimento_no201-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2457/requerimento_no202-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2458/requerimento_no203-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2459/requerimento_no204-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2460/requerimento_no205-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2461/requerimento_no206-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2483/requerimento_no207-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2484/requerimento_no208-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2485/requerimento_209-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2495/requerimento_no210-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2496/requerimento_no211-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2497/requerimento_no212-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2498/requerimento_no213-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2499/requerimento_no214-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2275/emenda_no01-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2276/emenda_no02-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2204/indicacao_no01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_no02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2239/indicacao_no03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2344/indicacao_no04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2367/indicacao_no05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2378/indicacao_no06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2433/indicacao_no07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2434/indicacao_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2493/indicacao_no009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2233/mocao_no01-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2262/mocao_no02-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2225/pdl_no001-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2260/pdl_no002-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2345/pdl_no03-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2369/pdl_no04-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2370/pdl_no05-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2432/pdl_no06-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2445/pdl_no07-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2450/pdl_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2463/plc_no01-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2473/plc_no02-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2474/plc_no.03-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2475/plc_no04-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2476/plc_no05-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2477/plc_no06-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2478/plc_no07-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2479/plc_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2480/plc_no09-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2481/plc_no10-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2482/plc_no11-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2486/plc_no012-2024_merged_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2189/plo_no.01-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2190/plo_no02-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2196/plo_no.003-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2212/plo_no004-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2213/plo_no.005-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2214/plo_no06-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2228/plo_no.007-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2229/plo_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2236/plo_no09-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2242/plo_no.010-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2243/plo_no011-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2244/plo_no012-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2259/plo_no013-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2274/plo_no014-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2277/plo_no015-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2289/plo_no016-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2299/plo_no017-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2310/plo_no018-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2322/plo_no019-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2323/plo_no020-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2324/plo_no021-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2328/plo_no022-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2334/plo_no023-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2335/plo_no024-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2336/plo_no025-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2348/plo_no026-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2352/plo_no27-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2353/plo_no028-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2358/plo_no.29-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2359/plo_no30-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2361/plo_no31-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2362/plo_no32-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2368/plo_no033-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2371/plo__no034-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2372/plo_no035-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2380/plo_no036-2024_revisado_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2391/plo_no037-2024_revisado_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2396/plo_no038-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2404/plo_no039-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2408/plo_no040-2024_revisado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2415/plo_no041-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2416/plo_no.042-2024_revisado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2418/plo_no043-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2419/plo_no044-2024_revisado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2422/plo_no045-2024__substitutivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2424/plo_no046-2024_revisado_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2447/pl_047_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2448/pl_048_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2449/pl_049_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2436/plo_no047-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2437/plo_no048-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2453/plo_no052-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2455/plo_no053-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2462/plo_no054-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2487/plo_no055-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2488/plo_no056-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2489/plo_no057-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2490/plo_no058-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2491/plo_no059-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2492/plo_no060-2024_merged_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2494/plo_no061-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2248/pr_no001-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2182/requerimento_no01-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2183/requerimento_no02-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2184/requerimeto_no03-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2185/requerimento_no04-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2186/requerimento_no05-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2187/requerimento_no06-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2188/requerimento_no.07-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2191/requerimento_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2192/requerimento_no09-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2193/requerimento_no10-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2194/requerimento_no011-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2195/requerimento_no12-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2197/requerimento_no013-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2198/requerimento_no014-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2199/requerimento_no015-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2200/requerimento_no016-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2201/requerimento_no017-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2202/requerimento_no018-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2203/requerimento_no019-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2205/requerimento_no20-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2206/requerimento_no21-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2207/requerimento_no22-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2208/requerimento_no23-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2209/requerimento_no24-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2210/requerimento_no25-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2211/requerimento_no26-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2215/requerimento_no027-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2216/requerimento_no028-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2217/requerimento_no029-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2218/requerimento_no030-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2219/requerimento_no031-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2220/requerimento_no032-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2221/requerimento_no033-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2222/requerimento_no034-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2223/requerimento_no035-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2224/requerimento_no036-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2226/requerimento_no037-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2227/requerimento_no038-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2230/requerimento_no039-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2231/requerimento_no040-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2234/requerimento_no041-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2235/requerimento_no042-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2237/requerimento_no043-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2238/requerimento_no044-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2240/requerimento_no045-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2241/requerimento_no046-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2245/requerimento_no047-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2246/requerimento_no048-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2247/requerimento_no049-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2249/requerimento_no050-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2250/requerimento_no051-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2251/requerimento_no052-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2252/requerimento_no053-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2253/requerimento_no054-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2254/requerimento_no055-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2255/requerimento_no056-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2256/requerimento_no057-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2257/requerimento_no058-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2258/requerimento_no059-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2261/requerimento_no060-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2263/requerimento_no061-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2264/requerimento_no062-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2265/requerimento_no063-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2266/requerimento_no064-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2267/requerimento_no065-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2268/requerimento_no066-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2269/requerimento_no067-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2270/requerimento_no068-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2271/requerimento_no069-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2272/requerimento_no070-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2273/requerimento_no071-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2278/requerimento_no072-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2279/requerimento_no073-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2280/requerimento_no074-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2281/requerimento_no075-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2282/requerimento_no076-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2283/requerimento_no077-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2284/requerimento_no078-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2285/requerimento_no079-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2286/requerimento_no080-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2287/requerimento_no081-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2288/requerimento_no082-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2290/requerimento_no083-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2291/requerimento_no084-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2292/requerimento_no085-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2293/requerimento_no086-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2294/requerimento_no087-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2295/requerimento_no088-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2296/requerimento_no089-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2297/requerimento_no090-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2298/requerimento_no091-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2300/requerimento_no092-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2301/requerimento_no093-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2302/requerimento_no094-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2303/requerimento_no095-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2304/requerimento_no096-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2305/requerimento_no97-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2306/requerimento_no98-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2307/requerimento_no099-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2308/requerimento_no100-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2309/requerimento_no101-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2311/requerimento_no102-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2312/requerimento_no103-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2313/requerimento_no104-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2314/requerimento_no105-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2315/requerimento_no106-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2316/requerimento_no107-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2317/requerimento_no108-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2318/requerimento_no109-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2319/requerimento_no110-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2320/requerimento_no111-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2321/requerimento_no112-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2325/requerimento_no113-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2326/requerimento_no114-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2327/requerimento_no115-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2329/requerimento_no116-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2330/requerimento_no117-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2331/requerimento_no118-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2332/requerimento_no119-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2333/requerimento_no120-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2337/requerimento_no121-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2338/requerimento_no122-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2339/requerimento_no123-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2340/requerimento_no124-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2341/requerimento_no125-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2342/requerimento_no126-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2343/requerimento_no127-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2346/requerimento_no128-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2347/requerimento_no129-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2349/requerimento_no130-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2350/requerimento_no131-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2351/requerimento_no132-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2354/requerimento_no133-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2355/requerimento_no134-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2356/requerimento_no135-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2357/requerimento_no136-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2360/requerimento_no137-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2363/requerimento_no138-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2364/requerimento_no139-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2365/requerimento_no140-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2366/requerimento_no141-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2373/requerimento_no142-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2374/requerimento_no143-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2376/requerimento_no145-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2377/requerimento_no146-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2379/requerimento_no147-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2381/requerimento_no148-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2382/requerimento_no149-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2383/requerimento_no150-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2384/requerimento_no151-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2385/requerimento_no152-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2386/requerimento_no153-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2387/requerimento_no154-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2388/requerimento_no155-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2389/requerimento_no156-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2390/requerimento_no157-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2392/requerimento_no158-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2393/requerimento_no159-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2394/requerimento_no160-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2395/requerimento_no161-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2397/requerimento_no162-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2398/requerimento_no163-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2399/requerimento_no164-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2400/requerimento_no165-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2401/requerimento_no166-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2402/requerimento_no167-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2403/requerimento_no168-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2405/requerimento_no169-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2406/requerimento_no170-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2407/requerimento_no171-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2409/requerimento_no172-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2410/requerimento_no173-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2411/requerimento_no174-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2412/requerimento_no175-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2413/requerimento_no176-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2414/requerimento_no177-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2417/requerimento_no178-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2420/requerimento_no179-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2421/requerimento_no180-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2423/requerimento_no181-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2425/requerimento_no182-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2426/requerimento_no183-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento_no184-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2428/requerimento_no185-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2429/requerimento_no186-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2430/requerimento_no187-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2431/requerimento_no188-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2435/requerimento_no189-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2438/requerimento_no190-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2439/requerimento_no191-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2440/requerimento_no192-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2441/requerimento_no193-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2442/requerimento_no194-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2443/requerimento_no195-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2444/requerimento_no196-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2446/requerimento_no197-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2451/requerimento_no198-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2452/requerimento_no199-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2454/requerimento_no200-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2456/requerimento_no201-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2457/requerimento_no202-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2458/requerimento_no203-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2459/requerimento_no204-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2460/requerimento_no205-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2461/requerimento_no206-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2483/requerimento_no207-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2484/requerimento_no208-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2485/requerimento_209-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2495/requerimento_no210-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2496/requerimento_no211-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2497/requerimento_no212-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2498/requerimento_no213-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2499/requerimento_no214-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2275/emenda_no01-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2024/2276/emenda_no02-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H310"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="157" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -10068,1899 +10071,1899 @@
       </c>
       <c r="H237" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>879</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
         <v>880</v>
       </c>
       <c r="D238" t="s">
         <v>359</v>
       </c>
       <c r="E238" t="s">
         <v>360</v>
       </c>
       <c r="F238" t="s">
         <v>13</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>49</v>
+        <v>881</v>
       </c>
       <c r="H238" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="D239" t="s">
         <v>359</v>
       </c>
       <c r="E239" t="s">
         <v>360</v>
       </c>
       <c r="F239" t="s">
         <v>13</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="H239" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="D240" t="s">
         <v>359</v>
       </c>
       <c r="E240" t="s">
         <v>360</v>
       </c>
       <c r="F240" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="H240" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="D241" t="s">
         <v>359</v>
       </c>
       <c r="E241" t="s">
         <v>360</v>
       </c>
       <c r="F241" t="s">
         <v>243</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="H241" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="D242" t="s">
         <v>359</v>
       </c>
       <c r="E242" t="s">
         <v>360</v>
       </c>
       <c r="F242" t="s">
         <v>175</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="H242" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="D243" t="s">
         <v>359</v>
       </c>
       <c r="E243" t="s">
         <v>360</v>
       </c>
       <c r="F243" t="s">
         <v>264</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="H243" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="D244" t="s">
         <v>359</v>
       </c>
       <c r="E244" t="s">
         <v>360</v>
       </c>
       <c r="F244" t="s">
         <v>264</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="H244" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D245" t="s">
         <v>359</v>
       </c>
       <c r="E245" t="s">
         <v>360</v>
       </c>
       <c r="F245" t="s">
         <v>264</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="H245" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D246" t="s">
         <v>359</v>
       </c>
       <c r="E246" t="s">
         <v>360</v>
       </c>
       <c r="F246" t="s">
         <v>175</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="H246" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D247" t="s">
         <v>359</v>
       </c>
       <c r="E247" t="s">
         <v>360</v>
       </c>
       <c r="F247" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="H247" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D248" t="s">
         <v>359</v>
       </c>
       <c r="E248" t="s">
         <v>360</v>
       </c>
       <c r="F248" t="s">
         <v>206</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="H248" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="D249" t="s">
         <v>359</v>
       </c>
       <c r="E249" t="s">
         <v>360</v>
       </c>
       <c r="F249" t="s">
         <v>206</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="H249" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="D250" t="s">
         <v>359</v>
       </c>
       <c r="E250" t="s">
         <v>360</v>
       </c>
       <c r="F250" t="s">
         <v>206</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="H250" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="D251" t="s">
         <v>359</v>
       </c>
       <c r="E251" t="s">
         <v>360</v>
       </c>
       <c r="F251" t="s">
         <v>175</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="H251" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="D252" t="s">
         <v>359</v>
       </c>
       <c r="E252" t="s">
         <v>360</v>
       </c>
       <c r="F252" t="s">
         <v>214</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="H252" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="D253" t="s">
         <v>359</v>
       </c>
       <c r="E253" t="s">
         <v>360</v>
       </c>
       <c r="F253" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="H253" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="D254" t="s">
         <v>359</v>
       </c>
       <c r="E254" t="s">
         <v>360</v>
       </c>
       <c r="F254" t="s">
         <v>13</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="H254" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="D255" t="s">
         <v>359</v>
       </c>
       <c r="E255" t="s">
         <v>360</v>
       </c>
       <c r="F255" t="s">
         <v>13</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="H255" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="D256" t="s">
         <v>359</v>
       </c>
       <c r="E256" t="s">
         <v>360</v>
       </c>
       <c r="F256" t="s">
         <v>63</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="H256" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="D257" t="s">
         <v>359</v>
       </c>
       <c r="E257" t="s">
         <v>360</v>
       </c>
       <c r="F257" t="s">
         <v>243</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="H257" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="D258" t="s">
         <v>359</v>
       </c>
       <c r="E258" t="s">
         <v>360</v>
       </c>
       <c r="F258" t="s">
         <v>243</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="H258" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="D259" t="s">
         <v>359</v>
       </c>
       <c r="E259" t="s">
         <v>360</v>
       </c>
       <c r="F259" t="s">
         <v>13</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H259" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="D260" t="s">
         <v>359</v>
       </c>
       <c r="E260" t="s">
         <v>360</v>
       </c>
       <c r="F260" t="s">
         <v>398</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="H260" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="D261" t="s">
         <v>359</v>
       </c>
       <c r="E261" t="s">
         <v>360</v>
       </c>
       <c r="F261" t="s">
         <v>13</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="H261" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="D262" t="s">
         <v>359</v>
       </c>
       <c r="E262" t="s">
         <v>360</v>
       </c>
       <c r="F262" t="s">
         <v>13</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H262" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="D263" t="s">
         <v>359</v>
       </c>
       <c r="E263" t="s">
         <v>360</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="H263" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="D264" t="s">
         <v>359</v>
       </c>
       <c r="E264" t="s">
         <v>360</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="H264" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="D265" t="s">
         <v>359</v>
       </c>
       <c r="E265" t="s">
         <v>360</v>
       </c>
       <c r="F265" t="s">
         <v>243</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="H265" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D266" t="s">
         <v>359</v>
       </c>
       <c r="E266" t="s">
         <v>360</v>
       </c>
       <c r="F266" t="s">
         <v>13</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="H266" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="D267" t="s">
         <v>359</v>
       </c>
       <c r="E267" t="s">
         <v>360</v>
       </c>
       <c r="F267" t="s">
         <v>13</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="H267" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="D268" t="s">
         <v>359</v>
       </c>
       <c r="E268" t="s">
         <v>360</v>
       </c>
       <c r="F268" t="s">
         <v>175</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="H268" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="D269" t="s">
         <v>359</v>
       </c>
       <c r="E269" t="s">
         <v>360</v>
       </c>
       <c r="F269" t="s">
         <v>13</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H269" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="D270" t="s">
         <v>359</v>
       </c>
       <c r="E270" t="s">
         <v>360</v>
       </c>
       <c r="F270" t="s">
         <v>13</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="H270" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="D271" t="s">
         <v>359</v>
       </c>
       <c r="E271" t="s">
         <v>360</v>
       </c>
       <c r="F271" t="s">
         <v>13</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="H271" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="D272" t="s">
         <v>359</v>
       </c>
       <c r="E272" t="s">
         <v>360</v>
       </c>
       <c r="F272" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="H272" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="D273" t="s">
         <v>359</v>
       </c>
       <c r="E273" t="s">
         <v>360</v>
       </c>
       <c r="F273" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="H273" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="D274" t="s">
         <v>359</v>
       </c>
       <c r="E274" t="s">
         <v>360</v>
       </c>
       <c r="F274" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="H274" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D275" t="s">
         <v>359</v>
       </c>
       <c r="E275" t="s">
         <v>360</v>
       </c>
       <c r="F275" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="H275" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D276" t="s">
         <v>359</v>
       </c>
       <c r="E276" t="s">
         <v>360</v>
       </c>
       <c r="F276" t="s">
         <v>175</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="H276" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D277" t="s">
         <v>359</v>
       </c>
       <c r="E277" t="s">
         <v>360</v>
       </c>
       <c r="F277" t="s">
         <v>243</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="H277" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="D278" t="s">
         <v>359</v>
       </c>
       <c r="E278" t="s">
         <v>360</v>
       </c>
       <c r="F278" t="s">
         <v>243</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="H278" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D279" t="s">
         <v>359</v>
       </c>
       <c r="E279" t="s">
         <v>360</v>
       </c>
       <c r="F279" t="s">
         <v>243</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="H279" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="D280" t="s">
         <v>359</v>
       </c>
       <c r="E280" t="s">
         <v>360</v>
       </c>
       <c r="F280" t="s">
         <v>13</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="H280" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="D281" t="s">
         <v>359</v>
       </c>
       <c r="E281" t="s">
         <v>360</v>
       </c>
       <c r="F281" t="s">
         <v>13</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="H281" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="D282" t="s">
         <v>359</v>
       </c>
       <c r="E282" t="s">
         <v>360</v>
       </c>
       <c r="F282" t="s">
         <v>13</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="H282" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="D283" t="s">
         <v>359</v>
       </c>
       <c r="E283" t="s">
         <v>360</v>
       </c>
       <c r="F283" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="H283" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="D284" t="s">
         <v>359</v>
       </c>
       <c r="E284" t="s">
         <v>360</v>
       </c>
       <c r="F284" t="s">
         <v>63</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="H284" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="D285" t="s">
         <v>359</v>
       </c>
       <c r="E285" t="s">
         <v>360</v>
       </c>
       <c r="F285" t="s">
         <v>13</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="H285" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="D286" t="s">
         <v>359</v>
       </c>
       <c r="E286" t="s">
         <v>360</v>
       </c>
       <c r="F286" t="s">
         <v>13</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="H286" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="D287" t="s">
         <v>359</v>
       </c>
       <c r="E287" t="s">
         <v>360</v>
       </c>
       <c r="F287" t="s">
         <v>13</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H287" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="D288" t="s">
         <v>359</v>
       </c>
       <c r="E288" t="s">
         <v>360</v>
       </c>
       <c r="F288" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="H288" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="D289" t="s">
         <v>359</v>
       </c>
       <c r="E289" t="s">
         <v>360</v>
       </c>
       <c r="F289" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="H289" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="D290" t="s">
         <v>359</v>
       </c>
       <c r="E290" t="s">
         <v>360</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="H290" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="D291" t="s">
         <v>359</v>
       </c>
       <c r="E291" t="s">
         <v>360</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="H291" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="D292" t="s">
         <v>359</v>
       </c>
       <c r="E292" t="s">
         <v>360</v>
       </c>
       <c r="F292" t="s">
         <v>243</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="H292" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="D293" t="s">
         <v>359</v>
       </c>
       <c r="E293" t="s">
         <v>360</v>
       </c>
       <c r="F293" t="s">
         <v>63</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="H293" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="D294" t="s">
         <v>359</v>
       </c>
       <c r="E294" t="s">
         <v>360</v>
       </c>
       <c r="F294" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="H294" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="D295" t="s">
         <v>359</v>
       </c>
       <c r="E295" t="s">
         <v>360</v>
       </c>
       <c r="F295" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="H295" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="D296" t="s">
         <v>359</v>
       </c>
       <c r="E296" t="s">
         <v>360</v>
       </c>
       <c r="F296" t="s">
         <v>274</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="H296" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="D297" t="s">
         <v>359</v>
       </c>
       <c r="E297" t="s">
         <v>360</v>
       </c>
       <c r="F297" t="s">
         <v>13</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="H297" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="D298" t="s">
         <v>359</v>
       </c>
       <c r="E298" t="s">
         <v>360</v>
       </c>
       <c r="F298" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="H298" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="D299" t="s">
         <v>359</v>
       </c>
       <c r="E299" t="s">
         <v>360</v>
       </c>
       <c r="F299" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="H299" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="D300" t="s">
         <v>359</v>
       </c>
       <c r="E300" t="s">
         <v>360</v>
       </c>
       <c r="F300" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="H300" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="D301" t="s">
         <v>359</v>
       </c>
       <c r="E301" t="s">
         <v>360</v>
       </c>
       <c r="F301" t="s">
         <v>175</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="H301" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="D302" t="s">
         <v>359</v>
       </c>
       <c r="E302" t="s">
         <v>360</v>
       </c>
       <c r="F302" t="s">
         <v>13</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="H302" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="D303" t="s">
         <v>359</v>
       </c>
       <c r="E303" t="s">
         <v>360</v>
       </c>
       <c r="F303" t="s">
         <v>13</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="H303" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="D304" t="s">
         <v>359</v>
       </c>
       <c r="E304" t="s">
         <v>360</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="H304" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="D305" t="s">
         <v>359</v>
       </c>
       <c r="E305" t="s">
         <v>360</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="H305" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="D306" t="s">
         <v>359</v>
       </c>
       <c r="E306" t="s">
         <v>360</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="H306" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="D307" t="s">
         <v>359</v>
       </c>
       <c r="E307" t="s">
         <v>360</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="H307" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="D308" t="s">
         <v>359</v>
       </c>
       <c r="E308" t="s">
         <v>360</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="H308" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>10</v>
       </c>
       <c r="D309" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="E309" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="F309" t="s">
         <v>74</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="H309" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
         <v>17</v>
       </c>
       <c r="D310" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="E310" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="F310" t="s">
         <v>74</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="H310" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>