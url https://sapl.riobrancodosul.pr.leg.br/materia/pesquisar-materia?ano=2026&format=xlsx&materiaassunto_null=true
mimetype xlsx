--- v0 (2026-03-21)
+++ v1 (2026-05-12)
@@ -10,227 +10,335 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="876" uniqueCount="416">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>3080</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Du Bittencourt</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3080/indicacao_no01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere-se à Excelentíssima Senhora Prefeita Municipal, Karime Fayad, que determine à secretaria competente a realização de estudos técnicos e a execução de melhorias na sinalização viária da Rua Coronel Carlos Pioli, visando a substituição da atual rotatória pintada no solo por um canteiro físico estruturado, dotado de sinalização vertical e horizontal adequada.</t>
+  </si>
+  <si>
+    <t>3081</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3081/indicacao_no02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere-se à Excelentíssima Senhora Prefeita Municipal, Karime Fayad, que determine à Secretaria competente a instalação de um redutor de velocidade (lombada) na Rua Vitório Geia, localizada no Bairro Jardim Maltaca.</t>
+  </si>
+  <si>
+    <t>3105</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3105/indicacao_no03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a pavimentação com calçamento em frente à escola na localidade de Santa Cruz.</t>
+  </si>
+  <si>
+    <t>3106</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3106/indicacao_no04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a pavimentação com calçamento na localidade da Vila da Pinta.</t>
+  </si>
+  <si>
+    <t>3127</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indica a Vossa Excelência Prefeito Ailton Nodary, que solicite a Secretaria responsável, que realize a instalação de um ponto de ônibus na rua Generoso Marques, onde esta localizado o Hospital Municipal.</t>
+  </si>
+  <si>
     <t>3044</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ana Flávia</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3044/pdl_no001-2026.pdf</t>
   </si>
   <si>
     <t>“Concede o título de Cidadã Honorária de Rio Branco do Sul, a Excelentíssima Senhora, Zenaide Cordeiro Machado”.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>2</t>
-[...4 lines deleted...]
-  <si>
     <t>"Aprova as contas do Poder Executivo concernente ao exercício de 2006."</t>
   </si>
   <si>
+    <t>3084</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3084/pdl_no003-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Aprova as contas do Poder Executivo concernente ao exercício de 2004."</t>
+  </si>
+  <si>
+    <t>3085</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3085/pdl_no004-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Reprova as contas do Poder Executivo concernente ao exercício de 2016."</t>
+  </si>
+  <si>
+    <t>3086</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3086/pdl_no005-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Aprova as contas do Poder Executivo concernente ao exercício de 2017."</t>
+  </si>
+  <si>
+    <t>3087</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3087/pdl_no006-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Aprova as contas do Poder Executivo concernentes ao exercício de 2018."</t>
+  </si>
+  <si>
+    <t>3088</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3088/pdl_no007-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Reprova as contas do Poder Executivo concernentes ao exercício de 2020."</t>
+  </si>
+  <si>
     <t>3032</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>CHEFE DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3032/plc_no001-2026.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar Municipal 1.275, de 2021, que trata do Código Tributário do Município, de Rio Branco do Sul".</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3052/plc_no002-2026.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a organização do Sistema Único de Assistência Social – SUAS no Município de Rio Branco do Sul e dá outras providências.”</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3061/plc_no003-2026.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de honrarias no Município de Rio Branco do Sul.”</t>
+  </si>
+  <si>
+    <t>3128</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3128/pl_004_complementar_insemcao_coahpar.doc</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo Municipal a firmar convênios e conceder isenções relativas à construção de unidades habitacionais vinculadas a programas habitacionais de interesse social".</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3037/plo_no.001-2026.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa "Cercamento Digital" no Município de Rio Branco do Sul, dispõe sobre o compartilhamento de imagens de_x000D_
 câmeras de segurança e/ou vigilância privadas com o Poder Executivo Municipal, integração de dados, uso de recursos do COSIP e monitoramento de escolas, e dá outras providências".</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3047/plo_no02-2026.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.183, de 05 de fevereiro de 2019, e Lei Municipal nº 1.501, de 17 de junho de 2025, na forma que especifica”.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3048/plo_no003-2026_2.pdf</t>
   </si>
   <si>
     <t>“Institui, no âmbito do Município de Rio Branco do Sul, o Programa Banco de Ração para Animais, com a finalidade de captar, armazenar e distribuir gêneros alimentícios destinados a animais de companhia, promovendo a proteção animal, o apoio a protetores independentes, organizações da sociedade civil e famílias em situação de vulnerabilidade social, e dá outras providências.”</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3049/plo_no004-2026_1.pdf</t>
   </si>
   <si>
     <t>"Prorroga prazo de vigência do Plano Municipal de Educação de Rio Branco do Sul, Lei Municipal nº 1.092 de 08 de dezembro de 2014, alterada pela Lei Municipal nº 1.098, de 24 de Junho de 2015, e dá outras providências.”</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3050/plo_no005-2026.pdf</t>
   </si>
   <si>
     <t>“Institui o Selo “Amigos dos Animais de Rio Branco do Sul”, destinado a reconhecer e certificar empresas e organizações da sociedade civil que desenvolvam ações voluntárias de proteção animal, incentivo à adoção responsável, apoio ao Programa Banco de Ração para Animais e promoção do bem-estar dos animais domésticos, e dá outras providências.”</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3051/plo_no006-2026_1.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Municipal de Estágios no âmbito da Administração Pública do Município de Rio Branco do Sul e dá outras providências”.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3054/plo_no007-2026.pdf</t>
   </si>
   <si>
     <t>“Denomina logradouros públicos no Município de Rio Branco do Sul.”</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3065/plo_no008-2026.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Ordinária nº 1.497/2025, que trata da doação de imóvel ao Estado do Paraná.”</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3071/plo_no009-2026.pdf</t>
@@ -241,50 +349,146 @@
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3073/plo_no010-2026.pdf</t>
   </si>
   <si>
     <t>“Regula o procedimento para aplicação do instituto do abandono de que trata o art. 1.276 do Código Civil e dá outras providências.”</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3074/plo_no011-2026.pdf</t>
   </si>
   <si>
     <t>“Regula o o pagamento de despesas com deslocamento, de alimentação e de estadia, a colaborador eventual do Poder Executivo Municipal, e dá outras providências.”</t>
   </si>
   <si>
+    <t>3082</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3082/plo_no012-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a prevenção e o combate ao assédio moral, do assédio sexual e importunação e da discriminação na Administração Pública Municipal Direta e Indireta.”</t>
+  </si>
+  <si>
+    <t>3089</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3089/plo_no013-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal n.º 1.540, de 2025, a qual dispõe sobre a Estrutura Organizacional do Município de Rio  Branco do Sul".</t>
+  </si>
+  <si>
+    <t>3103</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3103/plo_no014-2026.pdf</t>
+  </si>
+  <si>
+    <t>“INSTITUI O SERVIÇO DE CAPELANIA NO HOSPITAL MUNICIPAL DE RIO BRANCO DO SUL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>3115</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3115/plo_no015-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária para o exercício financeiro de 2027, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>3129</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3129/plo016-2026_revisado.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos das Leis Municipais nº 1.473/2025, nº 1.208/2020 e nº 1.165/2018, para dispor sobre remuneração, gratificações e atribuições de comissões no âmbito do Poder Legislativo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3130</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3130/plo017-2026_revisado.odt</t>
+  </si>
+  <si>
+    <t>“Concede Revisão Geral Anual aos Servidores da Câmara Municipal de Rio Branco do Sul, conforme art. 37, inciso X, da Constituição Federal”.</t>
+  </si>
+  <si>
+    <t>3095</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3095/pr_no001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o disposto no art. 77, do Regimento Interno da Câmara Municipal de Rio Branco do Sul e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3131</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3131/pdr002-2026_revisado.odt</t>
+  </si>
+  <si>
+    <t>“Reajusta o valor do auxílio-alimentação previsto na Resolução nº 001, de 27 de abril de 2022, e dá outras providências”.</t>
+  </si>
+  <si>
     <t>3033</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3033/requerimento_no01-2026.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no art. 46, §6º e art. 144, do Regimento Interno, REGIME DE EXTREMA URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei Complementar nº 001/2026”,de autoria da Chefe do Poder Executivo Municipal, de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>Rafael Mascate</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3034/requerimento_no02-2026.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal, por meio da secretaria competente, a realização de estudos técnicos para verificar a viabilidade da implantação de uma academia ao ar livre na Travessa Aroera, no Bairro Nodari II.</t>
@@ -352,123 +556,105 @@
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal que determine à Secretaria responsável a implantação de câmeras de segurança em pontos estratégicos, visando monitorar e reduzir o abandono de animais, com foco inicial na entrada da Vila Artigas, Mina de Ferro (próximo à Fiorese), Bromado, proximidades da Brascal, Santaria, entrada do bairro Simãozinho, proximidades da Balança e do Posto de Saúde (sentido Bromado).</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3042/requerimento_no009-2026.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal que determine à Secretaria responsável a construção de calçadas na Rua Olavo Bilac, no Bairro Vila Velha.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3043/requerimento_no010-2026.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal que determine à Secretaria responsável a realização do plantio de flores, especificamente hortênsias, no Mirante da Rota da Princesa.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>Du Bittencourt</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3045/requerimento_no011-2026.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que, após a deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, providências para manutenção da Rua Vidal Cordeiro Machado, localizada atrás do antigo barracão da Metalesp.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3046/requerimento_no012-2026.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a instalação de uma lombada na Rua Antônio Elias, especificamente em frente ao nº 859, no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3053/requerimento_no013-2026.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a pavimentação da Rua Antônio Fiorese, especificamente no trecho que compreende o nº 1040.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>Ana Flávia, Cleverson Costa Rosa, Du Bittencourt, Edilson Bueno, Emerson Caxa, Gen Johsson, Joel Coutinho, Rafael Mascate</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3055/requerimento_no014-2026.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei Ordinária nº 007/2026 que denomina logradouros públicos de Rio Branco do Sul.,de autoria da Chefe do Executivo Municipal, de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>15</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3056/requerimento_no015-2026.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a construção e extensão de calçada na Rua Generoso Marques, especificamente no lado onde se localiza o Cemitério Municipal.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3057/requerimento_no016-2026.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal que determine ao setor competente a realização de estudo técnico de viabilidade para a abertura de uma via pública paralela à Rua Coronel Carlos Pioli, nos fundos do Colégio Octávio Furquim, conectando a Rua Alaor Pinto Ferro à Rua Flávio Johnsson.</t>
   </si>
   <si>
     <t>3058</t>
-  </si>
-[...1 lines deleted...]
-    <t>17</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3058/requerimento_no017-2026.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a realização de estudos técnicos e administrativos com a finalidade de avaliar a viabilidade da instalação de uma unidade de atendimento do Instituto Nacional do Seguro Social (INSS) em nosso município.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3059/requerimento_no018-2026.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a realização imediata de serviços de patrolamento e manutenção na Rua José Alves Osório, localizada no Bairro Vila Abrão.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>19</t>
   </si>
@@ -482,147 +668,648 @@
     <t>3062</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3062/requerimento_no020-2026.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação dos seguintes Projetos de Lei Ordinária:_x000D_
 _x000D_
     • 03/2026 – Que Institui, no âmbito do Município de Rio Branco do Sul, o Programa Banco de Ração para Animais, com a finalidade de captar, armazenar e distribuir gêneros alimentícios destinados a animais de companhia, promovendo a proteção animal, o apoio a protetores independentes, organizações da sociedade civil e famílias em situação de vulnerabilidade social, e dá outras providências”_x000D_
 _x000D_
     • 02/2026 –Que Altera a Lei Municipal nº 1.183, de 05 de fevereiro de 2019, e Lei Municipal nº 1.501, de 17 de junho de 2025, na forma que especifica;_x000D_
 _x000D_
 _x000D_
 Todos de autoria da Chefe do Poder Executivo Municipal, de modo que as aludidas matérias sejam deliberadas em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a pavimentação asfáltica de toda a extensão da Rua Sergipe, no Bairro Santo Antônio, abrangendo o trecho de aproximadamente 300 metros situado ao lado do Colégio Estadual Chirlene de Oliveira Correia.</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3063/requerimento_no021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a pavimentação asfáltica de toda a extensão da Rua Sergipe, no Bairro Santo Antônio, abrangendo o trecho de aproximadamente 300 metros situado ao lado do Colégio Estadual Shirlene de Oliveira Correia.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Zé de Angola</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3064/requerimento_no022-2026.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a instalação de um redutor de velocidade (lombada) na Rua Jamile Elias Tosto, especificamente em frente ao nº 235, no Bairro Vila Costa.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3066/requerimento_no023-2026.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal, por meio da Secretaria competente, a realização de estudos técnicos para a manutenção da escadaria situada na Rua Augusto Elias dos Santos, na altura do nº 233, no Bairro Jardim Paraíso, bem como a instalação de corrimão em toda a sua extensão.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3067/requerimento_no024-2026.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a realização de estudos, por meio da Secretaria responsável, visando ao recapeamento asfáltico da Rua Generoso Marques, especificamente nas proximidades do nº 906, no Bairro Jardim Record.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Miguel Abrão Neto</t>
   </si>
   <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3068/requerimento_no025-2026.pdf</t>
+  </si>
+  <si>
     <t>Requer à Mesa Diretora que a deliberação sobre o Parecer Prévio do Tribunal de Contas do Estado (TCE-PR), relativo às contas do Poder Executivo do exercício de 2006, seja processada mediante voto aberto e nominal. Requer-se, para tanto, que seja adotado o rito de votação nominal com o devido registro em ata, assegurando a transparência do processo legislativo e o direito à informação.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3069/requerimento_no026-2026.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a implementação de iluminação pública na Rua Antônio Fiorese, na altura do nº 220, localidade Mina de Ferro, tendo como ponto de referência os fundos da empresa Limestone Brasil.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3070/requerimento_no027-2026.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a realização de serviços de patrolamento e manutenção na Rua Antonio Fiorese, nº 220, localidade Mina de Ferro, tendo como ponto de referência os fundos da empresa Limestone Brasil.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3072/requerimento_no028-2026.pdf</t>
   </si>
   <si>
     <t>Requer à mesa que, após a deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, que determine a secretaria responsável, para que realize a manutenção da iluminação pública na Avenida Ermílio de Moraes, no trecho entre as borracharias do Jefinho e do Feinho.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>Requer à mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal que determine à secretaria responsável a disponibilização de kits completos de trabalho para os Agentes Comunitários de Saúde (ACS), compostos por itens de identificação, proteção e apoio às atividades de campo, tais como mochila, colete, camiseta, boné ou chapéu, prancheta, materiais de escritório (caneta, lápis) e protetor solar.</t>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3077/requerimento_no029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal que determine à Secretaria Municipal de Saúde a disponibilização de kits completos de trabalho para os Agentes Comunitários de Saúde (ACS). O referido kit deve ser composto por itens essenciais de identificação, proteção e apoio às atividades de campo, tais como: mochila, colete, camiseta, boné ou chapéu, prancheta, materiais de escritório (caneta, lápis, blocos de anotações) e, primordialmente, protetor solar.</t>
+  </si>
+  <si>
+    <t>3078</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3078/requerimento_no030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à mesa que, após a deliberação do Plenário, seja solicitado a Chefe do Poder Executivo Municipal, requer solicitando a pavimentação asfáltica em toda a extensão da Rua Padre Antônio Vieira, que faz ligação com a Rua Açungui.</t>
+  </si>
+  <si>
+    <t>3079</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3079/requerimento_no031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a realização de estudo de viabilidade e a construção de um sanitário público na Praça Vila Velha, com o objetivo de atender, prioritariamente, os passageiros que aguardam o transporte coletivo com destino às comunidades do interior de nosso município.</t>
+  </si>
+  <si>
+    <t>3083</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3083/requerimento_no032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação dos Projetos de Lei Ordinária nº 010/2026 e 011/2026, ambos de autoria da Chefe do Executivo Municipal, de modo que as aludidas matérias sejam deliberadas em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
+  </si>
+  <si>
+    <t>3090</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3090/requerimento_no033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja aprovada a realização de Audiência Pública, bem como a convocação de um representante da Companhia de Saneamento do Paraná (SANEPAR), para prestar esclarecimentos técnicos e operacionais acerca das recorrentes interrupções no abastecimento de água em nossa cidade.</t>
+  </si>
+  <si>
+    <t>3091</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3091/requerimento_no034-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal que determine ao departamento competente a realização de manutenção e melhorias na Rua Padre Antônio Vieira, especificamente no trecho localizado aos fundos do Colégio Hilda e na via da antiga caixa d'água da Prefeitura.</t>
+  </si>
+  <si>
+    <t>3092</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3092/requerimento_no035-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a implementação de rede de iluminação pública em toda a extensão da localidade de Itaretama, garantindo a infraestrutura necessária para o atendimento da comunidade.</t>
+  </si>
+  <si>
+    <t>3093</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3093/requerimento_no036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a limpeza integral do córrego localizado na Santaria, especificamente no ponto conhecido como “Curva da Brascal”, contemplando a remoção de resíduos, entulhos e o desassoreamento do leito.</t>
+  </si>
+  <si>
+    <t>3096</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Ana Flávia, Cleverson Costa Rosa, Du Bittencourt, Edilson Bueno, Eleandro da Auto Escola, Emerson Caxa, Gen Johsson, Joel Coutinho, Miguel Abrão Neto, Rafael Mascate, Zé de Angola</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3096/requerimento_no037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerem à Mesa, que após deliberação do Plenário, nos termos do disposto no 144, do Regimento Interno, REGIME DE URGÊNCIA, com a dispensa de prazos regimentais, na apreciação e deliberação do Projeto de Lei Ordinária nº 008 e 013/2026, ambos de autoria da Chefe do Executivo Municipal, de modo que aludida matéria seja deliberada em uma ÚNICA DISCUSSÃO E VOTAÇÃO.</t>
+  </si>
+  <si>
+    <t>3097</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3097/requerimento_no038-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a construção de uma cancha esportiva na localidade do Jacaré, sugerindo o reaproveitamento da estrutura da cancha atualmente vinculada à Escola Joeli, em virtude da futura construção de um ginásio naquela unidade de ensino.</t>
+  </si>
+  <si>
+    <t>3098</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3098/requerimento_no039-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a realização de estudos, por meio da Secretaria competente, visando ao recapeamento asfáltico da Rua Aidê Rocha, especificamente nas proximidades do nº 360, no Bairro Centro.</t>
+  </si>
+  <si>
+    <t>3099</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3099/requerimento_no040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a pavimentação asfáltica de um trecho de aproximadamente 20 metros localizado no final da Rua Martinho Portes de Barros, no Bairro Vila São Pedro.</t>
+  </si>
+  <si>
+    <t>3100</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3100/requerimento_no041-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a abertura de uma via pública de interligação entre a Avenida Octávio Furquim e a Avenida Derson Costa, localizada estrategicamente na entrada da cidade, conforme detalhado nos registros fotográficos anexos a este documento.</t>
+  </si>
+  <si>
+    <t>3101</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3101/requerimento_no042-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a ampliação da frota do ônibus "Circula RBS", com a implementação de novos horários de atendimento, especificamente das 04h00 às 06h00 e das 20h00 às 22h00, contemplando diretamente os moradores dos bairros Vila Nodari, Albarana e Vila Terezinha.</t>
+  </si>
+  <si>
+    <t>3102</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3102/requerimento_no043-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja mantido o cronograma vigente para a realização das Sessões Ordinárias desta Casa de Leis, permanecendo às terças-feiras, com início às 17h30, desconsiderando-se a proposta de alteração contida no Projeto de Resolução nº 001/2026.</t>
+  </si>
+  <si>
+    <t>3104</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3104/requerimento_no044-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a adoção de assinatura digital certificada para os parlamentares e a digitalização integral da tramitação dos processos legislativos.</t>
+  </si>
+  <si>
+    <t>3109</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3109/requerimento_no045-2026..pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal que interceda junto ao setor competente e à empresa Votorantim Cimentos para a realização do corte de árvores da espécie eucalipto localizadas no final da Rua Benjamin Bontorin, no Bairro Jardim São Luiz.</t>
+  </si>
+  <si>
+    <t>3110</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3110/requerimento_no046-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal a realização de estudos, por meio da Secretaria competente, visando ao recapeamento asfáltico da Rua Generoso Marques, especificamente nas proximidades do nº 1152, no Bairro Jardim Record.</t>
+  </si>
+  <si>
+    <t>3111</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3111/requerimento_no047-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Excelentíssimo Senhor Prefeito Municipal, Airton Nodary, que realize as gestões necessárias junto às operadoras e órgãos competentes para a instalação de uma torre de telefonia móvel no município, visando ampliar a cobertura e a qualidade do sinal.</t>
+  </si>
+  <si>
+    <t>3112</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3112/requerimento_no048-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Excelentíssimo Senhor Prefeito Municipal, Airton Nodary, que determine ao setor competente a perfuração e instalação de um poço artesiano na localidade do Capiru dos Jovinski, visando garantir o abastecimento regular de água para a comunidade.</t>
+  </si>
+  <si>
+    <t>3113</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3113/requerimento_no049-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Excelentíssimo Senhor Prefeito Municipal, Airton Nodary, que determine ao departamento competente a instalação de lixeiras para descarte de resíduos sólidos na Rua Generoso Marques, especificamente no trecho que compreende as proximidades do Hospital Municipal.</t>
+  </si>
+  <si>
+    <t>3114</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3114/requerimento_no050-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal a inclusão no cronograma de obras o recapeamento asfáltico integral das seguintes vias no Bairro Jardim São Luiz: Rua França Emídio de Souza, Rua Américo de Souza, Rua Benjamin Bontorin e Rua Antônio Barros Teixeira.</t>
+  </si>
+  <si>
+    <t>3116</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Joel Coutinho</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal que determine ao órgão competente a imediata substituição de lâmpadas queimadas nos postes de iluminação pública localizados na Travessa Ipê, especificamente na altura do nº 70, no Bairro Vila Nodari II.</t>
+  </si>
+  <si>
+    <t>3117</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3117/requerimento_no052-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal que determine à Secretaria responsável a realização de estudos técnicos visando a implantação de um redutor de velocidade (lombada) na Rua José Amâncio Stresser, especificamente em frente ao nº 133.</t>
+  </si>
+  <si>
+    <t>3118</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3118/requerimento_no053-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal a execução de mão de obra para a instalação de um bueiro na estrada que liga a Água Branca ao Corriolinha, em ponto localizado próximo à Igreja Evangélica Assembleia de Deus da Água Branca. Ressalta-se que o material necessário (manilhas) já se encontra disponível no local.</t>
+  </si>
+  <si>
+    <t>3119</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal a realização de serviços de manutenção emergencial na estrada do interior que se estende desde o término do asfalto, nas proximidades do Bromado, até a localidade de Barra do Jacaré. A solicitação abrange o patrolamento, cascalhamento e a poda da vegetação nas margens da via.</t>
+  </si>
+  <si>
+    <t>3120</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal que determine ao setor de iluminação pública a instalação de luminárias e a manutenção da rede na Rua Antônio Costa, no Bairro Vila Costa, visando garantir a segurança e a visibilidade no local.</t>
+  </si>
+  <si>
+    <t>3121</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal que determine à Secretaria de Obras a execução emergencial do serviço de tapa-buracos na Rua Rodrigues Alves, situada no Bairro Tacaniça dos Falcões.</t>
+  </si>
+  <si>
+    <t>3122</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Chefe do Poder Executivo Municipal que determine ao órgão de trânsito competente a instalação de tachões refletivos (tartarugas) para delimitação da faixa preferencial na rotatória da Rua Domingos de Faria.</t>
+  </si>
+  <si>
+    <t>3123</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Excelentíssimo Senhor Prefeito Municipal, Airton Nodary, que determine ao setor competente a perfuração e instalação de um poço artesiano na localidade de Água Branca, visando garantir o abastecimento regular de água para a comunidade.</t>
+  </si>
+  <si>
+    <t>3124</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Excelentíssimo Senhor Prefeito Municipal, Airton Nodary, que determine ao órgão competente a realização de estudos técnicos e a posterior implementação de um redutor de velocidade (lombada) na Rua José Ermírio de Moraes, especificamente em frente ao estabelecimento comercial conhecido como Restaurante do Ari do Agenor.</t>
+  </si>
+  <si>
+    <t>3125</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Requer à mesa que, após a deliberação do Plenário, que seja solicitado ao chefe do Poder Executivo Municipal, que determine a secretaria responsável para que realizem manutenção da via na rua Padre Antônio Vieira.</t>
+  </si>
+  <si>
+    <t>3126</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Requer à mesa que, após a deliberação do Plenário, que seja solicitado ao chefe do Poder Executivo Municipal, que determine a secretaria responsável para que realizem manutenção da via e da iluminação pública na rua dos Ferroviários.</t>
+  </si>
+  <si>
+    <t>3132</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Excelentíssimo Senhor Prefeito Municipal, Airton Nodary, que determine ao setor de trânsito competente a instalação de placa de sinalização indicativa de lombada na Rua Benjamin Bontorin, especificamente na altura do nº 361, no Centro deste município.</t>
+  </si>
+  <si>
+    <t>3133</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Excelentíssimo Senhor Prefeito Municipal, Airton Nodary, que determine à Secretaria de Obras e Serviços Urbanos a execução dos serviços de patrolamento e ensaibramento da Rua Antônio Bonfim dos Santos, popularmente conhecida como Antiga Rua da Chácara, no Bairro Vila Costa.</t>
+  </si>
+  <si>
+    <t>3134</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado ao Excelentíssimo Senhor Prefeito Municipal, Airton Nodary, que determine à Secretaria competente a inclusão no cronograma de obras do município do projeto de pavimentação da Rua Antônio Souza Rosa, situada no Bairro Vila Abraão.</t>
+  </si>
+  <si>
+    <t>3135</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, após deliberação do Plenário, que seja solicitado ao Chefe do Poder Executivo Municipal, estudos da secretaria responsável para o recapeamento da rua Olávo Bilac, bairro centro, n 126. Visando melhorar a trafegabilidade, segurança e bem-estar dos moradores.</t>
+  </si>
+  <si>
+    <t>3136</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, após deliberação do Plenário, que seja solicitado ao Chefe do Poder Executivo Municipal, estudos da secretaria responsável para o recapeamento da rua Av Nossa Sra. do Amparo, bairro centro, n 159. Visando melhorar a trafegabilidade, segurança e bem-estar dos moradores.</t>
+  </si>
+  <si>
+    <t>3137</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, após deliberação do Plenário, que seja solicitado ao Chefe do Poder Executivo Municipal, estudos da secretaria responsável para o recapeamento da rua Otávo furquim, bairro centro, n 599. Visando melhorar a trafegabilidade, segurança e bem-estar dos moradores.</t>
+  </si>
+  <si>
+    <t>3138</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após deliberação do Plenário, seja encaminhado expediente à Chefe do Poder Executivo Municipal, solicitando melhorias e a construção de novas calçadas na Rua Dr. Zoni, nas proximidades da Delegacia, localizada no endereço Rua Dr. Zoni, nº 18, Rio Branco do Sul/PR.</t>
+  </si>
+  <si>
+    <t>3139</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>Requer à Mesa que, após deliberação do Plenário, seja encaminhado expediente à Chefe do Poder Executivo Municipal, solicitando estudos e providências para que seja mantida a faixa diagonal de estacionamento, bem como analisada a ampliação de vagas para estacionamento na via principal da Vila Velha, localizada na Rua Domingos de Faria, nº 416, Rio Branco do Sul/PR.</t>
+  </si>
+  <si>
+    <t>3140</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Requer a retirada ou o reposicionamento da placa de sinalização que indica a Avenida José Ermírio de Moraes, localizada na entrada do município, em paralelo com a Rua Otávio Furquim.</t>
+  </si>
+  <si>
+    <t>3141</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>Requer a manutenção da pavimentação da Rua Sete de Abril, localizada no bairro Nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>3142</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>Requer a realização de serviços de manutenção das pedras sextavadas da Rua Antônio Bonfim dos Santos, nº 290, conhecida como Rua dos Belos, especialmente na altura da última residência da rua.</t>
+  </si>
+  <si>
+    <t>3108</t>
+  </si>
+  <si>
+    <t>EME</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3108/emenda_no001-2026__lei_organica.pdf</t>
+  </si>
+  <si>
+    <t>LEI ORGÂNICA MUNICIPAL DE RIO BRANCO DO SUL/PR.</t>
+  </si>
+  <si>
+    <t>3107</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda a Lei Orgânica Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3107/pl_lei_organica.doc</t>
+  </si>
+  <si>
+    <t>Dá Nova Redação à Lei Orgânica Municipal de Rio Branco do Sul.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -926,67 +1613,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3044/pdl_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3032/plc_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3052/plc_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3061/plc_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3037/plo_no.001-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3047/plo_no02-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3048/plo_no003-2026_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3049/plo_no004-2026_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3050/plo_no005-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3051/plo_no006-2026_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3054/plo_no007-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3065/plo_no008-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3071/plo_no009-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3073/plo_no010-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3074/plo_no011-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3033/requerimento_no01-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3034/requerimento_no02-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3035/requerimento_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3036/requerimento_no004-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3038/requerimento_no05-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3039/requerimento_no006-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3040/requerimento_no007-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3041/requerimento_no008-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3042/requerimento_no009-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3043/requerimento_no010-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3045/requerimento_no011-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3046/requerimento_no012-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3053/requerimento_no013-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3055/requerimento_no014-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3057/requerimento_no016-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3058/requerimento_no017-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3059/requerimento_no018-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3060/requerimento_no019-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3062/requerimento_no020-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3064/requerimento_no022-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3066/requerimento_no023-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3067/requerimento_no024-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3069/requerimento_no026-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3070/requerimento_no027-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3072/requerimento_no028-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3080/indicacao_no01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3081/indicacao_no02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3105/indicacao_no03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3106/indicacao_no04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3044/pdl_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3084/pdl_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3085/pdl_no004-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3086/pdl_no005-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3087/pdl_no006-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3088/pdl_no007-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3032/plc_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3052/plc_no002-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3061/plc_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3128/pl_004_complementar_insemcao_coahpar.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3037/plo_no.001-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3047/plo_no02-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3048/plo_no003-2026_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3049/plo_no004-2026_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3050/plo_no005-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3051/plo_no006-2026_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3054/plo_no007-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3065/plo_no008-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3071/plo_no009-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3073/plo_no010-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3074/plo_no011-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3082/plo_no012-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3089/plo_no013-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3103/plo_no014-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3115/plo_no015-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3129/plo016-2026_revisado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3130/plo017-2026_revisado.odt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3095/pr_no001-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3131/pdr002-2026_revisado.odt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3033/requerimento_no01-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3034/requerimento_no02-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3035/requerimento_no003-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3036/requerimento_no004-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3038/requerimento_no05-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3039/requerimento_no006-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3040/requerimento_no007-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3041/requerimento_no008-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3042/requerimento_no009-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3043/requerimento_no010-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3045/requerimento_no011-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3046/requerimento_no012-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3053/requerimento_no013-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3055/requerimento_no014-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3056/requerimento_no015-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3057/requerimento_no016-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3058/requerimento_no017-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3059/requerimento_no018-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3060/requerimento_no019-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3062/requerimento_no020-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3063/requerimento_no021-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3064/requerimento_no022-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3066/requerimento_no023-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3067/requerimento_no024-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3068/requerimento_no025-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3069/requerimento_no026-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3070/requerimento_no027-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3072/requerimento_no028-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3077/requerimento_no029-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3078/requerimento_no030-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3079/requerimento_no031-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3083/requerimento_no032-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3090/requerimento_no033-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3091/requerimento_no034-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3092/requerimento_no035-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3093/requerimento_no036-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3096/requerimento_no037-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3097/requerimento_no038-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3098/requerimento_no039-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3099/requerimento_no040-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3100/requerimento_no041-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3101/requerimento_no042-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3102/requerimento_no043-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3104/requerimento_no044-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3109/requerimento_no045-2026..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3110/requerimento_no046-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3111/requerimento_no047-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3112/requerimento_no048-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3113/requerimento_no049-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3114/requerimento_no050-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3117/requerimento_no052-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3118/requerimento_no053-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3108/emenda_no001-2026__lei_organica.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riobrancodosul.pr.leg.br/media/sapl/public/materialegislativa/2026/3107/pl_lei_organica.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H46"/>
+  <dimension ref="A1:H110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="39.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="162.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1014,1216 +1701,2941 @@
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...14 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
         <v>34</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" t="s">
         <v>34</v>
       </c>
-      <c r="E8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" t="s">
         <v>41</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" t="s">
+        <v>41</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D10" t="s">
-[...8 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" t="s">
+        <v>41</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>49</v>
-      </c>
-[...13 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" t="s">
+        <v>41</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" t="s">
         <v>60</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="F14" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
+        <v>59</v>
+      </c>
+      <c r="E15" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" t="s">
+        <v>61</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" t="s">
+        <v>61</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" t="s">
+        <v>59</v>
+      </c>
+      <c r="E17" t="s">
+        <v>60</v>
+      </c>
+      <c r="F17" t="s">
+        <v>61</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H17" t="s">
         <v>72</v>
-      </c>
-[...19 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" t="s">
+        <v>75</v>
+      </c>
+      <c r="F18" t="s">
+        <v>61</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H18" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
       <c r="D19" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E19" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F19" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D20" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E20" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F20" t="s">
+        <v>61</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="G20" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="D21" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E21" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F21" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="H21" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E22" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F22" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E23" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F23" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="H23" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D24" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E24" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F24" t="s">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="H24" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
+        <v>97</v>
+      </c>
+      <c r="D25" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" t="s">
         <v>61</v>
       </c>
-      <c r="D25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E26" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="D27" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E27" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="H27" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>73</v>
+        <v>109</v>
       </c>
       <c r="D28" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E28" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F28" t="s">
-        <v>113</v>
+        <v>61</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="H28" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D29" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E29" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F29" t="s">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="H29" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D30" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E30" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F30" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="H30" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D31" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E31" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F31" t="s">
-        <v>126</v>
+        <v>35</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="H31" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="D32" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E32" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F32" t="s">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>18</v>
+        <v>126</v>
       </c>
       <c r="H32" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D33" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E33" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="H33" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="D34" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E34" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="H34" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>136</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>137</v>
+      </c>
+      <c r="E35" t="s">
+        <v>138</v>
+      </c>
+      <c r="F35" t="s">
+        <v>41</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H35" t="s">
         <v>140</v>
-      </c>
-[...19 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>145</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
-        <v>77</v>
+        <v>137</v>
       </c>
       <c r="E36" t="s">
-        <v>78</v>
+        <v>138</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="H36" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>144</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>145</v>
+      </c>
+      <c r="E37" t="s">
+        <v>146</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H37" t="s">
         <v>148</v>
-      </c>
-[...16 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" t="s">
+        <v>145</v>
+      </c>
+      <c r="E38" t="s">
+        <v>146</v>
+      </c>
+      <c r="F38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H38" t="s">
         <v>152</v>
-      </c>
-[...19 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>153</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" t="s">
+        <v>145</v>
+      </c>
+      <c r="E39" t="s">
+        <v>146</v>
+      </c>
+      <c r="F39" t="s">
+        <v>150</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H39" t="s">
         <v>155</v>
-      </c>
-[...19 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="D40" t="s">
-        <v>77</v>
+        <v>145</v>
       </c>
       <c r="E40" t="s">
-        <v>78</v>
+        <v>146</v>
       </c>
       <c r="F40" t="s">
-        <v>82</v>
+        <v>150</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="H40" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>165</v>
+        <v>29</v>
       </c>
       <c r="D41" t="s">
-        <v>77</v>
+        <v>145</v>
       </c>
       <c r="E41" t="s">
-        <v>78</v>
+        <v>146</v>
       </c>
       <c r="F41" t="s">
-        <v>82</v>
+        <v>160</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="H41" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>169</v>
+        <v>51</v>
       </c>
       <c r="D42" t="s">
-        <v>77</v>
+        <v>145</v>
       </c>
       <c r="E42" t="s">
-        <v>78</v>
+        <v>146</v>
       </c>
       <c r="F42" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>18</v>
+        <v>165</v>
       </c>
       <c r="H42" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>173</v>
+        <v>55</v>
       </c>
       <c r="D43" t="s">
-        <v>77</v>
+        <v>145</v>
       </c>
       <c r="E43" t="s">
-        <v>78</v>
+        <v>146</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>168</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="H43" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>177</v>
+        <v>97</v>
       </c>
       <c r="D44" t="s">
-        <v>77</v>
+        <v>145</v>
       </c>
       <c r="E44" t="s">
-        <v>78</v>
+        <v>146</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="H44" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>181</v>
+        <v>101</v>
       </c>
       <c r="D45" t="s">
-        <v>77</v>
+        <v>145</v>
       </c>
       <c r="E45" t="s">
-        <v>78</v>
+        <v>146</v>
       </c>
       <c r="F45" t="s">
-        <v>113</v>
+        <v>35</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="H45" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>177</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>105</v>
+      </c>
+      <c r="D46" t="s">
+        <v>145</v>
+      </c>
+      <c r="E46" t="s">
+        <v>146</v>
+      </c>
+      <c r="F46" t="s">
+        <v>35</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H46" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>180</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>109</v>
+      </c>
+      <c r="D47" t="s">
+        <v>145</v>
+      </c>
+      <c r="E47" t="s">
+        <v>146</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H47" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>183</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>113</v>
+      </c>
+      <c r="D48" t="s">
+        <v>145</v>
+      </c>
+      <c r="E48" t="s">
+        <v>146</v>
+      </c>
+      <c r="F48" t="s">
+        <v>168</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="H48" t="s">
         <v>185</v>
       </c>
-      <c r="D46" t="s">
-[...11 lines deleted...]
-      <c r="H46" t="s">
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
         <v>186</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>117</v>
+      </c>
+      <c r="D49" t="s">
+        <v>145</v>
+      </c>
+      <c r="E49" t="s">
+        <v>146</v>
+      </c>
+      <c r="F49" t="s">
+        <v>150</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H49" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>189</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>121</v>
+      </c>
+      <c r="D50" t="s">
+        <v>145</v>
+      </c>
+      <c r="E50" t="s">
+        <v>146</v>
+      </c>
+      <c r="F50" t="s">
+        <v>190</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H50" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>193</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>125</v>
+      </c>
+      <c r="D51" t="s">
+        <v>145</v>
+      </c>
+      <c r="E51" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" t="s">
+        <v>168</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H51" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>196</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>129</v>
+      </c>
+      <c r="D52" t="s">
+        <v>145</v>
+      </c>
+      <c r="E52" t="s">
+        <v>146</v>
+      </c>
+      <c r="F52" t="s">
+        <v>35</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H52" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>199</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>133</v>
+      </c>
+      <c r="D53" t="s">
+        <v>145</v>
+      </c>
+      <c r="E53" t="s">
+        <v>146</v>
+      </c>
+      <c r="F53" t="s">
+        <v>35</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H53" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>202</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>203</v>
+      </c>
+      <c r="D54" t="s">
+        <v>145</v>
+      </c>
+      <c r="E54" t="s">
+        <v>146</v>
+      </c>
+      <c r="F54" t="s">
+        <v>35</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H54" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>206</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>207</v>
+      </c>
+      <c r="D55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E55" t="s">
+        <v>146</v>
+      </c>
+      <c r="F55" t="s">
+        <v>35</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H55" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>210</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>211</v>
+      </c>
+      <c r="D56" t="s">
+        <v>145</v>
+      </c>
+      <c r="E56" t="s">
+        <v>146</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H56" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>214</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>215</v>
+      </c>
+      <c r="D57" t="s">
+        <v>145</v>
+      </c>
+      <c r="E57" t="s">
+        <v>146</v>
+      </c>
+      <c r="F57" t="s">
+        <v>168</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H57" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>218</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>219</v>
+      </c>
+      <c r="D58" t="s">
+        <v>145</v>
+      </c>
+      <c r="E58" t="s">
+        <v>146</v>
+      </c>
+      <c r="F58" t="s">
+        <v>220</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H58" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>223</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>224</v>
+      </c>
+      <c r="D59" t="s">
+        <v>145</v>
+      </c>
+      <c r="E59" t="s">
+        <v>146</v>
+      </c>
+      <c r="F59" t="s">
+        <v>150</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H59" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>227</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>228</v>
+      </c>
+      <c r="D60" t="s">
+        <v>145</v>
+      </c>
+      <c r="E60" t="s">
+        <v>146</v>
+      </c>
+      <c r="F60" t="s">
+        <v>150</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H60" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>231</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>232</v>
+      </c>
+      <c r="D61" t="s">
+        <v>145</v>
+      </c>
+      <c r="E61" t="s">
+        <v>146</v>
+      </c>
+      <c r="F61" t="s">
+        <v>233</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H61" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>236</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>237</v>
+      </c>
+      <c r="D62" t="s">
+        <v>145</v>
+      </c>
+      <c r="E62" t="s">
+        <v>146</v>
+      </c>
+      <c r="F62" t="s">
+        <v>35</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H62" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>240</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>241</v>
+      </c>
+      <c r="D63" t="s">
+        <v>145</v>
+      </c>
+      <c r="E63" t="s">
+        <v>146</v>
+      </c>
+      <c r="F63" t="s">
+        <v>35</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H63" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>244</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>245</v>
+      </c>
+      <c r="D64" t="s">
+        <v>145</v>
+      </c>
+      <c r="E64" t="s">
+        <v>146</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H64" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>248</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>249</v>
+      </c>
+      <c r="D65" t="s">
+        <v>145</v>
+      </c>
+      <c r="E65" t="s">
+        <v>146</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H65" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>252</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>253</v>
+      </c>
+      <c r="D66" t="s">
+        <v>145</v>
+      </c>
+      <c r="E66" t="s">
+        <v>146</v>
+      </c>
+      <c r="F66" t="s">
+        <v>168</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H66" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>256</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>257</v>
+      </c>
+      <c r="D67" t="s">
+        <v>145</v>
+      </c>
+      <c r="E67" t="s">
+        <v>146</v>
+      </c>
+      <c r="F67" t="s">
+        <v>168</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H67" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>260</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>261</v>
+      </c>
+      <c r="D68" t="s">
+        <v>145</v>
+      </c>
+      <c r="E68" t="s">
+        <v>146</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H68" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>264</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>265</v>
+      </c>
+      <c r="D69" t="s">
+        <v>145</v>
+      </c>
+      <c r="E69" t="s">
+        <v>146</v>
+      </c>
+      <c r="F69" t="s">
+        <v>150</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H69" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>268</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>269</v>
+      </c>
+      <c r="D70" t="s">
+        <v>145</v>
+      </c>
+      <c r="E70" t="s">
+        <v>146</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H70" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>272</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>273</v>
+      </c>
+      <c r="D71" t="s">
+        <v>145</v>
+      </c>
+      <c r="E71" t="s">
+        <v>146</v>
+      </c>
+      <c r="F71" t="s">
+        <v>35</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H71" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>276</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>277</v>
+      </c>
+      <c r="D72" t="s">
+        <v>145</v>
+      </c>
+      <c r="E72" t="s">
+        <v>146</v>
+      </c>
+      <c r="F72" t="s">
+        <v>35</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H72" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>280</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>281</v>
+      </c>
+      <c r="D73" t="s">
+        <v>145</v>
+      </c>
+      <c r="E73" t="s">
+        <v>146</v>
+      </c>
+      <c r="F73" t="s">
+        <v>282</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H73" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>285</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>286</v>
+      </c>
+      <c r="D74" t="s">
+        <v>145</v>
+      </c>
+      <c r="E74" t="s">
+        <v>146</v>
+      </c>
+      <c r="F74" t="s">
+        <v>160</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H74" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>289</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>290</v>
+      </c>
+      <c r="D75" t="s">
+        <v>145</v>
+      </c>
+      <c r="E75" t="s">
+        <v>146</v>
+      </c>
+      <c r="F75" t="s">
+        <v>150</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H75" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>293</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>294</v>
+      </c>
+      <c r="D76" t="s">
+        <v>145</v>
+      </c>
+      <c r="E76" t="s">
+        <v>146</v>
+      </c>
+      <c r="F76" t="s">
+        <v>160</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H76" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>297</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>298</v>
+      </c>
+      <c r="D77" t="s">
+        <v>145</v>
+      </c>
+      <c r="E77" t="s">
+        <v>146</v>
+      </c>
+      <c r="F77" t="s">
+        <v>168</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H77" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>301</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>302</v>
+      </c>
+      <c r="D78" t="s">
+        <v>145</v>
+      </c>
+      <c r="E78" t="s">
+        <v>146</v>
+      </c>
+      <c r="F78" t="s">
+        <v>35</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H78" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>305</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>306</v>
+      </c>
+      <c r="D79" t="s">
+        <v>145</v>
+      </c>
+      <c r="E79" t="s">
+        <v>146</v>
+      </c>
+      <c r="F79" t="s">
+        <v>35</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H79" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>309</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>310</v>
+      </c>
+      <c r="D80" t="s">
+        <v>145</v>
+      </c>
+      <c r="E80" t="s">
+        <v>146</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H80" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>313</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>314</v>
+      </c>
+      <c r="D81" t="s">
+        <v>145</v>
+      </c>
+      <c r="E81" t="s">
+        <v>146</v>
+      </c>
+      <c r="F81" t="s">
+        <v>160</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H81" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>317</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>318</v>
+      </c>
+      <c r="D82" t="s">
+        <v>145</v>
+      </c>
+      <c r="E82" t="s">
+        <v>146</v>
+      </c>
+      <c r="F82" t="s">
+        <v>150</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H82" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>321</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>322</v>
+      </c>
+      <c r="D83" t="s">
+        <v>145</v>
+      </c>
+      <c r="E83" t="s">
+        <v>146</v>
+      </c>
+      <c r="F83" t="s">
+        <v>35</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H83" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>325</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>326</v>
+      </c>
+      <c r="D84" t="s">
+        <v>145</v>
+      </c>
+      <c r="E84" t="s">
+        <v>146</v>
+      </c>
+      <c r="F84" t="s">
+        <v>35</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H84" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>329</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>330</v>
+      </c>
+      <c r="D85" t="s">
+        <v>145</v>
+      </c>
+      <c r="E85" t="s">
+        <v>146</v>
+      </c>
+      <c r="F85" t="s">
+        <v>35</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H85" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>333</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>334</v>
+      </c>
+      <c r="D86" t="s">
+        <v>145</v>
+      </c>
+      <c r="E86" t="s">
+        <v>146</v>
+      </c>
+      <c r="F86" t="s">
+        <v>160</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H86" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>337</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>338</v>
+      </c>
+      <c r="D87" t="s">
+        <v>145</v>
+      </c>
+      <c r="E87" t="s">
+        <v>146</v>
+      </c>
+      <c r="F87" t="s">
+        <v>339</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H87" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>341</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>342</v>
+      </c>
+      <c r="D88" t="s">
+        <v>145</v>
+      </c>
+      <c r="E88" t="s">
+        <v>146</v>
+      </c>
+      <c r="F88" t="s">
+        <v>150</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H88" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>345</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>346</v>
+      </c>
+      <c r="D89" t="s">
+        <v>145</v>
+      </c>
+      <c r="E89" t="s">
+        <v>146</v>
+      </c>
+      <c r="F89" t="s">
+        <v>220</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H89" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>349</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>350</v>
+      </c>
+      <c r="D90" t="s">
+        <v>145</v>
+      </c>
+      <c r="E90" t="s">
+        <v>146</v>
+      </c>
+      <c r="F90" t="s">
+        <v>220</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H90" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>352</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>353</v>
+      </c>
+      <c r="D91" t="s">
+        <v>145</v>
+      </c>
+      <c r="E91" t="s">
+        <v>146</v>
+      </c>
+      <c r="F91" t="s">
+        <v>160</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H91" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>355</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>356</v>
+      </c>
+      <c r="D92" t="s">
+        <v>145</v>
+      </c>
+      <c r="E92" t="s">
+        <v>146</v>
+      </c>
+      <c r="F92" t="s">
+        <v>168</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H92" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>358</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>359</v>
+      </c>
+      <c r="D93" t="s">
+        <v>145</v>
+      </c>
+      <c r="E93" t="s">
+        <v>146</v>
+      </c>
+      <c r="F93" t="s">
+        <v>168</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H93" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>361</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>362</v>
+      </c>
+      <c r="D94" t="s">
+        <v>145</v>
+      </c>
+      <c r="E94" t="s">
+        <v>146</v>
+      </c>
+      <c r="F94" t="s">
+        <v>35</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H94" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>364</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>365</v>
+      </c>
+      <c r="D95" t="s">
+        <v>145</v>
+      </c>
+      <c r="E95" t="s">
+        <v>146</v>
+      </c>
+      <c r="F95" t="s">
+        <v>35</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H95" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>367</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>368</v>
+      </c>
+      <c r="D96" t="s">
+        <v>145</v>
+      </c>
+      <c r="E96" t="s">
+        <v>146</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H96" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>370</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>371</v>
+      </c>
+      <c r="D97" t="s">
+        <v>145</v>
+      </c>
+      <c r="E97" t="s">
+        <v>146</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H97" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>373</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>374</v>
+      </c>
+      <c r="D98" t="s">
+        <v>145</v>
+      </c>
+      <c r="E98" t="s">
+        <v>146</v>
+      </c>
+      <c r="F98" t="s">
+        <v>35</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H98" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>376</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>377</v>
+      </c>
+      <c r="D99" t="s">
+        <v>145</v>
+      </c>
+      <c r="E99" t="s">
+        <v>146</v>
+      </c>
+      <c r="F99" t="s">
+        <v>35</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H99" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>379</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>380</v>
+      </c>
+      <c r="D100" t="s">
+        <v>145</v>
+      </c>
+      <c r="E100" t="s">
+        <v>146</v>
+      </c>
+      <c r="F100" t="s">
+        <v>35</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H100" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>382</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>383</v>
+      </c>
+      <c r="D101" t="s">
+        <v>145</v>
+      </c>
+      <c r="E101" t="s">
+        <v>146</v>
+      </c>
+      <c r="F101" t="s">
+        <v>150</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H101" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>385</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>386</v>
+      </c>
+      <c r="D102" t="s">
+        <v>145</v>
+      </c>
+      <c r="E102" t="s">
+        <v>146</v>
+      </c>
+      <c r="F102" t="s">
+        <v>150</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H102" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>388</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>389</v>
+      </c>
+      <c r="D103" t="s">
+        <v>145</v>
+      </c>
+      <c r="E103" t="s">
+        <v>146</v>
+      </c>
+      <c r="F103" t="s">
+        <v>150</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H103" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>391</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>392</v>
+      </c>
+      <c r="D104" t="s">
+        <v>145</v>
+      </c>
+      <c r="E104" t="s">
+        <v>146</v>
+      </c>
+      <c r="F104" t="s">
+        <v>164</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H104" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>394</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>395</v>
+      </c>
+      <c r="D105" t="s">
+        <v>145</v>
+      </c>
+      <c r="E105" t="s">
+        <v>146</v>
+      </c>
+      <c r="F105" t="s">
+        <v>164</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H105" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>397</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>398</v>
+      </c>
+      <c r="D106" t="s">
+        <v>145</v>
+      </c>
+      <c r="E106" t="s">
+        <v>146</v>
+      </c>
+      <c r="F106" t="s">
+        <v>35</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H106" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>400</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>401</v>
+      </c>
+      <c r="D107" t="s">
+        <v>145</v>
+      </c>
+      <c r="E107" t="s">
+        <v>146</v>
+      </c>
+      <c r="F107" t="s">
+        <v>35</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H107" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>403</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>404</v>
+      </c>
+      <c r="D108" t="s">
+        <v>145</v>
+      </c>
+      <c r="E108" t="s">
+        <v>146</v>
+      </c>
+      <c r="F108" t="s">
+        <v>35</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H108" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>406</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>407</v>
+      </c>
+      <c r="E109" t="s">
+        <v>408</v>
+      </c>
+      <c r="F109" t="s">
+        <v>61</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H109" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>411</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" t="s">
+        <v>412</v>
+      </c>
+      <c r="E110" t="s">
+        <v>413</v>
+      </c>
+      <c r="F110" t="s">
+        <v>61</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H110" t="s">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>