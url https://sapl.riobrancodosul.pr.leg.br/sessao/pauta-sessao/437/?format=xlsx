--- v0 (2026-03-21)
+++ v1 (2026-05-16)
@@ -85,51 +85,51 @@
   <si>
     <t>Projeto de Lei Ordinária nº 4 de 2026</t>
   </si>
   <si>
     <t>"Prorroga prazo de vigência do Plano Municipal de Educação de Rio Branco do Sul, Lei Municipal nº 1.092 de 08 de dezembro de 2014, alterada pela Lei Municipal nº 1.098, de 24 de Junho de 2015, e dá outras providências.”</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 5 de 2026</t>
   </si>
   <si>
     <t>“Institui o Selo “Amigos dos Animais de Rio Branco do Sul”, destinado a reconhecer e certificar empresas e organizações da sociedade civil que desenvolvam ações voluntárias de proteção animal, incentivo à adoção responsável, apoio ao Programa Banco de Ração para Animais e promoção do bem-estar dos animais domésticos, e dá outras providências.”</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 6 de 2026</t>
   </si>
   <si>
     <t>“Institui o Programa Municipal de Estágios no âmbito da Administração Pública do Município de Rio Branco do Sul e dá outras providências”.</t>
   </si>
   <si>
     <t>Requerimento nº 21 de 2026</t>
   </si>
   <si>
     <t>Edilson Bueno</t>
   </si>
   <si>
-    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a pavimentação asfáltica de toda a extensão da Rua Sergipe, no Bairro Santo Antônio, abrangendo o trecho de aproximadamente 300 metros situado ao lado do Colégio Estadual Chirlene de Oliveira Correia.</t>
+    <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a pavimentação asfáltica de toda a extensão da Rua Sergipe, no Bairro Santo Antônio, abrangendo o trecho de aproximadamente 300 metros situado ao lado do Colégio Estadual Shirlene de Oliveira Correia.</t>
   </si>
   <si>
     <t>Requerimento nº 22 de 2026</t>
   </si>
   <si>
     <t>Zé de Angola</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a instalação de um redutor de velocidade (lombada) na Rua Jamile Elias Tosto, especificamente em frente ao nº 235, no Bairro Vila Costa.</t>
   </si>
   <si>
     <t>Requerimento nº 23 de 2026</t>
   </si>
   <si>
     <t>Rafael Mascate</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal, por meio da Secretaria competente, a realização de estudos técnicos para a manutenção da escadaria situada na Rua Augusto Elias dos Santos, na altura do nº 233, no Bairro Jardim Paraíso, bem como a instalação de corrimão em toda a sua extensão.</t>
   </si>
   <si>
     <t>Requerimento nº 24 de 2026</t>
   </si>
   <si>
     <t>Requer à Mesa que, após a deliberação do Plenário, seja solicitado à Chefe do Poder Executivo Municipal a realização de estudos, por meio da Secretaria responsável, visando ao recapeamento asfáltico da Rua Generoso Marques, especificamente nas proximidades do nº 906, no Bairro Jardim Record.</t>
   </si>